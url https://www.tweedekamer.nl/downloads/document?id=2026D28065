--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,3832 +1,1628 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00AA4689" w:rsidR="002048A7" w:rsidP="002048A7" w14:paraId="46B83E25" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002048A7">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="38AC4863" w14:textId="32978146">
+      <w:r>
+        <w:t>AH 2190</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="38D8AD54" w14:textId="2618172C">
+      <w:r>
         <w:t>2026Z10353</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA4689">
-[...75 lines deleted...]
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2BA49634" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2A47419C" w14:textId="5BB8E2CC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Boekholt-O’Sullivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Volkshuisvesting en Ruimtelijke Ordening) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0FA56CE1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4461DAF3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 1: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="6423020F" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="79198613" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bekend met het bericht over de oplopende discussie rond het biedlogboek en de oproep van Vereniging Eigen Huis (VEH)?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="26A7885F" w14:textId="77777777">
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="63397306" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2DFE8B37" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="042768DA" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="192F9540" w14:textId="77777777">
       <w:r>
         <w:t>Ja, daar ben ik mee bekend.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="76EE197B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="27547CEB" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="517D6AAD" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5372520D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="6F491950" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="63C2A971" w14:textId="77777777">
       <w:r>
         <w:t>Hoe beoordeelt u de signalen dat het huidige systeem van biedlogboeken onvoldoende transparantie en controle biedt voor woningzoekenden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="625CF903" w14:textId="77777777"/>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="23C9D81C" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3DEB4365" w14:textId="77777777"/>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="05855063" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="117472DB" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="66699F82" w14:textId="77777777">
       <w:r w:rsidRPr="00A557DC">
         <w:t xml:space="preserve">Naar aanleiding van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t>signalen over onvoldoende transparantie rondom het (ver)koopproces van woningen</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t xml:space="preserve"> zijn de afgelopen jaren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verschillende</w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t xml:space="preserve"> stappen gezet om dit proces transparanter te maken. Daarbij is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> er vanuit het Verbeterplan</w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t xml:space="preserve"> ingezet op </w:t>
       </w:r>
       <w:r>
         <w:t>meer transparantie en duidelijkere regels</w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t>Het biedlogboek is hier een</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> voorbeeld</w:t>
       </w:r>
       <w:r w:rsidRPr="00A557DC">
         <w:t xml:space="preserve"> van. </w:t>
       </w:r>
       <w:r>
         <w:t>Ik neem de signalen dat de invoering van het biedlogboek het koopproces nog niet voldoende transparant heeft gemaakt serieus. Ik ga daarom binnenkort met de ondertekenaars van het Verbeterplan in gesprek.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="3B66F661" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="7806B144" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7D192B3E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="499CF4BD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="33CB693A" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2565E362" w14:textId="77777777">
       <w:r>
         <w:t>Deelt u de opvatting dat transparantie bij biedprocessen essentieel is voor een eerlijke woningmarkt, mede gezien het uitgangspunt dat de woningzoekende centraal moet staan?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="1D90A2B9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="50BF6614" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="50D0EF95" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7A83FDD1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="59BBE30F" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="34AD4133" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het Verbeterplan is met de sector opgesteld omdat er een gebrek was aan vertrouwen en integriteit in het koopproces. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t>Transparantie bij biedprocessen is belangrijk voor een eerlijke woningmarkt.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Als het biedlogboek correct wordt gebruikt, is het koopproces inzichtelijk en achteraf controleerbaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="18028F77" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="354699FA" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="75AB082F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3D65D7EE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 4:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="708DEC2D" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="07198BD3" w14:textId="77777777">
       <w:r>
         <w:t>Welke concrete stappen heeft u tot op heden gezet om de werking en naleving van het biedlogboek te verbeteren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0FAA6AD1" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="17D0A021" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7A15C044" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2F7DEDC3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="399BE16A" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0D170B77" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Branchepartijen hebben </w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t>zelf gezamenlijke afspraken gemaakt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> over het gebruik van het biedlogboek door hun leden</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000D1944">
-[...9 lines deleted...]
-        <w:t>verschillende</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Om verschillen in de uitvoering van het biedlogboek te voorkomen, is de ontwikkeling van een Nederlands Technische Afspraak (NTA) geïnitieerd bij de NEN. De afgelopen maanden zijn er verschillende</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t xml:space="preserve"> gesprekken gevoerd met de betrokken partijen over de naleving van deze afspraken.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Daarnaast is er onderzoek uitgevoerd naar de branchesamenstelling </w:t>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="4"/>
+        <w:t xml:space="preserve"> Daarnaast is er onderzoek uitgevoerd naar de branchesamenstelling van de makelaardij. De zelfopgelegde verplichting voor het biedlogboek geldt namelijk enkel voor makelaars die zijn aangesloten bij een beroepsorganisatie. De resultaten van dit onderzoek heb ik recent met uw Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ten slotte ga ik binnenkort met de ondertekenaars van het Verbeterplan in gesprek om de handhaving van de zelfopgelegde regels te bespreken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2C2367AA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="654CBB86" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="481F7B7E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7AD17181" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 5:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="4BC2EA8E" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4FFC4ECF" w14:textId="77777777">
       <w:r>
         <w:t>In hoeverre en op welke manier wordt momenteel gecontroleerd of makelaars zich houden aan de regels rond biedlogboeken? Acht u deze controle toereikend?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0FAD327D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0276A447" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="1D68393D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="42688B10" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="1C88FA7B" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3FABBD9A" w14:textId="77777777">
       <w:r w:rsidRPr="00B316A0">
         <w:t>De verantwoordelijkheid voor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t xml:space="preserve"> handhaving van de </w:t>
       </w:r>
       <w:r>
         <w:t>zelfopgelegde</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>regels over het biedlogboek</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t xml:space="preserve"> ligt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> op dit moment</w:t>
       </w:r>
       <w:r w:rsidRPr="00B316A0">
         <w:t xml:space="preserve"> bij de brancheorganisaties</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> zelf omdat er sprake is van zelfregulering. RIGO heeft in de evaluatie van het Verbeterplan aangegeven dat de handhaving op regels zoals biedlogboeken tekortschiet. Een consument moet zelf een klacht indienen over het ontbreken van een biedlogboek, maar dit wordt niet proactief gecontroleerd door de brancheorganisaties. RIGO stelt in hun evaluatie van het Verbeterplan dat actievere handhaving door de sector had bijgedragen aan een betere praktische uitvoering van het Verbeterplan waaronder het biedlogboek. </w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="265845DC" w14:textId="77777777">
+        <w:t xml:space="preserve"> zelf omdat er sprake is van zelfregulering. RIGO heeft in de evaluatie van het Verbeterplan aangegeven dat de handhaving op regels zoals biedlogboeken tekortschiet. Een consument moet zelf een klacht indienen over het ontbreken van een biedlogboek, maar dit wordt niet </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proactief gecontroleerd door de brancheorganisaties. RIGO stelt in hun evaluatie van het Verbeterplan dat actievere handhaving door de sector had bijgedragen aan een betere praktische uitvoering van het Verbeterplan waaronder het biedlogboek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3A95A027" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="192DBE87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="237CCD69" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0AF30A07" w14:textId="77777777">
       <w:r>
         <w:t>Bent u bereid te onderzoeken welke meerwaarde onafhankelijk toezicht en strengere handhaving op biedprocessen zou kunnen hebben?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="05E0E960" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2065AC24" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="28D45EE0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="764870EB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="7789B79E" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5420D464" w14:textId="77777777">
       <w:r>
         <w:t>Onderzoek wijst uit dat op dit moment circa 80% van de makelaarskantoren al is gereguleerd via de brancheorganisaties. Uit de evaluatie door RIGO blijkt dat er door de brancheorganisaties geen proactieve handhaving plaatsvindt onder leden. Zoals eerder genoemd, ga ik daarom binnenkort in gesprek met de sectorpartijen over mogelijke opties voor strengere handhaving. Hierover informeer ik uw Kamer na de zomer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="795620BB" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="78329B58" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0A80E543" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0DE7E228" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="487E7116" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="13DBCF75" w14:textId="77777777">
       <w:r>
         <w:t>Hoe gaat u ervoor zorgen dat biedprocedures bij koopwoningen transparant en controleerbaar zijn, zodat woningzoekenden erop kunnen vertrouwen dat biedingen eerlijk worden behandeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="35C5250C" w14:textId="77777777"/>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="672AFED8" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="72B27472" w14:textId="77777777"/>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="432A3B6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D1944" w:rsidR="000D1944" w:rsidP="00D9136C" w14:paraId="777F9B3A" w14:textId="77777777">
+    <w:p w:rsidRPr="000D1944" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4636310B" w14:textId="77777777">
       <w:r>
         <w:t>Zoals aangegeven in mijn eerdere antwoord zijn er verschillende stappen gezet om het biedproces transparant en controleerbaar te maken zoals het Verbeterplan en de ontwikkeling van een NTA. Om opvolging hieraan te geven, ga ik binnenkort met de ondertekenaars van het Verbeterplan in gesprek over de handhaving. Tussentijds onderzoek ik de mogelijkheden voor wet- en regelgeving. De resultaten hiervan deel ik na de zomer met de uw Kamer.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="7572FC73" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="574BB5B2" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="28043D2D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="45ABBA71" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 8:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0E86597D" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="681C6BBF" w14:textId="77777777">
       <w:r>
         <w:t>Zou u in kaart willen brengen welke aanvullende maatregelen er mogelijk zijn om de positie van kopers, in het bijzonder starters, te versterken bij het aankoopproces van woningen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="5323D27F" w14:textId="77777777"/>
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="255E7167" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="33314F4A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40EDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D1944" w:rsidP="00D9136C" w14:paraId="198799C9" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="26BB9CFA" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="05BB9FAE" w14:textId="77777777">
+      <w:r>
+        <w:t>Het biedlogboek is een instrument voor consumenten om het biedproces transparanter te maken, maar er kunnen meer stappen gezet worden in het koopproces ter bevordering van transparantie. Op dit moment lopen er verschillende gesprekken met de branche om de mogelijkheden hiervoor in kaart te brengen. Hier informeer ik uw Kamer na de zomer over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="09E988DE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5F345808" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 9:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0681F8EB" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="76220B43" w14:textId="77777777">
       <w:r>
         <w:t>Hoe verhouden de huidige ontwikkelingen rondom biedlogboeken zich tot de bredere doelstelling om de woningmarkt eerlijker, toegankelijker en beter functionerend te maken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="43370E89" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="32357C55" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="1316F9CF" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="737A4666" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord op vraag </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009178EB" w:rsidP="00D9136C" w14:paraId="48EF8532" w14:textId="77777777">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="4C062E6C" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="34EBACD8" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het biedlogboek is een belangrijk middel voor consumenten om inzicht te krijgen in het verloop van het biedproces. Ik acht het van belang dat het koopproces transparant en eerlijk verloopt, waarbij iedereen een eerlijke kans verdient op het kopen van een woning. Ik ben er van overtuigd dat dat weer bijdraagt aan een eerlijker, toegankelijker en beter functionerende woningmarkt. Het feit dat het biedlogboek nog onvoldoende wordt toegepast is dan ook geen positieve ontwikkeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5052A2A0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0D35AAE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231299377" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 10:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="242FB94E" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5EE9D3B4" w14:textId="77777777">
       <w:r>
         <w:t>Zou in kaart willen brengen of er signalen zijn dat makelaars structureel regels omzeilen of verschillend interpreteren? Indien dit het geval is, welke maatregelen gaat u treffen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="55E4B788" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="4261C036" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4B6B894A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="777EC11C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="3B17AF5C" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="54C33838" w14:textId="77777777">
       <w:r>
         <w:t>Op dit moment wordt er onderzoek uitgevoerd door het Verwey-Jonker instituut naar de ervaringen van consumenten met makelaars. Door dit onderzoek wordt duidelijk waar woningzoekers en verkopers tegenaan lopen in het koopproces. De resultaten van het onderzoek verwacht ik na de zomer met uw Kamer te kunnen delen. Daarnaast kunnen consumenten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B83757" w:rsidR="00B83757">
+      <w:r w:rsidRPr="00B83757">
         <w:t xml:space="preserve"> met klachten momenteel laagdrempelig terecht bij de Geschillencommissie Makelaardij. In haar openbare jaarverslag publiceert de Geschillencommissie cijfers over het aantal ingediende klachten en behandelde geschillen met betrekking tot makelaars die zijn aangesloten bij een beroepsorganisatie.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00B83757" w:rsidP="00D9136C" w14:paraId="16AF2ACD" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="5909ADCC" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="6050AFA8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="126FAEC7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 11:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="635D5535" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="6190CD9A" w14:textId="77777777">
       <w:r>
         <w:t>Op welke manier gaat u samenwerken met brancheorganisaties en consumentenorganisaties om te komen tot een aangescherpt en beter handhaafbaar systeem van biedtransparantie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0E9AB3E4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="5FF3D8F0" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0B2C6776" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4189DD87" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="28D66859" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="61045EB4" w14:textId="77777777">
       <w:r>
         <w:t>Zoals aangegeven in een eerder antwoord ga ik binnenkort met de ondertekenaars van het Verbeterplan: de Nederlandse Vereniging van Makelaars (NVM), Vereniging Eigen Huis (VEH) en Vastgoed Nederland (VN) in gesprek om te onderzoeken op welke manier de afspraken vanuit het Verbeterplan beter gehandhaafd kunnen worden dan nu het geval is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="446DED28" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="482FF4AB" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7FB21759" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="6E36AA1D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 12:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="72CA157E" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4229133F" w14:textId="77777777">
       <w:r>
         <w:t>Hoe beoordeelt u de naleving van het Verbeterplan «Vertrouwen in het koopproces», nu blijkt dat kandidaat-kopers het biedlogboek in de praktijk nog vaak niet ontvangen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="4DA766A7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2A19F374" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3CD42357" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="315C9713" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="409D7A5D" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> evaluatie van</w:t>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="481C7EE8" w14:textId="77777777">
+      <w:r>
+        <w:t>Uit de eerdergenoemde evaluatie van</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8233B">
         <w:t xml:space="preserve"> RIGO </w:t>
       </w:r>
       <w:r>
         <w:t>over</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8233B">
         <w:t xml:space="preserve"> het Verbeterplan </w:t>
       </w:r>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8233B">
         <w:t>Vertrouwen in het Koopproces</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8233B">
         <w:t xml:space="preserve"> bleek dat</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> kandidaat-kopers inderdaad vaak het biedlogboek niet ontvangen. Het </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="71D72185" w14:textId="77777777">
+        <w:t xml:space="preserve"> kandidaat-kopers inderdaad vaak het biedlogboek niet ontvangen. Het RIGO-rapport geeft duidelijk aan dat de naleving van het Verbeterplan beter kan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="083D5D4E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="353136B4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 13:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="652DDB55" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="3C0C682A" w14:textId="77777777">
       <w:r>
         <w:t>Zou u op korte termijn in gesprek willen gaan over naleving en aanscherping van het Verbeterplan met de Nederlandse Vereniging van Makelaars (NVM), Vastgoed Nederland en VEH, en de uitkomsten van deze gesprekken met de Kamer willen delen? Zo ja, wat wordt u inzet bij deze gesprekken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2B443B00" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="739830C9" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4304E5C1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2DEEF66E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="30947B4B" w14:textId="77777777">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0B95EE96" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4370A138" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dit gesprek staat op korte termijn gepland. Mijn inzet hierbij is onder meer om te kijken of en op welke manier de brancheorganisaties mogelijkheden zien om verdere concrete stappen te zetten richting een transparanter en eerlijker </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>koopproces. Dat zou onder meer kunnen door een betere naleving van het Verbeterplan. Ik informeer uw Kamer hier na de zomer over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="52E5B137" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="50CC7CF2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 14:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="11EEA3AC" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4FE23451" w14:textId="77777777">
       <w:r>
         <w:t>Klopt het dat de door het kabinet in april 2025 toegezegde poging om NVM alsnog mee te laten doen, gestrand is? Zo ja, zou u willen toelichten waarom? Zo ja, zou u willen toelichten welke inspanningen er worden verricht om NVM alsnog hierbij te betrekken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0B09B349" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0E2FBB09" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="33FDF08D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="300224FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="5826EEA2" w14:textId="77777777">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00970D08" w:rsidR="00970D08">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5D5200F5" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Ter aanvulling op het Verbeterplan zijn er onderhandelingen geweest over de NTA 8061:2025. Deze NTA heeft als doel om minimale eisen vast te leggen over het biedproces ten behoeve van het biedlogboek. De NTA is uiteindelijk door alle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>werkgroepleden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> uit de sector ondertekend, behalve de NVM. De NVM wilde in de NTA een vierde verkoopmethode opnemen genaamd de ‘Inschrijving met biedtermijn’. Bij deze verkoopmethode brengen kandidaten blind een bod uitbrengen voor een deadline, maar hebben de makelaar en verkopende partij wel tussentijds inzicht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970D08">
         <w:t>De overige leden van de werkgroep hebben de toevoeging van de verkoopmethode aan de NTA niet geaccepteerd</w:t>
       </w:r>
-      <w:r w:rsidR="00970D08">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="00AAD5FA" w14:textId="77777777">
+      <w:r>
+        <w:t>. Uiteindelijk heeft de NVM ervoor gekozen om de NTA niet te ondertekenen. Verschillen in de minimale eisen die gelden aan het biedlogboek zijn onwenselijk voor de consument. Er zijn al verschillende gesprekken gevoerd om te bezien of er toch nog een oplossing mogelijk is. Binnenkort ga ik met de ondertekenaars van het Verbeterplan nog een keer om tafel om te onderzoeken of en hoe we tot één norm kunnen komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2DFBAB4B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2AE7327D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 15:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="34DF8AD9" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0288C1E0" w14:textId="77777777">
       <w:r>
         <w:t>Zou u willen toelichten van de stand van zaken is van de implementatie van de NTA? In hoeverre is eerdere evaluatie hiervan opportuun?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="7EDE750E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="373D97B4" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="53826765" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4CC5704D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="50F1AF21" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4D7205F3" w14:textId="77777777">
       <w:r w:rsidRPr="00820B14">
         <w:t>De NTA 8061</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> is een sectorproduct waarbij de ontwikkeling, uitvoering en handhaving is belegd bij de sector.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">De NTA </w:t>
+        <w:t xml:space="preserve"> is een sectorproduct waarbij de ontwikkeling, uitvoering en handhaving is belegd bij de sector. Sinds de publicatie hebben de uitvoerende partijen die zich committeren aan de NTA zich ingezet om de IT-systemen aan te passen op de nieuwe werkwijze zodat het biedlogboek gebruikt kan worden door aangesloten makelaars. De NTA </w:t>
       </w:r>
       <w:r w:rsidRPr="00820B14">
         <w:t>is gepubliceerd in maart 2025, en geldt daarom tot begin 2028. Voor die tijd zal aan de betrokken partijen worden gevraagd of zij de NTA willen blijven handhaven, intrekken of wijzigen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="62D85D8D" w14:textId="77777777"/>
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2189DEE3" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2A5B1C29" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="0454256B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 16:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="41387D30" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="2B2C2927" w14:textId="77777777">
       <w:r>
         <w:t>Zou u willen reflecteren op de vraag waar voor u de grens ligt om zelf te gaan reguleren, onafhankelijk toezicht in te stellen op het biedlogboek?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2F27624C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="14F2B882" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5833883F" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="4BFEB2E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="3E9CFDDC" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="05211AFD" w14:textId="77777777">
       <w:r w:rsidRPr="00CF14A2">
         <w:t>De beantwoording van deze vraag is afhankelijk van de uitkomsten van de gesprekken die ik zal voeren met de ondertekenaars van het Verbeterplan. Vooralsnog ga ik ervan uit dat de sector, gelet op de hoge organisatiegraad, zelf verantwoordelijkheid neemt voor het toezicht en de borging van de kwaliteit binnen de makelaardij.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF14A2">
         <w:t>De ondertekenaars van het Verbeterplan hebben eerder laten zien gezamenlijk stappen te kunnen zetten ter bevordering van een transparant en eerlijk koopproces. Indien de sector hierin onvoldoende verantwoordelijkheid neemt, kan regelgeving worden overwogen. Daarbij geldt wel dat beroepsregulering wordt begrensd door Europese regelgeving, wetgeving doorgaans een langdurig en kostbaar traject is en de kosten van toezicht en handhaving uiteindelijk kunnen neerslaan bij consumenten.</w:t>
       </w:r>
-      <w:r w:rsidR="00D76EA1">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF14A2">
         <w:t>Om die reden ben ik terughoudend met aanvullende regelgeving wanneer dit niet noodzakelijk is.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005E3FA0" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="1CE8E51B" w14:textId="77777777">
+        <w:t xml:space="preserve"> Ik zal de Kamer na de zomer informeren over de mogelijkheden van eventuele vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="621506B1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005E3FA0" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="5BAEA9A3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E3FA0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 17:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="2DAA0531" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="56AEBD49" w14:textId="77777777">
       <w:r>
         <w:t>In hoeverre en op welke manier heeft u grip op het naleven van het eigen protocol van NVM door hun leden? Op welke manier bent u in gesprek met NVM dat dit protocol ook zorgt voor transparantie bij biedingsprocessen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="6E95EE1B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B40EDB" w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="08DC82B0" w14:textId="77777777">
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="08A08904" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B40EDB" w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="11B51CB9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00B40EDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9136C" w:rsidP="00D9136C" w14:paraId="0E8E5D9A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rStyle w:val="CommentReference"/>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="6C1B9682" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De uitvoering en handhaving van het biedlogboek is belegd bij de sectorpartijen. Ik ben van mening dat het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Verwijzingopmerking"/>
         </w:rPr>
         <w:t>vo</w:t>
       </w:r>
       <w:r>
         <w:t>or de consument verwarrend is als er meerdere minimale eisen aan het biedlogboek worden gesteld. Om dit op te lossen ga ik binnenkort met de ondertekenaars van het Verbeterplan in overleg om te onderzoeken of we alsnog tot één gezamenlijke norm kunnen komen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00930C12" w:rsidP="00D9136C" w14:paraId="06A99140" w14:textId="77777777"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidR="00A71B2C" w:rsidP="00A71B2C" w:rsidRDefault="00A71B2C" w14:paraId="7969E6FE" w14:textId="77777777"/>
+    <w:p w:rsidR="0071057E" w:rsidRDefault="0071057E" w14:paraId="6ECFA285" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="0071057E" w:rsidSect="00A71B2C">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1F94F66A" w14:textId="77777777" w:rsidR="0063104E" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0387CDBD" w14:textId="77777777" w:rsidR="0063104E" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000A4928" w14:paraId="33EBE468" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="17DE8960" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00930C12" w14:paraId="76F104C7" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A728D97" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000A4928" w14:paraId="32FEADA3" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36CD01E9" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="46458EF8" w14:textId="77777777" w:rsidR="0063104E" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63FAB811" w14:textId="77777777" w:rsidR="0063104E" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="08802B84" w14:textId="77777777" w:rsidR="00A71B2C" w:rsidRPr="00EB4337" w:rsidRDefault="00A71B2C" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E613AF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">AD, 19 mei 2026, 'Strijd om biedlogboek naar kookpunt: Vereniging Eigen Huis wil streng toezicht op makelaars, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00E613AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Strijd om biedlogboek naar kookpunt: Vereniging Eigen Huis wil streng toezicht op makelaars | Nieuws | AD.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3812115D" w14:textId="77777777" w:rsidR="00A71B2C" w:rsidRDefault="00A71B2C" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00EB4337">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Ondertekend verbeterplan vertrouwen in het koopproces | Home | Volkshuisvesting Nederland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="2830EF48" w14:textId="77777777" w:rsidR="00A71B2C" w:rsidRPr="00EB4337" w:rsidRDefault="00A71B2C" w:rsidP="00A71B2C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EB4337">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/26, 32847, nr. 1451</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000A4928" w14:paraId="6BC40592" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52D724AF" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...418 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="013863D7" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00930C12" w14:paraId="2291B8C1" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63840D18" w14:textId="77777777" w:rsidR="0063104E" w:rsidRPr="00A71B2C" w:rsidRDefault="0063104E" w:rsidP="00A71B2C">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1194 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...396 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00930C12"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00F471FD"/>
+    <w:rsidRoot w:val="00A71B2C"/>
+    <w:rsid w:val="004C2C45"/>
+    <w:rsid w:val="0063104E"/>
+    <w:rsid w:val="0071057E"/>
+    <w:rsid w:val="00A71B2C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="03EF23AF"/>
-  <w15:docId w15:val="{D6D3CDF5-03A7-4F6B-BDEC-9A625C10533B}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="53E489E7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FB6B6E69-84D4-491B-A586-0DB4C6F7BC4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3835,77 +1631,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3930,75 +1726,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4033,55 +1829,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4144,862 +1940,899 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
+    <w:name w:val="Kix Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002048A7"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002048A7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002048A7"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002048A7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A557DC"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A557DC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A71B2C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A557DC"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...16 lines deleted...]
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D9136C"/>
+    <w:rsid w:val="00A71B2C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-    </w:rPr>
-[...52 lines deleted...]
-      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/economie/strijd-om-biedlogboek-naar-kookpunt-vereniging-eigen-huis-wil-streng-toezicht-op-makelaars~a3e42868/?referrer=https%3A%2F%2Fwww.google.com%2F" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/documenten/2022/02/16/verbeterplan-transparantie-koopketen" TargetMode="External" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.volkshuisvestingnederland.nl/documenten/2022/02/16/verbeterplan-transparantie-koopketen" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ad.nl/economie/strijd-om-biedlogboek-naar-kookpunt-vereniging-eigen-huis-wil-streng-toezicht-op-makelaars~a3e42868/?referrer=https%3A%2F%2Fwww.google.com%2F" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5007,51 +2840,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5118,65 +2951,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5197,100 +3030,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10581</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1873</ap:Words>
+  <ap:Characters>10304</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>88</ap:Lines>
+  <ap:Lines>85</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12480</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12153</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>