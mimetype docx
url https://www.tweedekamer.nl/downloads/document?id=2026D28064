--- v0 (2026-06-08)
+++ v1 (2026-07-27)
@@ -1,5826 +1,4299 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00C431E4" w:rsidR="005A6AAA" w:rsidP="005A6AAA" w:rsidRDefault="005A6AAA" w14:paraId="5D9D6D9F" w14:textId="7AA200CA">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="640C1102" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36945 XV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="002D3580">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jaarverslag en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministerie van Sociale Zaken en Werkgelegenheid 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC" w:rsidP="00DD3CCC" w:rsidRDefault="00DD3CCC" w14:paraId="3C5BA5CF" w14:textId="3DF5756F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="22F4BAE9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="21B345C7" w14:textId="52DB3C72">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="7588A18E" w14:textId="626DF055">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="15AAC29E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="52F8EEF4" w14:textId="769836EF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste commissie voor Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="32F3F263" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="003E1607" w:rsidRDefault="002D3580" w14:paraId="53A6A172" w14:textId="3308843A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>vragen zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00FE484A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>27 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00716217">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003B5BD2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ministers van Sociale Zaken en Werkgelegenheid en van Werk en Participatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t>8 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="00DD3CCC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ze door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:t xml:space="preserve">ministers van Sociale Zaken en Werkgelegenheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2" w:rsidR="003E1607">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van Werk en Participatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="3A8C7851" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="39F09677" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="002D3580" w:rsidRDefault="002D3580" w14:paraId="5DC9214E" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="4EA5754E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3C920422" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Van der Lee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="48B55B2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7077AA7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="002D3580" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0FB736D5" w14:textId="39D4286B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Morrin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidRDefault="003E1607" w14:paraId="02BF40D4" w14:textId="68C57504">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3A80815B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6EEF430B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="727C1121" w14:textId="77777777">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6BEBE5AB" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Wat was in Nederland in 2025 de gemiddelde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>loonwig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">? En wat was de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>loonwig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> in de andere EU-lidstaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="53D6C7E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="71BEFF31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="452F0955" w14:textId="77777777">
-[...72 lines deleted...]
-      <w:r w:rsidRPr="000E1AD6">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="4750EFB0" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">De totale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>loonwig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> in 2025 in Nederland is volgens de OESO 35,9%. Daarmee zitten we erg dicht op het OESO-gemiddelde van 35,1%. De meeste EU-lidstaten kennen een hogere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>loonwig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="07081A91" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5CEFE82B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>loonwig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> wordt het verschil bedoeld tussen de loonkosten voor de werkgever en het nettoloon dat de werknemer ontvangt. Het verschil ontstaat doordat de werkgever over de loonsom premies sociale zekerheid moet afdragen en daarnaast inhoudingen moet doen op het brutoloon voor de werknemersbijdragen voor de sociale zekerheid en inkomstenbelasting. Dit is dus afhankelijk van de hoogte van het inkomen en type huishouden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7AAA9C00" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7E2F98CB" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>Volgens het recente rapport van de OESO ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>Taxing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>Wages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="000E1AD6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>, kent Nederland de volgende loonwiggen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="2501BB72" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="03059A10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Rastertabel1licht-Accent5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="1A11695C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="38954CE7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="4E80C022" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="08F40419" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Huishouden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="3C57A946" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="144DF3FA" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inkomen (% gemiddeld loon)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="0A05C2DE" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="0D956D78" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Wig</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="39FAECA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="001CDBA5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="2903B66E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="52B413DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eenpersoons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="0E7A62CB" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="616B1AFD" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="082CCE81" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="64F758F7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="75F98446" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="181874F4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="6A558893" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="6E22E93C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="6E655B4C" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="4C5A87A7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="416C6207" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="4812E643" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="76262E0F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="443EE8A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="00547A8D" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="7D4B7B98" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="43EE3649" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="53D176F2" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="24A557CE" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="25CCFE27" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>42,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="0602E6DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="0FF91FB1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="31C1E671" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="3C6FF0E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Eenpersoon met 2 kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="76B25397" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="2D79F4DC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="323DC031" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="3AB36A13" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="63FB6C74" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="6F346920" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="385F04E0" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="63417309" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stel met 2 kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="304ACA63" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="60E700C7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="4042F69B" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="1915AA56" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="5B89D9AD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="46A16C9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="3F7C774E" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="48B1E031" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="24F9CB05" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="6AF2A378" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100-67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="1DEE56EF" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="79763378" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28,1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="051F65B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="7EA37639" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="5270AD4B" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="39D0C423" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="47B50238" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="19014B48" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100-100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="0622EE5F" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="61B1D774" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidTr="00537BC9" w14:paraId="4C9BFFC6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="5AD28960" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="208CED1A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="5FFB56ED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stel zonder kinderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="5970C1F4" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="4842A36E" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100-67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="55CDA0BB" w14:textId="77777777">
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="3F848AED" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>32,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="17B0209B" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="59ED1B90" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="78474E88" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="629CB4D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="06753EE9" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="30D25248" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat is in 2025 de werkelijke gemiddelde leeftijd waarop mensen met pensioen gaan in Nederland? Hoe heeft dit zich de afgelopen 25 jaar ontwikkeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="5AFB34FA" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0FAB5426" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3AC7EDED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="28B2DD9D" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="22FF78D0" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>In 2025 was de werkelijke gemiddelde leeftijd waarop mensen in Nederland met pensioen zijn gegaan 66 jaar en 4 maanden. In onderstaande grafiek is zichtbaar hoe zich dit de afgelopen 25 jaar heeft ontwikkeld.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1AD6">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C28" w:rsidP="00CC5C28" w:rsidRDefault="00CC5C28" w14:paraId="70ECA5FA" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3DCA83A0" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1D287695" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D4E8264" wp14:editId="27ED199C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="333E77ED" wp14:editId="7E8B9902">
             <wp:extent cx="5217256" cy="3925594"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1082132651" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1082132651" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5222944" cy="3929874"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00CC5C28" w:rsidP="00CC5C28" w:rsidRDefault="00CC5C28" w14:paraId="47A9022C" w14:textId="4F71C73C">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3459E35C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Bron: Centraal Bureau voor de Statistiek (CBS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C28" w:rsidP="00CC5C28" w:rsidRDefault="00CC5C28" w14:paraId="39C53351" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="777400DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3851D9DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F633C" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="4722B385" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="371F699F" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat is de Nederlandse werkgelegenheidsgraad in de leeftijdscategorie 67 jaar en ouder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006F633C" w:rsidR="00CC5C28" w:rsidP="000E1AD6" w:rsidRDefault="00CC5C28" w14:paraId="194DDC45" w14:textId="77777777">
-[...52 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="4B23C20B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="35D7EC33" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="378D2FF4" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>In 2025 bedroeg de netto arbeidsparticipatie van mensen op de AOW-leeftijd</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F633C">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="006F633C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t xml:space="preserve"> of ouder 9 procent</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F633C">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="006F633C">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t xml:space="preserve">. De netto arbeidsparticipatie betreft het aandeel werkenden in de bevolking, in dit geval voor de mensen op de AOW-leeftijd of ouder. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B06B15" w:rsidP="000E1AD6" w:rsidRDefault="00B06B15" w14:paraId="17205E66" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3E756BCC" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="39B547E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002971FE" w:rsidR="009A192F" w:rsidP="000E1AD6" w:rsidRDefault="009A192F" w14:paraId="6EB0C4AC" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7A934340" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Kunt u in een grafiek het aantal Nederlanders met een arbeidsongeschiktheidsuitkering uitdrukken sinds 2010? Met 2010 = 100?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002971FE" w:rsidR="009A192F" w:rsidP="000E1AD6" w:rsidRDefault="009A192F" w14:paraId="0E75E26A" w14:textId="77777777">
-[...100 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7E87D725" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3C55B209" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3E9BC608" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>De grafiek hieronder geeft het aantal uitkeringsontvangers aan van de arbeidsongeschiktheidsregelingen (AO) sinds 2010 (met 2010 = 100). De volumes zijn volgens de definitie van het CBS en hebben betrekking op de WAO, WAZ, WIA, Wajong en ZW. De volumes betreffen het aantal uitkeringen aan het eind van het kalenderjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7908F4AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="679F6D88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004038AE" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="6B15893B" w14:textId="1DC3993B">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6A39EEC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Grafiek: het aantal arbeidsongeschiktheidsuitkeringen sinds 2010 (2010 = 100)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="343E8509" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="4B89D8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7537F2E9" wp14:editId="7E6EC39C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C79E0BB" wp14:editId="7AAF3B46">
             <wp:extent cx="4572000" cy="2743200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2027703113" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9109E62-7F99-48E5-A388-16BD76C63254}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="5D82739F" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="024E22A3" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Bron: CBS, Statline, geraadpleegd op 28-05-2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A192F" w:rsidP="000E1AD6" w:rsidRDefault="009A192F" w14:paraId="709A944B" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0A93809D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="7B96D8A5" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="57B9BFC2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="65023CA2" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0BFE5335" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hoeveel Nederlanders ontvangen een sociale uitkering en/of toeslag?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="21DCF516" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="36CAC55D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1C02419A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="52E6649A" w14:textId="0E316BE6">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1D9B68FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...29 lines deleted...]
-        <w:r w:rsidRPr="000E1AD6">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volgens de meest recente definitieve cijfers (november 2025) ontvangen 5.120.110 personen een uitkering in het kader van de Werkloosheidswet (WW), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bijstandsgerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wet (Participatiewet, IOAW, IOAZ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bbz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), arbeidsongeschiktheidswet (WAO, WIA, WAZ, Wajong, Wet Wajong 2015) of de Algemene ouderdomswet (AOW) (Bron: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" w:anchor="/CBS/nl/dataset/80794ned/table?dl=D5688" r:id="rId12">
+        <w:r w:rsidRPr="00DE1BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CBS, Statline</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E1AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, geraadpleegd 28-05-2026).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="009A192F" w:rsidRDefault="009A192F" w14:paraId="6BAE39C4" w14:textId="77777777">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6E17AD04" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1D555D01" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t xml:space="preserve">Toeslagen worden toegekend op huishoudensniveau, waarbij in 2025 circa 6 miljoen huishoudens één of meer toeslagen ontvingen (Bron: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10">
-        <w:r w:rsidRPr="000E1AD6">
+      <w:hyperlink w:history="1" r:id="rId13">
+        <w:r w:rsidRPr="00DE1BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Dienst Toeslagen, aantallen en bedragen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000E1AD6">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>, geraadpleegd op 28-05-2026). Cijfers over toeslagen zijn niet beschikbaar op persoonsniveau.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="009A192F" w:rsidP="005A6AAA" w:rsidRDefault="009A192F" w14:paraId="18D28CAE" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6EDDAE3A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="4971D01F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="784361BF" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2E4A0237" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat zijn de apparaatskosten van het Uitvoeringsinstituut Werknemersverzekeringen (UWV) in 2025? Hoeveel hiervan is kosten voor personeel? Hoe hebben beide aantallen zich ontwikkeld?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="4C09D5C5" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6843C05C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0A377519" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="260F9662" w14:textId="533615CA">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0C93F43C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>De totale apparaatskosten van UWV bedroegen netto € 2.662 miljoen, waarvan het aandeel personeelskosten € 2.196 miljoen betrof in 2025. Ten opzichte van 2024 betekent dat een stijging van € 51 miljoen van de totale apparaatskosten van UWV. Voor het aandeel personeelskosten betekent dit een stijging van € 32 miljoen in 2025 ten opzichte van 2024 (bron: UWV, jaarverslag 2025, pagina 102).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="005A6AAA" w:rsidRDefault="00B06B15" w14:paraId="4A447B6F" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="230D6576" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="53FA142B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="777560FF" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3BE48738" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hoeveel dossiers behandelde UWV in 2025?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="6D1711AB" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="492441C4" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0EFBCE8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="0D466C0C" w14:textId="5A7BA9A2">
-[...59 lines deleted...]
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="303FA702" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6D2FC299" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Elke maand ondersteunt UWV bijna 1,3 miljoen mensen. De overzichten van lopende, nieuwe en beëindigde uitkeringen per wet, zoals weergegeven op pagina 8 van het jaarverslag, geven een benadering van het aantal dossiers dat UWV in 2025 behandelde. UWV rapporteert hiernaast uitgebreid in het jaarverslag over verschillende typen andersoortige dossiers, onder meer gerelateerd aan herstel- en corrigeeracties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5C495D71" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0592AD9E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="14F6CF3F" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="671B39A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wat zijn de gemiddelde premiekosten voor de Wet werk en inkomen naar arbeidsvermogen (WIA) per werknemer in loondienst aan zowel de werkgevers- als de werknemerskant?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="5B795D5B" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1A7F7870" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="000E1AD6" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="59FF521C" w14:textId="29993779">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="273C2014" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord 8 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="32FDE526" w14:textId="6D0A90A5">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="48A76C5E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een compleet antwoord op deze vraag is niet te geven. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230937174" w:id="0"/>
-      <w:r w:rsidRPr="00F65569">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>De WIA bestaat uit twee regelingen: de Werkhervatting Gedeeltelijk Arbeidsgeschikten (WGA) en de Inkomensvoorziening Volledig Arbeidsongeschikten (IVA). Deze regelingen worden op een andere manier gefinancierd.</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230963998" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00F65569">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> IVA-uitkeringen en een deel van de WGA-uitkeringen worden betaald uit het arbeidsongeschiktheidsfonds (Aof). De Aof-premie was in 2025 voor kleine werkgevers 6,28% en voor (middel)grote werkgevers 7,64%. Vanuit het Aof worden ook andere zaken betaald zoals Wet op de arbeidsongeschiktheidsverzekering (WAO)-uitkeringen en Wet arbeid en zorg (Wazo)-uitkeringen. De Aof-premie hoeft niet lastendekkend te worden vastgesteld. Hierdoor is het niet mogelijk om de Aof-premie uit te splitsen in een tarief per regeling of een tarief voor de WIA. </w:t>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IVA-uitkeringen en een deel van de WGA-uitkeringen worden betaald uit het arbeidsongeschiktheidsfonds (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie was in 2025 voor kleine werkgevers 6,28% en voor (middel)grote werkgevers 7,64%. Vanuit het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden ook andere zaken betaald zoals Wet op de arbeidsongeschiktheidsverzekering (WAO)-uitkeringen en Wet arbeid en zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)-uitkeringen. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie hoeft niet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lastendekkend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te worden vastgesteld. Hierdoor is het niet mogelijk om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie uit te splitsen in een tarief per regeling of een tarief voor de WIA. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="514CA8A3" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="59F52877" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="04EE5A26" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2D1E40A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="47050A9E" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het resterende deel van de WGA-uitkeringen wordt gefinancierd uit de werkhervattingskas (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en door eigenrisicodragers. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie is gedifferentieerd naar de grootte van de werkgever. Het zogenoemde ‘gemiddelde WGA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Whk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premiepercentage’ van 2025 is 0,83%. Dat percentage wordt alleen door grote (en deels middelgrote) werkgevers betaald. De kleine (en deels middelgrote) werkgevers betalen een sectorale premie. Er zijn 69 verschillende sectoren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7CA36EA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="27752CB0" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="24D90603" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Eigenrisicodragers zijn financieel zelf verantwoordelijk voor de toegekende WGA-uitkeringen, maar zij kunnen het financiële risico wel verzekeren bij een private verzekeraar. De gemiddelde WGA-kosten bij eigenrisicodragers zijn niet bekend, net zomin als de gemiddelde private premie.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="554014E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="34C878FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="166DFDBE" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="09D61180" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Een werkgever mag maximaal de helft van de betaalde WGA-premie doorbelasten aan de werknemer. Het is niet bekend hoeveel werkgevers dit doen en voor welk deel. Het is daardoor niet mogelijk om uitspraken te doen over de werknemerskant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B06B15" w:rsidP="00383B85" w:rsidRDefault="00B06B15" w14:paraId="2ACFCAF0" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="746A0695" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="228B6CFB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231216239" w:id="2"/>
-      <w:r w:rsidRPr="00F65569">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hoe lang ontvangen mensen gemiddeld een WIA-uitkering, uitgesplitst op type uitkering?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="5784603D" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="59E08D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="16A37F84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...68 lines deleted...]
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="1CB101B3" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>In de beantwoording is gekeken naar hoe lang mensen gemiddeld een WIA-uitkering hebben ontvangen op het moment dat UWV de uitkering heeft beëindigd. De berekende cijfers zijn gebaseerd op beëindigingen (oftewel de uitstroom) in 2024. Dit is het meest recente (volledige) jaar waarvan het ministerie van SZW gegevens beschikbaar heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="195FB942" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0852C556" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Mensen die in 2024 uit de WIA zijn gestroomd hebben gemiddeld 6 jaar en 3 maanden een WIA-uitkering ontvangen. Uitgesplitst naar type uitkering is de gemiddelde duur dat mensen een WIA-uitkering ontvangen als volgt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6A693C19" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mensen van wie hun IVA-uitkering in 2024 is beëindigd, hebben gemiddeld 6 jaar en 9 maanden een WIA-uitkering ontvangen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="4D9AF1E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="62336C56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mensen van wie hun WGA-uitkering in 2024 is beëindigd, hebben gemiddeld 5 jaar en 10 maanden een WIA-uitkering ontvangen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="170942CE" w14:textId="77777777">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="69D0169A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6EFFF958" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hierbij dient te worden opgemerkt dat het type uitkering dat mensen ontvangen tussentijds kan veranderen. Dit omdat het mogelijk is om van de WGA naar de IVA door te stromen of omgekeerd, al komt dat laatste slechts beperkt voor.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="1E550B2E" w14:textId="77777777">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6D0D9848" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="3D97F0FA" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>De verwachting is dat de gemiddelde duur in de toekomst hoger zal liggen omdat de WIA sinds de introductie in 2006 nog een ingroeiende regeling is. De maximale duur op dit moment betreft 20 jaar, deze zal uiteindelijk toenemen tot circa 45 jaar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="6AC06FF3" w14:textId="77777777">
-[...22 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0904732D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0AC33C59" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat zijn de demografische gegevens van het WIA-bestand? Graag uitgesplitst naar leeftijd, man, vrouw, migratieachtergrond, beroepsachtergrond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77BB2" w:rsidR="00383B85" w:rsidP="00383B85" w:rsidRDefault="00383B85" w14:paraId="17DE39B4" w14:textId="77777777">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7EEEE23E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2D6A6268" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F65569">
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">De beantwoording van deze vraag is gebaseerd op de groep mensen die op 30 juni 2025 een WIA-uitkering ontvangen. Dit is het meest recente peilmoment waarvan het ministerie van SZW gegevens beschikbaar heeft. De aantallen zijn naar leeftijd en geslacht uitgesplitst in onderstaande tabel. Migratieachtergrond en beroepsachtergrond worden voor de WIA-uitkering niet geregistreerd en zijn niet bij UWV en het ministerie van SZW beschikbaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="654DE940" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2F02CCF3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Tabel: Samenstelling van de WIA-populatie naar leeftijd en geslacht (peildatum 30 juni 2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5700" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2100"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="1200"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3CCD64A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="60FEF0E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="6F94F6FA" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="197D4C30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="40D3CB6F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="76E092F8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mannen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="1830297C" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="20732384" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vrouwen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="0AB42A74" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="7C263652" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="54B393FF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="3D28EBA1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="2E9B4392" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="2F6CDDB5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t/m 24 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="157BF6E8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="7E823208" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>738</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="4FBBE4F8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="63C64F78" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="764BCAE4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="49E3A475" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.909</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="53BDB3B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="67E15BDA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="0841918E" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="65E45222" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>25 t/m 34 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5679A7FC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="032FC99B" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9.947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="142E5F9E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="5B55FE52" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>21.764</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5216E78B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="0D0A86C8" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31.711</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3B8E10B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="6D796154" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="2FA41C65" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="4B8DB90C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35 t/m 44 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="45E208E9" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="1700EF0F" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>27.316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="0B7CB1A8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="19DFC2EE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>50.603</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="49B839CC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="3845EBF1" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>77.919</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="199E3346" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="386C87ED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="54231803" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="6497B91E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45 t/m 54 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="615D1064" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="2BA5996E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48.233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="4A4ABC58" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="0AFBC929" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>67.683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="30286B04" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="7860E635" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>115.916</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3DF7052C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="131168C0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="6521CE75" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="36A74E90" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>55 t/m 59 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5CFA4A06" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="4B7DBE62" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>38.223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="08F6BB20" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="31FD87CD" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45.268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="7C756029" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="664F80E9" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>83.491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3B2E4C0E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="1C41EA85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="488E41A0" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="1DEC5C21" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60 t/m 64 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="14786C65" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="0F971151" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>52.415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="6AE32D4A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="3180142A" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>56.114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="284D5E7B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="19924A87" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>108.529</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3C1CF6FE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="7D6E5CAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="7A2897D7" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="27CEC31D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65 jaar en ouder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="0255FC62" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="421FFE5C" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>24.653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="37BFF705" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="606DEC8E" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23.624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5A74563B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="7418FB52" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48.277</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="4C95CC52" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="7B0EDD16" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2100" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="3E3C34C8" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="0DE5EAE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="26C1B393" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="48719794" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>201.525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="7012DCDA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="48D0E5AD" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>266.227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="1EAF77DB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="110800AE" w14:textId="77777777">
+            <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>467.752</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00383B85" w:rsidRDefault="00DE65DA" w14:paraId="29CC55BC" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="044498F2" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="1FCCCE91" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="56AC2A72" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="0F1D5BC2" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="25E5298A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hoeveel mensen zitten er in 2025 langer dan één jaar in de Werkloosheidswet (WW)? Wat zijn de demografische gegevens van dit smaldeel van het WW-bestand? Graag uitgesplitst naar leeftijd, man, vrouw, migratieachtergrond, beroepsachtergrond.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="7455D519" w14:textId="77777777">
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6377499B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="724F9B2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="0E09B83D" w14:textId="15DD8457">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7300B4FB" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t xml:space="preserve">In 2025 zijn circa 47.000 WW-gerechtigden de grens van 12 maanden WW-uitkering gepasseerd. Hieronder zijn de demografische gegevens van deze groep weergegeven. Gegevens over de beroepsachtergrond kunnen niet binnen deze termijn geleverd worden. Gegevens over de migratieachtergrond van deze populatie worden niet geregistreerd.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="25EDA4C6" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidR="00DE1BC2" w:rsidRDefault="00DE1BC2" w14:paraId="7D2C04D4" w14:textId="1DCE053B">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="03AB7204" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1CC23EC4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tabel: Leeftijdsverdeling</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4509"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="05D14B46" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="4E29B297" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5BD9D0B5" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="62EEA185" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>&lt; 34 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="4E289462" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="77B74D9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="3841F0EE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="6E0C56F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="49415D79" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="30B51F00" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35 – 44 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="6BABC8C4" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="2F731C2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>23%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="10D10DB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="20A1C8E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="54C49953" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="6A7033AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45 – 54 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="153AEE34" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="6D7AF1F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>28%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="156755F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="57C7A3AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="3F07201C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="79A53209" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>55 – 64 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="0F679FBA" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="517D8798" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="7502F9A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="1E793930" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="3859FC29" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="20DE9B9C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65 – 67 jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="6F2B8E67" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="170463E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00383B85" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="0E2F8B34" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2B93969E" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Bron: UWV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="50FC0B27" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5805FD5E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="78D5F468" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tabel: Geslacht</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4509"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="0F5CA636" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="2F81CAC1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="177AFD90" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="430E4440" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Man</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="645E43D1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="155D1881" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>54%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidTr="00A70065" w14:paraId="78B1197C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidTr="00883D0B" w14:paraId="081E817D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="70610DB4" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="214C294E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vrouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4509" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F65569" w:rsidR="00DE65DA" w:rsidP="00A70065" w:rsidRDefault="00DE65DA" w14:paraId="5657930C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="00883D0B" w:rsidRDefault="003E1607" w14:paraId="01D94AFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE1BC2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>46%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00383B85" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="3D2B99FE" w14:textId="77777777">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="155A4705" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Bron: UWV</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE65DA" w:rsidP="005A6AAA" w:rsidRDefault="00DE65DA" w14:paraId="1F4EE1F8" w14:textId="77777777">
-[...46 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="43635489" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="54AEF288" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="569B3CFF" w14:textId="77777777">
       <w:bookmarkStart w:name="_Hlk231222892" w:id="3"/>
-      <w:r w:rsidRPr="00B5447A">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat doet de regering aan het toezicht op UWV als uitvoeringsorganisatie met onderscheid productiviteit kwaliteit en complexiteit?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="612D47A8" w14:textId="77777777">
-[...117 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1C7FEA91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="72566DAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="78BA7E1B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Op grond van de Wet Structuur uitvoeringsorganisatie werk en inkomen (Wet SUWI) en de Kaderwet zelfstandige bestuursorganen (Kaderwet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>zbo’s</w:t>
       </w:r>
-      <w:r w:rsidR="00383B85">
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">) houdt het ministerie toezicht op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>zbo’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">, waaronder UWV. Daartoe is onder meer een planning- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>controlcyclus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> en een gesprekscyclus ingericht. Een belangrijk aandachtspunt is of UWV de afgesproken dienstverlening (begeleiden naar werk, verstrekkingen van uitkeringen) op tijd levert. Naast de productie is van belang dat de dienstverlening de kwaliteit heeft die burgers en bedrijven mogen verwachten. Bij met name de WIA was dat gedurende enkele jaren niet het geval. Met het programma Kwaliteit op orde wordt het kwaliteitsmanagementsysteem UWV-breed stapsgewijs verbeterd. Complexiteit van wet- en regelgeving is een van de oorzaken die zowel de productie als de kwaliteit van dienstverlening onder druk zet. UWV en SZW werken samen aan een vereenvoudigingsagenda om hier stappen in te zetten. Mede naar aanleiding van het rapport van de Algemene Rekenkamer naar fouten in de WIA is een reeks maatregelen aangekondigd om het toezicht op UWV te verbeteren. Op korte termijn wordt u geïnformeerd over de voortgang van deze maatregelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2584C02E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="70CD6D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00334F6D" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="2E9E9B55" w14:textId="77777777">
-[...42 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="13F31620" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Wat is het verschil in aanpak ten aanzien van de WIA nu het een toprisico is van het ministerie en op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>hoogrisicolijst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> staat van de Algemene Rekenkamer? Wat betekent dit voor de algemene aanpak van de WIA-problematiek?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6FA4874A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="15E70E88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00334F6D" w:rsidR="00DE65DA" w:rsidP="00DE65DA" w:rsidRDefault="00DE65DA" w14:paraId="76E04140" w14:textId="171B3078">
-[...102 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5C253991" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>Er is al vaak aangegeven dat er fors ingegrepen moet worden in het WIA-stelsel. Op korte termijn werkt UWV aan een organisatie- en cultuurverandering. UWV heeft daartoe de ‘Ontwikkelagenda sociaal-medische dienstverlening’ opgesteld, waarvan de eerste acties inmiddels lopen. Voor de middellange termijn heeft het kabinet maatregelen aangekondigd in het coalitieakkoord. Het gaat om drie maatregelen die volgen uit het ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>doenpakket</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>’ van het eind 2025 verschenen Interdepartementaal Beleidsonderzoek naar de WIA. Ten eerste gaan UWV en SZW aan de slag om verdergaande taakdelegatie en taakherschikking zo snel mogelijk in te voeren. Ten tweede scherpen we het proces rond het aanvragen en afhandelen van herbeoordelingen aan. Tot slot beoogt het kabinet het duurzaamheidscriterium in de WIA vanaf 2030 af te schaffen, waarmee het onderscheid tussen de WGA en de IVA verdwijnt. Het kabinet gaat hierover graag in gesprek met de polder. Voor de lange termijn werkt het kabinet aan een toekomstvisie voor het arbeidsongeschiktheidsstelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="1B1E586E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="763324E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="231B09C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Wat doet de regering aan de vereenvoudiging van wet en regelgeving in 2026? Wat is de agenda in het vereenvoudigen van wet en regelgeving in 2026 en verder?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00042552" w:rsidR="00B06B15" w:rsidP="00B06B15" w:rsidRDefault="00B06B15" w14:paraId="78C0573E" w14:textId="77777777">
-[...221 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5F522387" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6D29D9E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7998F696" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Het kabinet werkt via de Hervormingsagenda inkomensondersteuning aan vereenvoudiging en hervorming van de sociale zekerheid. De Hervormingsagenda bevat een Routekaart richting 2035 en schetst jaarlijks de voortgang van 35 trajecten. Deze trajecten dragen alle bij aan een zekerder en begrijpelijker stelsel van inkomensondersteuning waarin (meer) werken loont. Momenteel liggen de wetsvoorstellen proactieve dienstverlening en handhaving sociale zekerheid in uw Kamer ter behandeling. Daarnaast wordt in 2026 het ontwerpwetsvoorstel voor het nieuwe financieringsstelsel van kinderopvang voor advies aangeboden aan de Raad van State. Ook zullen in 2026 naar verwachting de wetsvoorstellen over het regionale loket naar werk en over verbreding van de banenafspraak aan uw Kamer worden aangeboden. In de Hervormingsagenda staat het volledige overzicht van voorbereidingen die in 2026 worden getroffen om ook wetsvoorstellen in de volgende jaren aan uw Kamer aan te bieden, bijvoorbeeld over de nieuwe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>kindregeling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>, de WIA en de modernisering van het vorderingenbeleid. Voor het zomerreces biedt het kabinet uw Kamer een voortgangsbrief aan over de Hervormingsagenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7C38D4F2" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2B4E3CE1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="73824C0B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Waarom lukt het de regering opnieuw niet om beschikbare middelen tijdig bij mensen en ondernemers te krijgen, terwijl bij regelingen als de Stimuleringsregeling Leren en Ontwikkelen in Bedrijven (SLIM) en Tijdelijke Maatwerkregeling Duurzame Inzetbaarheid en Eerder Uittreden (MDIEU) tientallen miljoenen blijven liggen door vertragingen in beoordelingen en lagere voorschotverzoeken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C28" w:rsidP="00CC5C28" w:rsidRDefault="00CC5C28" w14:paraId="64D24D3F" w14:textId="77777777">
-[...109 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="68AC26B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2F557FAA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="7E0F600A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Zoals aangegeven in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>Slotwet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> was er € 23,4 miljoen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> op het kasbudget en € 10,3 miljoen op het verplichtingenbudget in 2025. Van de € 23,4 miljoen lagere uitgaven dan begroot, komt circa € 6 miljoen door Slim Scholen en circa € 17 miljoen door Slim MKB. De lagere uitgaven aan Slim in 2025 komen doordat een deel van de aanvragen van eind 2025 in 2026 zijn beschikt. Ook is een deel van het budget, ruim € 3 miljoen, van Slim Scholen onverwacht niet aangevraagd door ondernemers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2EE4642F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...248 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="0AE41EFE" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Aan Slim MKB is minder uitgegeven, omdat de hoeveelheid betalingen benodigd voor vaststellingen en voorschotten te hoog ingeschat bleek te zijn. Dit komt doordat op voorhand de looptijd van projecten en de timing van vaststellingsverzoeken moeilijk exact te voorspellen zijn. Zo is de termijn voor het indienen van de vaststelling van een subsidie voor het MKB 22 weken, waardoor het op voorhand lastig te voorspellen is wanneer SZW het verzoek krijgt en kan vaststellen en uitbetalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="6C85A76D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5E74E06E" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">Daarnaast was er € 6 miljoen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> op het kasbudget en € 14,5 miljoen op het verplichtingenbudget in 2025 van MDIEU. Deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>onderuitputting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> vloeit voort uit het gegeven dat subsidieontvangers in hun projecten minder geld hebben uitgegeven dan dat zij in hun subsidieaanvraag hadden begroot. Dit heeft geleid tot bijstelling van de subsidies en de uitbetaling van lagere voorschotbedragen. Inmiddels is de tijdelijke MDIEU-regeling op 31 december 2025 beëindigd. Alle MDIEU-projecten bij sectoren en bij individuele bedrijven hadden op dat moment hun einddatum en zullen einddeclaraties indienen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="44D2C217" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="646CB5EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="398C79E6" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:t>Hoe kan het dat er € 53,1 miljoen minder is uitgegeven aan kinderopvang dan geraamd, terwijl gewone werkende gezinnen juist iedere maand worstelen met hoge kosten voor kinderopvang?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00042552" w:rsidR="0081368D" w:rsidP="0081368D" w:rsidRDefault="0081368D" w14:paraId="212BE0A6" w14:textId="77777777">
-[...124 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="5D2D51DB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2EAA2E94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Antwoord 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="51C9AC72" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">In de begroting is een raming gemaakt van de uitgaven aan kinderopvangtoeslag, op basis van onder andere het verwachte gebruik van kinderopvang en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>uurprijzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">. De realisatie kan om verschillende redenen afwijken van de begroting, bijvoorbeeld als meer of minder kinderen naar de opvang gaan, het gemiddelde urengebruik per kind hoger of lager uitvalt of als kinderopvangorganisaties hogere of lagere uurtarieven hanteren dan verwacht. De kosten die een individueel gezin maakt zijn afhankelijk van het individuele toetsingsinkomen, het type opvang waar een gezin gebruik van maakt, het aantal dagen en uren opvang en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>uurprijs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> van de kinderopvang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="40E97299" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="56DE219C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve">In 2025 zijn de vergoedingspercentages in de kinderopvangtoeslag verhoogd voor huishoudens met een inkomen tussen de circa € 29.400 en € 159.200 (loonpeil 2025). Zij ontvingen een vergoedingspercentage in de eerste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t>kindtabel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:t xml:space="preserve"> dat maximaal 8,7 procentpunt hoger lag dan in 2024, waardoor kinderopvang voor deze ouders beter betaalbaar werd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="22BC4932" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="003E1607" w:rsidP="003E1607" w:rsidRDefault="003E1607" w14:paraId="2C50CFBE" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DE1BC2" w:rsidR="009E7070" w:rsidRDefault="009E7070" w14:paraId="7A271362" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00DE1BC2" w:rsidR="009E7070">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78356F9E" w14:textId="77777777" w:rsidR="009A5AA2" w:rsidRDefault="009A5AA2" w:rsidP="005A6AAA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="38F0A0E8" w14:textId="77777777" w:rsidR="00F67BC2" w:rsidRDefault="00F67BC2" w:rsidP="003E1607">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BBBEBC6" w14:textId="77777777" w:rsidR="009A5AA2" w:rsidRDefault="009A5AA2" w:rsidP="005A6AAA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="48FEF000" w14:textId="77777777" w:rsidR="00F67BC2" w:rsidRDefault="00F67BC2" w:rsidP="003E1607">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...61 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D0E42BA" w14:textId="77777777" w:rsidR="009A5AA2" w:rsidRDefault="009A5AA2" w:rsidP="005A6AAA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="229DD9D7" w14:textId="77777777" w:rsidR="00F67BC2" w:rsidRDefault="00F67BC2" w:rsidP="003E1607">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AC7E39E" w14:textId="77777777" w:rsidR="009A5AA2" w:rsidRDefault="009A5AA2" w:rsidP="005A6AAA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="46B6C08E" w14:textId="77777777" w:rsidR="00F67BC2" w:rsidRDefault="00F67BC2" w:rsidP="003E1607">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4D3DEA78" w14:textId="77777777" w:rsidR="00CC5C28" w:rsidRPr="002245E0" w:rsidRDefault="00CC5C28" w:rsidP="00CC5C28">
+    <w:p w14:paraId="2F81E85D" w14:textId="77777777" w:rsidR="003E1607" w:rsidRPr="00DE1BC2" w:rsidRDefault="003E1607" w:rsidP="003E1607">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002245E0">
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002245E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> OECD (2026), </w:t>
       </w:r>
-      <w:r w:rsidRPr="002245E0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Taxing Wages 2026: The Progressivity of Labour Taxation in OECD Countries</w:t>
       </w:r>
-      <w:r w:rsidRPr="002245E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, OECD Publishing, Paris </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="002245E0">
+        <w:r w:rsidRPr="00DE1BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://doi.org/10.1787/3a5169ef-en</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="002245E0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4DFC42FF" w14:textId="77777777" w:rsidR="00CC5C28" w:rsidRPr="000E1AD6" w:rsidRDefault="00CC5C28" w:rsidP="00CC5C28">
+    <w:p w14:paraId="25BBFC0C" w14:textId="77777777" w:rsidR="003E1607" w:rsidRPr="00DE1BC2" w:rsidRDefault="003E1607" w:rsidP="003E1607">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000E1AD6">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E1AD6">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="000E1AD6">
+        <w:r w:rsidRPr="00DE1BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Gemiddelde pensioenleeftijd gestegen naar 66 jaar en 4 maanden | CBS</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7DAC5ADD" w14:textId="69A7DE22" w:rsidR="00CC5C28" w:rsidRPr="002245E0" w:rsidRDefault="00CC5C28" w:rsidP="00CC5C28">
+    <w:p w14:paraId="37C11E0B" w14:textId="77777777" w:rsidR="003E1607" w:rsidRPr="00DE1BC2" w:rsidRDefault="003E1607" w:rsidP="003E1607">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="002245E0">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002245E0">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">leeftijd 67 jaar. </w:t>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In 2025 was de AOW-leeftijd 67 jaar. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5826BFED" w14:textId="5EA497FD" w:rsidR="00CC5C28" w:rsidRDefault="00CC5C28" w:rsidP="00CC5C28">
+    <w:p w14:paraId="06AA62FE" w14:textId="77777777" w:rsidR="003E1607" w:rsidRPr="00DE1BC2" w:rsidRDefault="003E1607" w:rsidP="003E1607">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002245E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1BC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002245E0">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DE1BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bron: CBS Statline: Arbeidsdeelname; ouderen. Geraadpleegd op 28-05-2026. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="157F6A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="989E5A26"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5903,345 +4376,219 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="548539576">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="006B1A93"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00EC46D2"/>
+    <w:rsidRoot w:val="003E1607"/>
+    <w:rsid w:val="002D3580"/>
+    <w:rsid w:val="003B5BD2"/>
+    <w:rsid w:val="003E1607"/>
+    <w:rsid w:val="0046608A"/>
+    <w:rsid w:val="00716217"/>
+    <w:rsid w:val="009E7070"/>
+    <w:rsid w:val="00A54391"/>
+    <w:rsid w:val="00AC31AE"/>
+    <w:rsid w:val="00C90CD1"/>
+    <w:rsid w:val="00DD3CCC"/>
+    <w:rsid w:val="00DE1BC2"/>
+    <w:rsid w:val="00E00F4E"/>
+    <w:rsid w:val="00F20F96"/>
+    <w:rsid w:val="00F67BC2"/>
+    <w:rsid w:val="00FE484A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="559140AA"/>
-  <w15:chartTrackingRefBased/>
+  <w14:docId w14:val="43930937"/>
+  <w15:docId w15:val="{11A101A4-5283-432A-9664-8101696D2785}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...104 lines deleted...]
-    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6390,793 +4737,290 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="005A6AAA"/>
-[...14 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...180 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="006B1A93"/>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
-[...5 lines deleted...]
-    <w:rsid w:val="006B1A93"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:rsid w:val="002D3580"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...193 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="006B1A93"/>
+    <w:rsid w:val="003E1607"/>
     <w:pPr>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="006B1A93"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
-  </w:style>
-[...91 lines deleted...]
-    <w:rsid w:val="005A6AAA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE65DA"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00DE65DA"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A192F"/>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009A192F"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:kern w:val="0"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009A192F"/>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC5C28"/>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel1licht-Accent5">
     <w:name w:val="Grid Table 1 Light Accent 5"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="00CC5C28"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003E1607"/>
     <w:rPr>
-      <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent5" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent5" w:themeTint="66"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent5" w:themeTint="99"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.overtoeslagen.nl/over-ons-werk/aantallen-en-bedragen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.overtoeslagen.nl/over-ons-werk/aantallen-en-bedragen" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbs.nl/nl-nl/nieuws/2026/17/gemiddelde-pensioenleeftijd-gestegen-naar-66-jaar-en-4-maanden" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1787/3a5169ef-en" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\LAMS0610\OneDrive%20-%20Tweede%20Kamer%20der%20Staten-Generaal\Dienst%20GPBW%20-%20GRI\07%20Griffie%20-%20Publicatie\Voorkantjes\Verslag%20houdende%20een%20lijst%20van%20vragen%20en%20antwoorden.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://szw.digidoc-zfc.rijksweb.nl/zfc/editdocument/yfabrie/DD23D171FB6740C718401E8A149566F8A3ECD20DBFF01144D71A6C41/%7b9672057F-3D8D-C9DE-BC72-9E6DC6500003%7d/20260528%20AO-uitgaven%20en%20-uitkeringen%20als%20percentage%20van%20beroepsbevolking%20en%20BBP.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
@@ -7345,51 +5189,51 @@
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>98.494623655913983</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>99.247311827956992</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>99.462365591397855</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>100</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>101.18279569892474</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>103.65591397849462</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-C07A-46A7-B200-10E6934055A1}"/>
+              <c16:uniqueId val="{00000000-7817-4B49-90C8-1CF2F1F9F19B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="137242832"/>
         <c:axId val="137247152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="137242832"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -8085,320 +5929,359 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>14146</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2695</ap:Words>
+  <ap:Characters>14823</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>117</ap:Lines>
-  <ap:Paragraphs>33</ap:Paragraphs>
+  <ap:Lines>123</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16685</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17484</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
-  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2013-11-04T08:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>