--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,2968 +1,840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF2437" w:rsidP="00BF2437" w:rsidRDefault="00F04B5A" w14:paraId="3F0BF9F5" w14:textId="77777777">
-[...5 lines deleted...]
-    <w:p w:rsidR="009F0B46" w:rsidP="009F0B46" w:rsidRDefault="009F0B46" w14:paraId="72D1EEA7" w14:textId="77777777">
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="009B5D2A" w:rsidRDefault="00963E49" w14:paraId="14453B8F" w14:textId="706666F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>991</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Voedselveiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="009B5D2A" w:rsidP="009B5D2A" w:rsidRDefault="009B5D2A" w14:paraId="36289016" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="009F0B46" w:rsidP="009F0B46" w:rsidRDefault="009F0B46" w14:paraId="7ABD5FA5" w14:textId="77777777">
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="00963E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>595</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="009B5D2A" w:rsidP="009B5D2A" w:rsidRDefault="009B5D2A" w14:paraId="0382B1CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="009B5D2A" w:rsidRDefault="009B5D2A" w14:paraId="5FF1204A" w14:textId="44FF0319">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="00963E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="00963E49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 4 maart 2026 heeft de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) mij verzocht om een reactie op een door jonge fruittelers op 10 februari aangeboden petitie (2026D06616). Met deze brief voldoe ik aan dat verzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="4070A866" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="3CF93203" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de petitie vragen de Nederlandse Fruittelers Organisatie, Glastuinbouw Nederland en de Regio FruitDelta Rivierenland aandacht voor het toekomstperspectief van de groente- en fruitsector. Daarbij wijzen zij onder andere op het belang van voedselzekerheid, gezonde voeding, ruimte voor innovatie en consistent beleid voor gewasbescherming en natuur- en milieudoelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="3F007894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="101E974A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De fruit- en groentesector levert een belangrijke bijdrage aan de voedselzekerheid en brede welvaart in Nederland. De sector is stevig maatschappelijk verankerd en geniet een economisch sterke positie. Wereldwijd wordt er met bewondering gekeken naar de voedselproductie, efficiënte teeltmethoden en het ondernemerschap van de Nederlandse fruit- en groenteteelt. De sector draagt dankzij haar kennis en innoverend vermogen ook bij aan een gevarieerd en gezond voedingspatroon van burgers, zowel in Nederland als in het buitenland. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F0B46" w:rsidP="009F0B46" w:rsidRDefault="009F0B46" w14:paraId="5E2F99F1" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="009EBD57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="64D262B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd staat de sector voor grote opgaven op het gebied van gewasbeschermingsmiddelengebruik, arbeidsmigratie en regeldruk. Juist daarom is het belangrijk dat bedrijven in de land- en tuinbouw, ketenpartijen en overheden hun verantwoordelijkheid nemen en samen optrekken om te werken aan oplossingen voor een toekomstbestendige sector. Het kabinet zet in op beleid dat ruimte biedt voor innovatie, investeringszekerheid en praktische uitvoerbaarheid. Daarbij is het uitgangspunt dat tuinders kunnen blijven ondernemen binnen heldere randvoorwaarden voor natuur, milieu en gezondheid.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F0B46" w:rsidP="009F0B46" w:rsidRDefault="009F0B46" w14:paraId="7F0EC80E" w14:textId="4BB75242">
-[...36 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="7621AB1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van het terugdringen van het gebruik van schadelijke, chemische gewasbeschermingsmiddelen heeft het kabinet de ambitie om een nationaal bindend convenant af te sluiten, met aandacht voor de bescherming van mens, dier en milieu. Samen met een brede groep partijen, waaronder sectororganisaties, ketenpartijen en medeoverheden, werk ik de komende periode aan de invulling dit convenant. Het doel is om voor de zomer een convenant op hoofdlijnen af te sluiten. Het kabinet wil zich hierbij ook nadrukkelijk richten op het handelingsperspectief voor telers en een meerjarige aanpak. Daarmee moeten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>telers beschikking krijgen over meer alternatieve maatregelen en middelen om ziekten, plagen en onkruiden -ook in de toekomst- te kunnen blijven beheersen. Onderzoek, innovatie, kennisdeling en financiële ondersteuning spelen hierin een sleutelrol. Onder de paraplu’s van de Kennis- en Innovatieagenda Landbouw, Water en Voedsel en het Nationaal Groeifonds subsidieert LVVN een groot aantal activiteiten op dit brede onderwerp. Echter wordt in de context van het convenant bekeken wat aanvullend nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="04AEA2C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="3AA6552D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Precisietoepassingen met moderne technologieën, zoals GPS, sensoren, drones, robots, beeldherkenning en data-analyse, zijn ook een speerpunt van dit kabinet. Het is belangrijk dat telers voldoende ruimte hebben om investeringen te doen, bijvoorbeeld met behulp van subsidies en kredieten. Door samen te werken binnen het agrarisch bedrijfsleven en kennisclusters kunnen innovaties worden opgeschaald en de concurrentiekracht van de sector worden versterkt. Daarmee draagt innovatie ook bij aan de productiviteit, verduurzaming en economische slagkracht van de fruit- en groenteteelt. Hiertoe is het programma ‘Robots naar de Boerenpraktijk’ gestart en helpt het project Nationale Proeftuin Precisielandbouw boeren en tuinders verder met het toepassen van precisietechnieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="1A1E6662" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="1B4A7893" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ik hecht zeer aan de productie van kwalitatief goed, gezond en voedzaam voedsel in Nederland en voedselzekerheid voor alle Nederlanders. Dit kabinet zet zich in voor het versterken van de voedselzekerheid in Nederland, waar de fruit- en groenteketen een belangrijke rol in heeft. Een toekomstbestendige fruit- en groenteteelt vraagt om stabiel overheidsbeleid waarmee het voedselsysteem weerbaarder en duurzamer kan worden gemaakt, met aandacht voor een uitvoerbare aanpak van de opgaven op het gebied van stikstof, waterkwaliteit en natuur. Dat zorgt ervoor dat ook toekomstige generaties toegang hebben tot voldoende en gezond groente en fruit van Nederlandse bodem. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F0B46" w:rsidP="009F0B46" w:rsidRDefault="009F0B46" w14:paraId="622CAA38" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="13005102" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="00963E49" w:rsidRDefault="00963E49" w14:paraId="0E3076A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet kijkt uit naar een constructieve samenwerking met de fruit- en groenteketen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F7EF3" w:rsidP="00BF2437" w:rsidRDefault="003F7EF3" w14:paraId="3A176C32" w14:textId="77777777">
-[...94 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="009B5D2A" w:rsidRDefault="00963E49" w14:paraId="74446544" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="009B5D2A" w:rsidP="009B5D2A" w:rsidRDefault="009B5D2A" w14:paraId="7D5C8739" w14:textId="0BE5DA46">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="009B5D2A" w:rsidRDefault="00963E49" w14:paraId="467786EE" w14:textId="14933F88">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A" w:rsidR="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5D2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="00963E49" w:rsidP="009B5D2A" w:rsidRDefault="00963E49" w14:paraId="3A72AD04" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009B5D2A" w:rsidR="004E5D09" w:rsidP="009B5D2A" w:rsidRDefault="004E5D09" w14:paraId="4BD0D06B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009B5D2A" w:rsidR="004E5D09" w:rsidSect="002922A0">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D9B8684" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF">
+    <w:p w14:paraId="7E23B06B" w14:textId="77777777" w:rsidR="00D16A20" w:rsidRDefault="00D16A20" w:rsidP="00963E49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7284473F" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52B9EAB9" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF">
+    <w:p w14:paraId="764626E3" w14:textId="77777777" w:rsidR="00D16A20" w:rsidRDefault="00D16A20" w:rsidP="00963E49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416EAB73" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F793A07" w14:textId="13703596" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="56E0631A" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="242C9197" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="294A5A81" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5CDA114A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="787A72DF" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48DB0347" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF">
+    <w:p w14:paraId="18F823DD" w14:textId="77777777" w:rsidR="00D16A20" w:rsidRDefault="00D16A20" w:rsidP="00963E49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1519A1D3" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28ECA6D4" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF">
+    <w:p w14:paraId="3598A34F" w14:textId="77777777" w:rsidR="00D16A20" w:rsidRDefault="00D16A20" w:rsidP="00963E49">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C8D674" w14:textId="77777777" w:rsidR="009B6ADF" w:rsidRDefault="009B6ADF"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="1D6C7737" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...554 lines deleted...]
-  <w:p w14:paraId="624ED2FE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="04959567" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E465BB1" w14:textId="77777777" w:rsidR="00963E49" w:rsidRPr="00963E49" w:rsidRDefault="00963E49" w:rsidP="00963E49">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...606 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00963E49"/>
+    <w:rsid w:val="002922A0"/>
+    <w:rsid w:val="00380C94"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00857F90"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rsid w:val="009B5D2A"/>
+    <w:rsid w:val="00D16A20"/>
+    <w:rsid w:val="00D60B3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C9824E3"/>
+  <w14:docId w14:val="509244F6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CB8EA93A-2D70-4C6C-A87A-E8B51A614656}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2984,74 +856,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3200,1112 +1073,1140 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00963E49"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00963E49"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:rsid w:val="00963E49"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...68 lines deleted...]
-    </w:rPr>
+    <w:locked/>
+    <w:rsid w:val="00963E49"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B5D2A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3839</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>720</ap:Words>
+  <ap:Characters>3961</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>31</ap:Lines>
+  <ap:Lines>33</ap:Lines>
   <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4527</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4672</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>