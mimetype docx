--- v0 (2026-06-08)
+++ v1 (2026-07-28)
@@ -1,115 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00435CDF" w:rsidR="00435CDF" w:rsidRDefault="00435CDF" w14:paraId="2EC1607D" w14:textId="2939A16C">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00435CDF">
+    <w:p w:rsidRPr="00D37891" w:rsidR="00D37891" w:rsidRDefault="00D37891" w14:paraId="6C5CEA0D" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staten-Generaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>AW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00435CDF" w:rsidRDefault="00D37891" w14:paraId="2EC1607D" w14:textId="7351E746">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D37891">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2025-2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00126CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00126CD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>33</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00435CDF">
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>845</w:t>
       </w:r>
-      <w:r w:rsidRPr="00435CDF">
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00435CDF">
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Interparlementair </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00435CDF">
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koninkrijksoverleg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="006636EA" w:rsidP="00435CDF" w:rsidRDefault="00435CDF" w14:paraId="3E62AF5D" w14:textId="3B626FF0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="1416" w:hanging="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
@@ -336,174 +467,132 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00C270D0" w:rsidP="00881FA9" w:rsidRDefault="00E302B9" w14:paraId="3D340446" w14:textId="5181F898">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paper door de Voorzitter van de Staten van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Paper door de Voorzitter van de Staten van Sint Maarten, mw. S.A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sint Maarten</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Wescot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, mw. S.A. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00435CDF">
+        <w:t>-Williams, ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00EB1F87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wescot</w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>IPKO: Samenwerken aan zichtbare resultaten die tellen’</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="000F07AE" w:rsidP="008726F8" w:rsidRDefault="000F07AE" w14:paraId="1DE9C745" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="625D2202" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In de afsprakenlijst</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van het IPKO Aruba van februari 2026 spraken de vier delegaties af dat de Statenvoorzitter van </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, mevrouw Sarah </w:t>
+        <w:t xml:space="preserve"> van het IPKO Aruba van februari 2026 spraken de vier delegaties af dat de Statenvoorzitter van Sint Maarten, mevrouw Sarah </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wescot</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-Williams het voortouw zou nemen om te komen met verbetervoorstellen voor het IPKO om de impact van deze bijeenkomst voor de toekomst te vergroten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="29EE8B0F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -823,71 +912,51 @@
         </w:rPr>
         <w:t>Reactie van de Staten-Generaaldelegatie d.d. 15 mei 2026;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="1FE66407" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reactie van de Staten van </w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Reactie van de Staten van Sint Maarten;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="64981AE9" w14:textId="45C9972B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Reactie van de Staten van </w:t>
       </w:r>
@@ -909,51 +978,50 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="3A4D4997" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Reactie van de fractie van de PPA in de Staten van Aruba d.d. 24 april 2026;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="420D03BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reactie van de fractie van de AVP in de Staten van Aruba d.d. 31 mei 2026;</w:t>
@@ -1009,71 +1077,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="002D5119" w:rsidP="002D5119" w:rsidRDefault="002D5119" w14:paraId="2CFF1AF2" w14:textId="07F3DB9C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uit de reacties blijkt dat de delegaties met instemming kennis hebben genomen van de verbetervoorstellen uit de rapportage van de Statenvoorzitter van </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">. Besloten wordt dat de verbetervoorstellen uit de rapportage leidend zullen zijn bij de organisatie van toekomstige </w:t>
+        <w:t xml:space="preserve">Uit de reacties blijkt dat de delegaties met instemming kennis hebben genomen van de verbetervoorstellen uit de rapportage van de Statenvoorzitter van Sint Maarten. Besloten wordt dat de verbetervoorstellen uit de rapportage leidend zullen zijn bij de organisatie van toekomstige </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IPKO’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, waarbij aanvullend accenten kunnen worden geplaatst (zoals contact met jongeren) en de lessen uit </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00150D53">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -1139,71 +1187,51 @@
       <w:r w:rsidRPr="00435CDF" w:rsidR="00CD721D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="004C556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00CD721D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">in Sint Maarten </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="004C556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zal </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00572504">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">binnen </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00C5066D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1888,72 +1916,51 @@
         <w:t>Dowers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="0E96C657" w14:textId="49FC7AA9">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> noodzakelijke</w:t>
+        <w:t>Paper met de inbreng van de Staten-Generaaldelegatie inzake noodzakelijke</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00834327">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>basisbescherming van persoonsgegevens.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="49439FB1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2329,51 +2336,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="487041B5" w14:textId="3FB9815B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Deskundigengroep Democratisch tekort in het Koninkrijk</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="1595953F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="268B5938" w14:textId="3AD8DE2C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
@@ -2413,82 +2419,70 @@
         <w:t xml:space="preserve">dr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Rachnilda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> Arduin (namens </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>Sint</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Maarten</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">), </w:t>
+        <w:t xml:space="preserve"> Maarten), </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="007F4B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF" w:rsidR="007F4B25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
         <w:t>heer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF" w:rsidR="009375B4">
         <w:rPr>
@@ -2804,200 +2798,149 @@
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Het volgende IPKO vindt </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00513E18">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">plaats </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">van 13 tot en met 15 januari 2027 op </w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>van 13 tot en met 15 januari 2027 op Sint Maarten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="074CBA50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="25944743" w14:textId="2B27F5DF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolutie van het tripartiet overleg van de Staten van Aruba, </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00A8759D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curaçao</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> en Sint Maarten</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00C44B6B" w:rsidP="00E943CF" w:rsidRDefault="00C44B6B" w14:paraId="67F86B91" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="447E91A8" w14:textId="61C89B3D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De delegaties van de Staten van Aruba, </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00A8759D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Curaçao </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> hebben een resolutie, vastgesteld in het tripartietoverleg, ter kennis gebracht van de Staten-Generaaldelegatie. In maart van dit jaar werd de trans-Atlantische slavenhandel door de Verenigde Naties officieel bestempeld als "de ernstigste misdaad tegen de menselijkheid" ooit. Twee derde van de landen stemde voor de resolutie. Het Koninkrijk der Nederlanden onthield zich, samen met 51 andere landen, van stemming. Hierover waren de regeringen van de drie landen niet vooraf geconsulteerd. De resolutie is als bijlage bij deze afsprakenlijst gevoegd. </w:t>
+        <w:t xml:space="preserve">en Sint Maarten hebben een resolutie, vastgesteld in het tripartietoverleg, ter kennis gebracht van de Staten-Generaaldelegatie. In maart van dit jaar werd de trans-Atlantische slavenhandel door de Verenigde Naties officieel bestempeld als "de ernstigste misdaad tegen de menselijkheid" ooit. Twee derde van de landen stemde voor de resolutie. Het Koninkrijk der Nederlanden onthield zich, samen met 51 andere landen, van stemming. Hierover waren de regeringen van de drie landen niet vooraf geconsulteerd. De resolutie is als bijlage bij deze afsprakenlijst gevoegd. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E943CF" w:rsidP="00E943CF" w:rsidRDefault="00E943CF" w14:paraId="46A6BC56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="008E463C" w:rsidP="00881FA9" w:rsidRDefault="008E463C" w14:paraId="4553E3E9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3117,85 +3060,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00881FA9" w:rsidRDefault="00624B8C" w14:paraId="6A24361E" w14:textId="1A44D1E2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00BF45AA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00435CDF" w:rsidR="00BF45AA">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> BIJLAGEN</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00881FA9" w:rsidRDefault="00624B8C" w14:paraId="604558B3" w14:textId="35318A47">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00624B8C" w:rsidRDefault="00636EC5" w14:paraId="6C166ABF" w14:textId="676DFC6D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
@@ -3400,69 +3330,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">10.30 – 12.00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Follow-up afsprakenlijst </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2026 Aruba</w:t>
+        <w:t>Follow-up afsprakenlijst IPKO februari 2026 Aruba</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00624B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>13.00 – 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00624B8C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
@@ -4511,51 +4423,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00624B8C" w:rsidRDefault="00624B8C" w14:paraId="0204FFCB" w14:textId="58272BD3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00636EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ijlage</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> II V</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00E4716A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4600,69 +4511,51 @@
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Openingsspeeches en presentatie recente ontwikkelingen per land</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="0284069A" w:rsidP="6329FE24" w:rsidRDefault="0284069A" w14:paraId="62F19951" w14:textId="5AE62CBA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De voorzitter van het IPKO, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> voorzitter van de vaste commissie voor Koninkrijksrelaties van de Tweede Kamer, mevrouw Anouschka Biekman, opent het IPKO in Den Haag en heet alle deelnemers van harte welkom in de plenaire zaal van de Tweede Kamer. De delegaties nemen met belangstelling kennis van de openingsspeeches en presentaties van actuele ontwikkelingen per land. Namens de Staten van Curaçao speech</w:t>
+        <w:t>De voorzitter van het IPKO, tevens voorzitter van de vaste commissie voor Koninkrijksrelaties van de Tweede Kamer, mevrouw Anouschka Biekman, opent het IPKO in Den Haag en heet alle deelnemers van harte welkom in de plenaire zaal van de Tweede Kamer. De delegaties nemen met belangstelling kennis van de openingsspeeches en presentaties van actuele ontwikkelingen per land. Namens de Staten van Curaçao speech</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00E20E03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de heer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brownbill</w:t>
@@ -4732,62 +4625,52 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voorzitter</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="009F26C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00243003">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Namens de Staten van </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Namens de Staten van Sint Maarten</w:t>
+      </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00CF6C58">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> speecht </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="468F2F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mevrouw </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF" w:rsidR="468F2F69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wescot</w:t>
       </w:r>
@@ -4816,69 +4699,51 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aarna </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="63382D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">volgen de presentaties van de recente ontwikkelingen per land en de appreciatie van de samenwerking gevolgd door een Q&amp;A. </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="265F0A66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De heer Rosenmöller, voorzitter van de commissie Koninkrijksrelaties van de Eerste Kamer, presenteert namens de Staten-Generaaldelegatie de actuele ontwikkelingen in Bonaire, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, Saba en Europees Nederland. </w:t>
+        <w:t xml:space="preserve">De heer Rosenmöller, voorzitter van de commissie Koninkrijksrelaties van de Eerste Kamer, presenteert namens de Staten-Generaaldelegatie de actuele ontwikkelingen in Bonaire, Sint Eustatius, Saba en Europees Nederland. </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="63382D6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e voorzitter van de commissie Rijksaangelegenheden, Interparlementaire Relaties en Buitenlandse Betrekkingen van de Staten van Curaçao, de heer </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Seferina</w:t>
@@ -5008,120 +4873,92 @@
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e voorzitter van de commissie voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Koninkrijks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Aangelegenheden en Interparlementaire Relaties van de Staten van </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Aangelegenheden en Interparlementaire Relaties van de Staten van Sint Maarten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="6FB19FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mevrouw Roseburg</w:t>
+      </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00435CDF" w:rsidR="6FB19FE9">
-[...14 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="4B5CBFD5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">verzorgt </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de presentatie over de actuele ontwikkelingen</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="69560A8B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> op Sint Maarten</w:t>
+      </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00E4716A" w:rsidP="00624B8C" w:rsidRDefault="00E4716A" w14:paraId="05BB4E9F" w14:textId="2688CA9E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -5290,78 +5127,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gezondheidscheck; een laagdrempelig en gratis initiatief waarbij wijkverpleegkundigen buurtbewoners (tussen 40 en 70 jaar) inzicht geven in hun gezondheid via metingen zoals bloeddruk, suiker en BMI, aangevuld met persoonlijk leefstijladvies. De gezondheidscheck vindt elke maand plaats. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="7AFD7F2C" w:rsidP="0150BD9C" w:rsidRDefault="7AFD7F2C" w14:paraId="1D66B8D3" w14:textId="015AD5E1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voorzorgcirkels; een voorzorgcirkel is een netwerk van </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">elkaar af dat ze voor elkaar klaarstaan en stemmen af hoe ze elkaar kunnen helpen. Dit doen ze vrijwillig. Het gaat hierbij om zorgzaamheid, ondersteuning, hulp, gezelligheid en het tegengaan van eenzaamheid en niet om professionele zorg. In de wijk de Vijfhoek wordt momenteel gewerkt aan het opzetten van deze voorzorgcirkels. </w:t>
+        <w:t xml:space="preserve">Voorzorgcirkels; een voorzorgcirkel is een netwerk van ongeveer tien tot vijftien buren in een buurt, die elkaar op verschillende manieren ondersteunen. Ze spreken met elkaar af dat ze voor elkaar klaarstaan en stemmen af hoe ze elkaar kunnen helpen. Dit doen ze vrijwillig. Het gaat hierbij om zorgzaamheid, ondersteuning, hulp, gezelligheid en het tegengaan van eenzaamheid en niet om professionele zorg. In de wijk de Vijfhoek wordt momenteel gewerkt aan het opzetten van deze voorzorgcirkels. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="7AFD7F2C" w:rsidP="0150BD9C" w:rsidRDefault="7AFD7F2C" w14:paraId="45BD12F1" w14:textId="52BB27D2">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remonstrantse kerk; één keer per week wordt de binnentuin van de Remonstrantse Kerk in Haarlem opengesteld voor buurtbewoners om elkaar te ontmoeten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="7AFD7F2C" w:rsidP="0150BD9C" w:rsidRDefault="7AFD7F2C" w14:paraId="5262AB84" w14:textId="4E2F7004">
@@ -5777,71 +5587,51 @@
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> consultant bij TNO en </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00CD390D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">auteur van het rapport ‘De energietransitie in Aruba, Curaçao en </w:t>
-[...19 lines deleted...]
-        <w:t>’. D</w:t>
+        <w:t>auteur van het rapport ‘De energietransitie in Aruba, Curaçao en Sint Maarten’. D</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00394F8A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e heer </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Veenendaal vat het panelgesprek samen met de opsomming van vier factoren die medebepalend zijn voor de onderlinge verhoudingen tussen de landen in het Koninkrijk: (1) het koloniale verleden, (2) de weeffouten in het Statuut voor het Koninkrijk der Nederlanden, (3) schaalverschillen tussen de landen, waaronder verschillen in capaciteit, en resulterend in machtsverschillen en (4) cultuurverschillen tussen de bevolkingen van deze landen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00605E9D" w:rsidP="00605E9D" w:rsidRDefault="00605E9D" w14:paraId="39573838" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6100,708 +5890,668 @@
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> scheppen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00D05C79">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In de plenaire terugkoppeling is</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00892CDE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> tevens</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00D05C79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder andere gerapporteerd dat de delegaties hun respectievelijke commissies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00B81EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zullen verzoeken de dialoog voortzetten over vooroordelen en beeldvorming die mede voortkomen uit ons gedeelde koloniale verleden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00693F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De bevindingen en inzichten uit deze gesprekken worden meegenomen naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="007A58EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00693F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> volgende IPKO, zodat de dialoog verder kan worden verdiept en wederzijds begrip en respect binnen het Koninkrijk kunnen worden versterkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00605E9D" w:rsidP="00605E9D" w:rsidRDefault="00605E9D" w14:paraId="4A6ADF67" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00605E9D" w:rsidP="00605E9D" w:rsidRDefault="00605E9D" w14:paraId="010946B7" w14:textId="6C7B355D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij die terugkoppeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00E976FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook de staatssecretaris Koninkrijksrelaties en Slagvaardige Overheid, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00E976FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de heer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eric van der Burg aanwezig. Het derde onderdeel van de zaterdag, het informele gesprek met de staatssecretaris, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00BC3E06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bouwt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voort op het panelgesprek en de gedachtewisseling in de vier gespreksgroepen. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00B1278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parlementariërs van de vier landen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00535C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hebben een</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="0037562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eerste informele uit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00535C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00B1278C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staatssecretaris </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="005A3A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en tracht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00D55B67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="005A3A96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en de toekomst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00041B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">perspectieven van het Koninkrijk te </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00C8090D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>verkennen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00041B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met onderling vertrouwen en samenwerking voor ogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...120 lines deleted...]
-        <w:t xml:space="preserve">Eric van der Burg aanwezig. Het derde onderdeel van de zaterdag, het informele gesprek met de staatssecretaris, </w:t>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00F66DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>op een gelijkwaardige manier in het Koninkrijk kunnen samenwerken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00057501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zodat het ‘ongemak’ en het verleden een plaats krijg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00680FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het onderling vertrouwen en de samenwerking groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00680FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00BC3E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>bouwt</w:t>
-[...73 lines deleted...]
-      <w:r w:rsidRPr="00435CDF" w:rsidR="00D55B67">
+        <w:t xml:space="preserve"> Mevrouw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annelies Pilon, medewerker van de Eerste Kamer, leid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00BC3E06">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00435CDF" w:rsidR="005A3A96">
-[...38 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het gesprek in goede banen. Hoewel het geen commissie- of plenair debat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00680FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, maar een informeel gesprek, zeg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00680FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de staatssecretaris de IPKO-leden toe dat hij aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="006B2F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de regeringen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit Aruba, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00A8759D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curaçao</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Sint Maarten z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00F052EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorleggen of enige vorm van betrokkenheid van de parlementariërs uit de vier landen bij de voorgenomen Koninkrijksconferentie kan worden gerealiseerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00984577">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00605E9D" w:rsidP="00605E9D" w:rsidRDefault="00605E9D" w14:paraId="5BEA9B38" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00403B34" w:rsidP="00624B8C" w:rsidRDefault="00021D8E" w14:paraId="1EB6C3EF" w14:textId="3AA4BB89">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow-up Klimaatadaptatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="00DC54E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, interactieve sessie door Nationaal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="005120EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Burgerberaad Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00A45B13" w:rsidP="00624B8C" w:rsidRDefault="00A45B13" w14:paraId="2DB8FE5B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00624B8C" w:rsidRDefault="780F7678" w14:paraId="4F4D86DA" w14:textId="3822E507">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Van januari tot en met september 2025 kwamen 175 verschillende mensen uit het hele land zeven keer samen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="46E4C99B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om te praten en advies te geven over het tegengaan van klimaatverandering via het Nationaal Burgerberaad Klimaat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Samen werkten zij aan de vraag: hoe kunnen we als Nederland eten, spullen gebruiken en reizen op een manier die beter is voor het klimaat? Tijdens de bijeenkomsten spraken deelnemers met elkaar en met deskundigen, en werkten ze stap voor stap aan oplossingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="14D50F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00435CDF" w:rsidR="00F66DB4">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het resultaat is een advies aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="001B204F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kabinet en de Tweede Kamer, waarin al hun ideeën en aanbevelingen samenkomen. Deelnemers hoefden geen speciale kennis te hebben, maar deelden hun perspectieven en ervaringen als inwoners van Nederland.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00435CDF" w:rsidR="21E9C981">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...375 lines deleted...]
-        <w:t>kabinet, de Tweede Kamer en de rest van Nederland.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het advies is op 1 december door het burgerberaad overhandigd aan het kabinet, de Tweede Kamer en de rest van Nederland.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="006020B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> De kabinetsreactie hierop is op 29 mei 2026 aan de Kamer gestuurd (Kamerstuk 32813, nr. 1564)</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00C30F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00624B8C" w:rsidRDefault="162B9FBE" w14:paraId="54A2AEBB" w14:textId="62497C7D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7094,51 +6844,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00624B8C" w:rsidP="00624B8C" w:rsidRDefault="00624B8C" w14:paraId="385CA242" w14:textId="18C0EF25">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="00636EC5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ijlage</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> III </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="008501BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8451,51 +8200,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nanninga </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="006857FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="003B4FCC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>G.M.</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="006857FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ceder</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
@@ -8962,686 +8710,435 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="623B633E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="3C75CE7B" w14:textId="295CCA01">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> het Presidium bestaat uit de voorzitters van de parlementen (behalve van Nederland), de voorzitters van de commissies en de griffiers; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat het Presidium bestaat uit de voorzitters van de parlementen (behalve van Nederland), de voorzitters van de commissies en de griffiers; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="79F5B963" w14:textId="6B2CB0DC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> en de commissievoorzitters van Nederland de delegatieleiders zijn en de afsprakenlijst ondertekenen; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de Statenvoorzitters van Aruba, Curaçao en Sint Maarten en de commissievoorzitters van Nederland de delegatieleiders zijn en de afsprakenlijst ondertekenen; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="3FDC334C" w14:textId="6379C915">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de commissievoorzitters woordvoerders van de delegaties zijn, maar tijdens discussies meerdere leden van de delegaties het woord kunnen voeren; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de commissievoorzitters woordvoerders van de delegaties zijn, maar tijdens discussies meerdere leden van de delegaties het woord kunnen voeren; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="4EC47E9A" w14:textId="21E4A27C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de commissievoorzitters en de Statenvoorzitters deelnemen aan de persconferentie; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de commissievoorzitters en de Statenvoorzitters deelnemen aan de persconferentie; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="5540A426" w14:textId="1167FDBE">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> een delegatie een afwijkend standpunt heeft, dit vermeld wordt in de afsprakenlijst. Daarbij wordt verwezen naar de toelichting op dit standpunt, die wordt opgenomen in een bijlage die formeel geen onderdeel uitmaakt van de afsprakenlijst. Afwijkende standpunten worden voorafgaand aan de persconferentie schriftelijk gedeeld met de andere delegaties. Van een afwijkend standpunt van een deel van een delegatie wordt geen aantekening opgenomen; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat indien een delegatie een afwijkend standpunt heeft, dit vermeld wordt in de afsprakenlijst. Daarbij wordt verwezen naar de toelichting op dit standpunt, die wordt opgenomen in een bijlage die formeel geen onderdeel uitmaakt van de afsprakenlijst. Afwijkende standpunten worden voorafgaand aan de persconferentie schriftelijk gedeeld met de andere delegaties. Van een afwijkend standpunt van een deel van een delegatie wordt geen aantekening opgenomen; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="5106AD24" w14:textId="30B0F9AC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> het een specifiek onderwerp met betrekking tot Caribisch Nederland (BES-eilanden) betreft; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat alle delegaties kunnen deelnemen aan een werkgroep. Nederland is trekker van een werkgroep indien het een specifiek onderwerp met betrekking tot Caribisch Nederland (BES-eilanden) betreft; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="437D153E" w14:textId="446DAB9D">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de delegaties maximaal 15 minuten de tijd krijgen om intern beraad te plegen; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de delegaties maximaal 15 minuten de tijd krijgen om intern beraad te plegen; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="6CF6643A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> het Reglement van Orde van het gastland geldt, bijvoorbeeld met betrekking tot interruptie van sprekers en persoonlijke feiten; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat het Reglement van Orde van het gastland geldt, bijvoorbeeld met betrekking tot interruptie van sprekers en persoonlijke feiten; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="5AF879BA" w14:textId="38DB0CBB">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de Voorzitter van het IPKO de tijd in de gaten houdt, opdat elke delegatie evenveel tijd krijgt om haar standpunten naar voren te brengen; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de Voorzitter van het IPKO de tijd in de gaten houdt, opdat elke delegatie evenveel tijd krijgt om haar standpunten naar voren te brengen; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="1ECA9F66" w14:textId="4FD79A2A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> het organiserende land de werkbezoeken in het IPKO vaststelt en regelt, waarbij de gastdelegaties tijdig gevraagd wordt suggesties te doen; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat het organiserende land de werkbezoeken in het IPKO vaststelt en regelt, waarbij de gastdelegaties tijdig gevraagd wordt suggesties te doen; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="4A1C5FA3" w14:textId="632B7D9E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> schriftelijke standpunten van individuele leden en/of fracties niet formeel tijdens het IPKO zullen worden ingebracht; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat schriftelijke standpunten van individuele leden en/of fracties niet formeel tijdens het IPKO zullen worden ingebracht; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="5AD9A2A1" w14:textId="6E76CBEC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de beraadslagingen van het IPKO in beginsel openbaar zijn en dat wordt gezorgd voor een uitzending via internet. De werkbezoeken en de Presidiumvergaderingen zijn in beginsel besloten; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat de beraadslagingen van het IPKO in beginsel openbaar zijn en dat wordt gezorgd voor een uitzending via internet. De werkbezoeken en de Presidiumvergaderingen zijn in beginsel besloten; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00881FA9" w:rsidP="00881FA9" w:rsidRDefault="00881FA9" w14:paraId="57BC028B" w14:textId="1205915F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> het programma van het IPKO wordt vastgesteld door het Presidium. Wijzigingen in of aanvullingen op het programma dienen eerst te worden goedgekeurd door het Presidium; </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat het programma van het IPKO wordt vastgesteld door het Presidium. Wijzigingen in of aanvullingen op het programma dienen eerst te worden goedgekeurd door het Presidium; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="0016585A" w:rsidRDefault="00881FA9" w14:paraId="05EC708E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de voertaal van het IPKO Nederlands is, waarbij iedere delegatie indien noodzakelijk zelf zorgdraagt voor de vertaling, zonder dat dit een levendige gedachtewisseling in de weg staat</w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat de voertaal van het IPKO Nederlands is, waarbij iedere delegatie indien noodzakelijk zelf zorgdraagt voor de vertaling, zonder dat dit een levendige gedachtewisseling in de weg staat</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="0016585A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="00FF4F02" w:rsidP="00FF4F02" w:rsidRDefault="00FF4F02" w14:paraId="3B575F18" w14:textId="02B2E46F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> het vorige IPKO wordt besproken</w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dat als vast agendapunt, na de presentaties per land, de follow up van de afsprakenlijst  van het vorige IPKO wordt besproken</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="008543DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="0016585A" w:rsidRDefault="0016585A" w14:paraId="7565C9C7" w14:textId="7B0ED562">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00435CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="003E6F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">het programma van het </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">IPKO </w:t>
+        <w:t xml:space="preserve">het programma van het IPKO </w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="003E6F81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ruimte</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> wordt geboden voor</w:t>
+        <w:t>ruimte wordt geboden voor</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> korte slotopmerkingen door de delegatieleiders</w:t>
       </w:r>
       <w:r w:rsidRPr="00435CDF" w:rsidR="008543DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="0016585A" w:rsidRDefault="005F4116" w14:paraId="01371F1A" w14:textId="53CCDDCC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9989,69 +9486,51 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Williams</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="005F4116" w:rsidRDefault="005F4116" w14:paraId="03A1C270" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00435CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Voorzitter Staten van </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Voorzitter Staten van Sint Maarten)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="005F4116" w:rsidRDefault="005F4116" w14:paraId="6FACF1BD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="005F4116" w:rsidRDefault="005F4116" w14:paraId="58C2E28F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="005F4116" w:rsidRDefault="005F4116" w14:paraId="477A6E60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -10124,75 +9603,75 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Staten-Generaal Nederland)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005F4116" w:rsidP="005F4116" w:rsidRDefault="005F4116" w14:paraId="317C0549" w14:textId="73F58A2E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00435CDF" w:rsidR="005B1786" w:rsidP="009607A7" w:rsidRDefault="005B1786" w14:paraId="60E47069" w14:textId="7888D36A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00435CDF" w:rsidR="005B1786">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66137971" w14:textId="77777777" w:rsidR="00FD7CDA" w:rsidRDefault="00FD7CDA" w:rsidP="00652C95">
+    <w:p w14:paraId="5EEB1EF5" w14:textId="77777777" w:rsidR="00C01842" w:rsidRDefault="00C01842" w:rsidP="00652C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3040C39E" w14:textId="77777777" w:rsidR="00FD7CDA" w:rsidRDefault="00FD7CDA" w:rsidP="00652C95">
+    <w:p w14:paraId="57F84F7D" w14:textId="77777777" w:rsidR="00C01842" w:rsidRDefault="00C01842" w:rsidP="00652C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10266,61 +9745,61 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2E862E48" w14:textId="77777777" w:rsidR="00FC7921" w:rsidRDefault="00FC7921">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08B9B1C1" w14:textId="77777777" w:rsidR="00FD7CDA" w:rsidRDefault="00FD7CDA" w:rsidP="00652C95">
+    <w:p w14:paraId="415E7A8D" w14:textId="77777777" w:rsidR="00C01842" w:rsidRDefault="00C01842" w:rsidP="00652C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27B6EA22" w14:textId="77777777" w:rsidR="00FD7CDA" w:rsidRDefault="00FD7CDA" w:rsidP="00652C95">
+    <w:p w14:paraId="1BE904FA" w14:textId="77777777" w:rsidR="00C01842" w:rsidRDefault="00C01842" w:rsidP="00652C95">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="54B328F8" w14:textId="77777777" w:rsidR="002D5119" w:rsidRDefault="002D5119" w:rsidP="002D5119">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken l I/II 2025-26, 33845 AT en 58, p. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
@@ -12091,54 +11570,55 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="53046152">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00881FA9"/>
     <w:rsid w:val="0000113D"/>
     <w:rsid w:val="00001F4D"/>
     <w:rsid w:val="000032E4"/>
     <w:rsid w:val="0000332D"/>
     <w:rsid w:val="0000561B"/>
     <w:rsid w:val="00016A6E"/>
     <w:rsid w:val="00020916"/>
@@ -12148,50 +11628,51 @@
     <w:rsid w:val="00040E9C"/>
     <w:rsid w:val="00041B3A"/>
     <w:rsid w:val="000429A8"/>
     <w:rsid w:val="00045065"/>
     <w:rsid w:val="00054EED"/>
     <w:rsid w:val="00057501"/>
     <w:rsid w:val="000707A2"/>
     <w:rsid w:val="00071533"/>
     <w:rsid w:val="00086111"/>
     <w:rsid w:val="0008634E"/>
     <w:rsid w:val="00093136"/>
     <w:rsid w:val="0009383F"/>
     <w:rsid w:val="000A39CE"/>
     <w:rsid w:val="000A4976"/>
     <w:rsid w:val="000C6B4E"/>
     <w:rsid w:val="000D0182"/>
     <w:rsid w:val="000E0C67"/>
     <w:rsid w:val="000E1A2F"/>
     <w:rsid w:val="000E47DC"/>
     <w:rsid w:val="000F07AE"/>
     <w:rsid w:val="000F114C"/>
     <w:rsid w:val="000F4099"/>
     <w:rsid w:val="00104A1D"/>
     <w:rsid w:val="00113CAE"/>
     <w:rsid w:val="00115222"/>
+    <w:rsid w:val="00126CD3"/>
     <w:rsid w:val="00127C17"/>
     <w:rsid w:val="00134A67"/>
     <w:rsid w:val="00135D95"/>
     <w:rsid w:val="001374DF"/>
     <w:rsid w:val="001379AF"/>
     <w:rsid w:val="0014146E"/>
     <w:rsid w:val="00142221"/>
     <w:rsid w:val="0014721A"/>
     <w:rsid w:val="00150D53"/>
     <w:rsid w:val="00152E1C"/>
     <w:rsid w:val="0016585A"/>
     <w:rsid w:val="0016586C"/>
     <w:rsid w:val="0016709A"/>
     <w:rsid w:val="001A45F3"/>
     <w:rsid w:val="001A4914"/>
     <w:rsid w:val="001A49B1"/>
     <w:rsid w:val="001B0BE8"/>
     <w:rsid w:val="001B204F"/>
     <w:rsid w:val="001B4D87"/>
     <w:rsid w:val="001B6D86"/>
     <w:rsid w:val="001C266C"/>
     <w:rsid w:val="001C525A"/>
     <w:rsid w:val="001C54D2"/>
     <w:rsid w:val="001D2017"/>
     <w:rsid w:val="001D2461"/>
@@ -12456,153 +11937,158 @@
     <w:rsid w:val="009F32F1"/>
     <w:rsid w:val="009F4275"/>
     <w:rsid w:val="009F5947"/>
     <w:rsid w:val="00A06E86"/>
     <w:rsid w:val="00A10B38"/>
     <w:rsid w:val="00A119CF"/>
     <w:rsid w:val="00A11FAE"/>
     <w:rsid w:val="00A15453"/>
     <w:rsid w:val="00A23B7C"/>
     <w:rsid w:val="00A2465A"/>
     <w:rsid w:val="00A31C9C"/>
     <w:rsid w:val="00A33495"/>
     <w:rsid w:val="00A428D4"/>
     <w:rsid w:val="00A45B13"/>
     <w:rsid w:val="00A45F45"/>
     <w:rsid w:val="00A657AD"/>
     <w:rsid w:val="00A65922"/>
     <w:rsid w:val="00A70183"/>
     <w:rsid w:val="00A8284A"/>
     <w:rsid w:val="00A8759D"/>
     <w:rsid w:val="00A91E43"/>
     <w:rsid w:val="00AA60E0"/>
     <w:rsid w:val="00AC2D2B"/>
     <w:rsid w:val="00AD20EA"/>
     <w:rsid w:val="00AD5A39"/>
+    <w:rsid w:val="00AE1775"/>
     <w:rsid w:val="00AE317D"/>
     <w:rsid w:val="00AE33D8"/>
     <w:rsid w:val="00AF3602"/>
     <w:rsid w:val="00AF4F64"/>
     <w:rsid w:val="00AF6400"/>
     <w:rsid w:val="00B004A5"/>
     <w:rsid w:val="00B00DA0"/>
+    <w:rsid w:val="00B06EEB"/>
     <w:rsid w:val="00B07BAE"/>
     <w:rsid w:val="00B1278C"/>
     <w:rsid w:val="00B16325"/>
     <w:rsid w:val="00B179C3"/>
     <w:rsid w:val="00B220BA"/>
     <w:rsid w:val="00B24ED9"/>
     <w:rsid w:val="00B25741"/>
     <w:rsid w:val="00B31E7B"/>
     <w:rsid w:val="00B336E3"/>
     <w:rsid w:val="00B3455F"/>
     <w:rsid w:val="00B36F13"/>
     <w:rsid w:val="00B36F82"/>
     <w:rsid w:val="00B523E3"/>
     <w:rsid w:val="00B65837"/>
     <w:rsid w:val="00B72BA0"/>
     <w:rsid w:val="00B802DB"/>
     <w:rsid w:val="00B81EE7"/>
     <w:rsid w:val="00B822A9"/>
     <w:rsid w:val="00B94F15"/>
     <w:rsid w:val="00BA25EF"/>
     <w:rsid w:val="00BB14D2"/>
     <w:rsid w:val="00BB18EB"/>
     <w:rsid w:val="00BB2132"/>
     <w:rsid w:val="00BB76A3"/>
     <w:rsid w:val="00BC3E06"/>
     <w:rsid w:val="00BC44DA"/>
     <w:rsid w:val="00BE02AA"/>
     <w:rsid w:val="00BE0E34"/>
     <w:rsid w:val="00BF19FA"/>
     <w:rsid w:val="00BF29E6"/>
     <w:rsid w:val="00BF3E06"/>
     <w:rsid w:val="00BF45AA"/>
     <w:rsid w:val="00BF4929"/>
     <w:rsid w:val="00BF79E2"/>
     <w:rsid w:val="00BF7B38"/>
+    <w:rsid w:val="00C01842"/>
     <w:rsid w:val="00C01CA4"/>
     <w:rsid w:val="00C05B55"/>
     <w:rsid w:val="00C13DA5"/>
     <w:rsid w:val="00C171D1"/>
     <w:rsid w:val="00C2163D"/>
     <w:rsid w:val="00C25F3D"/>
     <w:rsid w:val="00C270D0"/>
     <w:rsid w:val="00C30F7F"/>
     <w:rsid w:val="00C32160"/>
     <w:rsid w:val="00C34580"/>
     <w:rsid w:val="00C44B6B"/>
     <w:rsid w:val="00C44EA5"/>
     <w:rsid w:val="00C5066D"/>
     <w:rsid w:val="00C51F4C"/>
     <w:rsid w:val="00C52061"/>
     <w:rsid w:val="00C60881"/>
     <w:rsid w:val="00C621DF"/>
     <w:rsid w:val="00C713DE"/>
     <w:rsid w:val="00C72E13"/>
     <w:rsid w:val="00C8090D"/>
     <w:rsid w:val="00C837D3"/>
     <w:rsid w:val="00C84771"/>
     <w:rsid w:val="00CA0F71"/>
     <w:rsid w:val="00CA5F99"/>
     <w:rsid w:val="00CB1432"/>
     <w:rsid w:val="00CD390D"/>
     <w:rsid w:val="00CD5363"/>
     <w:rsid w:val="00CD721D"/>
     <w:rsid w:val="00CF4877"/>
     <w:rsid w:val="00CF6C58"/>
     <w:rsid w:val="00CF6E0A"/>
     <w:rsid w:val="00D00404"/>
     <w:rsid w:val="00D01B88"/>
     <w:rsid w:val="00D05C79"/>
     <w:rsid w:val="00D12CAB"/>
     <w:rsid w:val="00D27D70"/>
     <w:rsid w:val="00D344E4"/>
+    <w:rsid w:val="00D37891"/>
     <w:rsid w:val="00D4009D"/>
     <w:rsid w:val="00D41981"/>
     <w:rsid w:val="00D555C0"/>
     <w:rsid w:val="00D55B67"/>
     <w:rsid w:val="00D5645B"/>
     <w:rsid w:val="00D623F6"/>
     <w:rsid w:val="00D62969"/>
     <w:rsid w:val="00D67E06"/>
     <w:rsid w:val="00D722A6"/>
     <w:rsid w:val="00D72AFD"/>
     <w:rsid w:val="00D72EF0"/>
     <w:rsid w:val="00D76C33"/>
     <w:rsid w:val="00D95FBC"/>
     <w:rsid w:val="00DB2B08"/>
     <w:rsid w:val="00DB653C"/>
     <w:rsid w:val="00DC186B"/>
     <w:rsid w:val="00DC49FE"/>
     <w:rsid w:val="00DC54E8"/>
     <w:rsid w:val="00DC5AB5"/>
     <w:rsid w:val="00DC61C1"/>
     <w:rsid w:val="00DD3753"/>
     <w:rsid w:val="00DD43BB"/>
     <w:rsid w:val="00DD704B"/>
     <w:rsid w:val="00DD75E0"/>
+    <w:rsid w:val="00DE509F"/>
     <w:rsid w:val="00DE5A29"/>
     <w:rsid w:val="00E01171"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E17A91"/>
     <w:rsid w:val="00E20E03"/>
     <w:rsid w:val="00E22564"/>
     <w:rsid w:val="00E23358"/>
     <w:rsid w:val="00E241E1"/>
     <w:rsid w:val="00E25266"/>
     <w:rsid w:val="00E302B9"/>
     <w:rsid w:val="00E302E2"/>
     <w:rsid w:val="00E3247B"/>
     <w:rsid w:val="00E32852"/>
     <w:rsid w:val="00E334EC"/>
     <w:rsid w:val="00E3404D"/>
     <w:rsid w:val="00E44D0F"/>
     <w:rsid w:val="00E4716A"/>
     <w:rsid w:val="00E57932"/>
     <w:rsid w:val="00E6033F"/>
     <w:rsid w:val="00E61654"/>
     <w:rsid w:val="00E67D59"/>
     <w:rsid w:val="00E7390F"/>
     <w:rsid w:val="00E76A8F"/>
     <w:rsid w:val="00E834F1"/>
     <w:rsid w:val="00E86984"/>
@@ -13561,51 +13047,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1825850637">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13868,67 +13354,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>13</ap:Pages>
-  <ap:Words>4008</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>183</ap:Lines>
+  <ap:Words>4017</ap:Words>
+  <ap:Characters>22094</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>184</ap:Lines>
   <ap:Paragraphs>52</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>26006</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>26059</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-06-06T16:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100787D4CEA8785374AADAC93432276ECBD</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>811764da-68af-4a21-af4c-826ce35abd91</vt:lpwstr>
   </property>
 </Properties>
 </file>