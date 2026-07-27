--- v0 (2026-06-08)
+++ v1 (2026-07-27)
@@ -7,144 +7,177 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003F21E3" w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="040071EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00371A3C" w:rsidP="00497D4F" w:rsidRDefault="00371A3C" w14:paraId="567BDDF2" w14:textId="15D07262">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F21E3">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371A3C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AH 2182</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="040071EF" w14:textId="12FB8722">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2026Z09351</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003F21E3" w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="201F92CD" w14:textId="77777777">
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00371A3C" w:rsidP="00497D4F" w:rsidRDefault="00371A3C" w14:paraId="1808342F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="003F21E3" w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="764F860E" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00371A3C" w:rsidP="00497D4F" w:rsidRDefault="00371A3C" w14:paraId="1C6D1DD3" w14:textId="5B77DB8C">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00371A3C" w:rsidP="00497D4F" w:rsidRDefault="00371A3C" w14:paraId="2F578B55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00371A3C" w:rsidR="00371A3C" w:rsidP="00497D4F" w:rsidRDefault="00371A3C" w14:paraId="3803EEE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2090</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F21E3" w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="764F860E" w14:textId="368F718D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00371A3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00497D4F" w:rsidP="00497D4F" w:rsidRDefault="00497D4F" w14:paraId="63D6C124" w14:textId="66A06589">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F21E3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1. Bent u bekend met het bericht ‘Pensioenfondsen lopen door ‘verkeerde beslissingen’ miljarden aan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -1215,55 +1248,89 @@
       </w:r>
       <w:r w:rsidR="00281B93">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">besluitvormingsprocessen van pensioenfondsen </w:t>
       </w:r>
       <w:r w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn verschillende </w:t>
       </w:r>
       <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>checks and balances</w:t>
-      </w:r>
+        <w:t xml:space="preserve">checks </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>balances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">opgenomen </w:t>
       </w:r>
       <w:r w:rsidR="00281B93">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="009C2577" w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -2150,51 +2217,69 @@
         </w:rPr>
         <w:t xml:space="preserve"> van deelnemers. Hierbij wordt rekening gehouden met het </w:t>
       </w:r>
       <w:r w:rsidR="003F3B23">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>beleggings</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01484" w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>risico dat deelnemers willen en kunnen nemen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Om inzicht te hebben in het beleggingsrisico dat deelnemers willen nemen wordt een risicopreferentieonderzoek periodiek verricht door de pensioenfondsen en de AFM houdt hier toezicht op.</w:t>
+        <w:t xml:space="preserve"> Om inzicht te hebben in het beleggingsrisico dat deelnemers willen nemen wordt een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>risicopreferentieonderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> periodiek verricht door de pensioenfondsen en de AFM houdt hier toezicht op.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01484" w:rsidR="00497D4F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C477E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Ik verwijs verder naar de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3269,61 +3354,61 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="003F21E3" w:rsidR="003451A0">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B38C4DC" w14:textId="77777777" w:rsidR="009C477E" w:rsidRDefault="009C477E" w:rsidP="009C477E">
+    <w:p w14:paraId="4607DC4D" w14:textId="77777777" w:rsidR="00DD2C53" w:rsidRDefault="00DD2C53" w:rsidP="009C477E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B4FA1C6" w14:textId="77777777" w:rsidR="009C477E" w:rsidRDefault="009C477E" w:rsidP="009C477E">
+    <w:p w14:paraId="012BFAE6" w14:textId="77777777" w:rsidR="00DD2C53" w:rsidRDefault="00DD2C53" w:rsidP="009C477E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -3362,61 +3447,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51B5B5C5" w14:textId="77777777" w:rsidR="004265CA" w:rsidRDefault="004265CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F11A428" w14:textId="77777777" w:rsidR="004265CA" w:rsidRDefault="004265CA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03ED351F" w14:textId="77777777" w:rsidR="009C477E" w:rsidRDefault="009C477E" w:rsidP="009C477E">
+    <w:p w14:paraId="21AB18FB" w14:textId="77777777" w:rsidR="00DD2C53" w:rsidRDefault="00DD2C53" w:rsidP="009C477E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="073AB14A" w14:textId="77777777" w:rsidR="009C477E" w:rsidRDefault="009C477E" w:rsidP="009C477E">
+    <w:p w14:paraId="1DFBDA51" w14:textId="77777777" w:rsidR="00DD2C53" w:rsidRDefault="00DD2C53" w:rsidP="009C477E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6FFD6BA8" w14:textId="117351A0" w:rsidR="00495EBE" w:rsidRPr="00495EBE" w:rsidRDefault="00495EBE">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00495EBE">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
@@ -3483,51 +3568,69 @@
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1F4CED37" w14:textId="77777777" w:rsidR="00497D4F" w:rsidRPr="00611F59" w:rsidRDefault="00497D4F" w:rsidP="00497D4F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Het pensioenfonds legt op grond van artikel 102a, lid 1 Pw na overleg met de fondsorganen de beleidsuitgangspunten en doelstellingen, waaronder de risicohouding vast. De beleidsuitgangspunten en doelstellingen, waaronder de risicohouding zijn een uitgangspunt voor vaststelling van het strategisch beleggingsbeleid.</w:t>
+        <w:t xml:space="preserve"> Het pensioenfonds legt op grond van artikel 102a, lid 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00611F59">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00611F59">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na overleg met de fondsorganen de beleidsuitgangspunten en doelstellingen, waaronder de risicohouding vast. De beleidsuitgangspunten en doelstellingen, waaronder de risicohouding zijn een uitgangspunt voor vaststelling van het strategisch beleggingsbeleid.</w:t>
       </w:r>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00611F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Beleggingen - Pensioenfondsen | De Nederlandsche Bank</w:t>
         </w:r>
       </w:hyperlink>
@@ -3548,171 +3651,186 @@
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00611F59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Factsheet: Risicohouding pensioenuitvoerders | De Nederlandsche Bank</w:t>
+          <w:t>Factsheet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00611F59">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>: Risicohouding pensioenuitvoerders | De Nederlandsche Bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE478BC" w14:textId="77777777" w:rsidR="004265CA" w:rsidRDefault="004265CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1246B7DF" w14:textId="77777777" w:rsidR="004265CA" w:rsidRDefault="004265CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F092EE2" w14:textId="77777777" w:rsidR="004265CA" w:rsidRDefault="004265CA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F21E3"/>
     <w:rsid w:val="00010AE1"/>
     <w:rsid w:val="0002324E"/>
     <w:rsid w:val="00071960"/>
     <w:rsid w:val="00073236"/>
     <w:rsid w:val="00163509"/>
     <w:rsid w:val="00281B93"/>
     <w:rsid w:val="002E3597"/>
     <w:rsid w:val="002E4D3D"/>
     <w:rsid w:val="002E52CF"/>
     <w:rsid w:val="003451A0"/>
     <w:rsid w:val="00364B1F"/>
+    <w:rsid w:val="00371A3C"/>
     <w:rsid w:val="003864C8"/>
     <w:rsid w:val="003F21E3"/>
     <w:rsid w:val="003F3B23"/>
     <w:rsid w:val="004265CA"/>
     <w:rsid w:val="00482A9B"/>
     <w:rsid w:val="00495EBE"/>
     <w:rsid w:val="00497D4F"/>
     <w:rsid w:val="004B6C60"/>
     <w:rsid w:val="00514973"/>
     <w:rsid w:val="005638ED"/>
     <w:rsid w:val="005E2693"/>
     <w:rsid w:val="00616DE9"/>
     <w:rsid w:val="006568E0"/>
     <w:rsid w:val="00700E57"/>
+    <w:rsid w:val="00755DC7"/>
     <w:rsid w:val="00761ECF"/>
     <w:rsid w:val="007F7BC7"/>
     <w:rsid w:val="00820579"/>
     <w:rsid w:val="008475AA"/>
     <w:rsid w:val="00883D02"/>
     <w:rsid w:val="008A62C4"/>
     <w:rsid w:val="00930BDF"/>
     <w:rsid w:val="00991C34"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="009C477E"/>
     <w:rsid w:val="009D7CA4"/>
     <w:rsid w:val="009E0CE3"/>
     <w:rsid w:val="00AE4C76"/>
     <w:rsid w:val="00B4280D"/>
     <w:rsid w:val="00B9792B"/>
     <w:rsid w:val="00BA7872"/>
     <w:rsid w:val="00BB5C7B"/>
     <w:rsid w:val="00BE78AA"/>
     <w:rsid w:val="00C8356E"/>
     <w:rsid w:val="00C97F69"/>
     <w:rsid w:val="00CA3C6C"/>
     <w:rsid w:val="00CB03AE"/>
     <w:rsid w:val="00CF4249"/>
     <w:rsid w:val="00D25065"/>
     <w:rsid w:val="00D40BB3"/>
     <w:rsid w:val="00D977E6"/>
+    <w:rsid w:val="00DD2C53"/>
     <w:rsid w:val="00DF5975"/>
     <w:rsid w:val="00F13069"/>
     <w:rsid w:val="00F14B30"/>
     <w:rsid w:val="00F8413D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -5246,67 +5364,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1414</ap:Words>
-  <ap:Characters>7778</ap:Characters>
+  <ap:Words>1400</ap:Words>
+  <ap:Characters>7700</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>64</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9174</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9082</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>