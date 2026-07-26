--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -8,131 +8,143 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="4CE1F399" w14:textId="77777777">
+    <w:p w:rsidR="004D25B0" w:rsidP="000A10D0" w:rsidRDefault="004D25B0" w14:paraId="32CAF6FA" w14:textId="2F71A4FF">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00043379">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>AH 2181</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="4CE1F399" w14:textId="769B26D7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00043379">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>2026Z09938</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="134B09B5" w14:textId="77777777">
-[...57 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="004D25B0" w:rsidP="000A10D0" w:rsidRDefault="004D25B0" w14:paraId="0FA518AC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004D25B0" w:rsidR="004D25B0" w:rsidP="004D25B0" w:rsidRDefault="004D25B0" w14:paraId="43FD5F12" w14:textId="32B19053">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D25B0">
+        <w:t>Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00043379" w:rsidR="004D25B0" w:rsidP="000A10D0" w:rsidRDefault="004D25B0" w14:paraId="0720CBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004D25B0" w:rsidR="004D25B0" w:rsidP="004D25B0" w:rsidRDefault="004D25B0" w14:paraId="16FD59B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D25B0">
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. 2088</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="004D25B0" w:rsidRDefault="000A10D0" w14:paraId="40C0160F" w14:textId="10FEB89F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D25B0">
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="241B04DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043379">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bent u bekend met het artikel ‘Het pensioendrama APG’ van 7 mei 2026? 1)</w:t>
       </w:r>
@@ -1171,50 +1183,51 @@
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="32C3B566" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="00C01E6F" w14:paraId="05E5AC8C" w14:textId="76A7BE81">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidR="00B774D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het onderzoek is </w:t>
@@ -1269,51 +1282,50 @@
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="00712EAC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">is verricht door het ministerie van Sociale Zaken en Werkgelegenheid, waarbij sectorexperts zijn betrokken. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="57192769" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043379">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t>7. Bent u het eens dat meer transparantie over de resultaten noodzakelijk is? Zo nee waarom niet? Zo ja, hoe ziet dit er dan volgens u uit?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="7B09DBF4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="444826A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043379">
         <w:rPr>
@@ -2160,139 +2172,175 @@
         </w:rPr>
         <w:t>, waarin deelnemers zitting hebben,</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevoegd om een oordeel te geven over het handelen van het bestuur</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="009F4773">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> over het gevoerde beleggingsbeleid. Dit oordeel wordt opgenomen in het bestuursverslag. In het algemeen is te zien dat pensioenfondsen in toenemende mate de individuele pensioenfondsdeelnemers actief betrekken bij de vormgeving van hun beleggingsbeleid.</w:t>
+        <w:t xml:space="preserve"> over het gevoerde beleggingsbeleid. Dit oordeel wordt opgenomen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bestuursverslag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. In het algemeen is te zien dat pensioenfondsen in toenemende mate de individuele pensioenfondsdeelnemers actief betrekken bij de vormgeving van hun beleggingsbeleid.</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="00504DB6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="00682DDC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">In het kader van de motie Palland zal een onderzoek worden verricht naar de governance van pensioenfondsen. De huidige wijze van deelnemersbetrokkenheid zal daarin ook worden beschouwd. Op basis van die inzichten ga ik graag te zijner tijd in gesprek met uw </w:t>
+        <w:t xml:space="preserve">In het kader van de motie Palland zal een onderzoek worden verricht naar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="00682DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>governance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="00682DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van pensioenfondsen. De huidige wijze van deelnemersbetrokkenheid zal daarin ook worden beschouwd. Op basis van die inzichten ga ik graag te zijner tijd in gesprek met uw </w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="008C7AC6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="00682DDC">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>amer.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="0A9F32C5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="186B5DF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043379">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>11. Wie houdt toezicht op de wijze van beleggen door de pensioenfondsen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="000A10D0" w14:paraId="69FFF776" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00043379" w:rsidR="000A10D0" w:rsidP="000A10D0" w:rsidRDefault="00297971" w14:paraId="7B727506" w14:textId="13CEB04B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidR="00B774D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Er zijn verschillende stappen in de beleggingscyclus te onderscheiden</w:t>
@@ -2362,51 +2410,69 @@
         <w:t>. DNB ziet erop toe dat de voorgeschreven stappen doorlopen worden om te komen tot een passend beleggingsbeleid door het pensioenfonds, en dat het bestuur de strategie periodiek herijkt indien nodig. Daarbij wordt ook gekeken of verantwoordingsorganen in voldoende mate worden betrokken.</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="009F4773">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>AFM ziet toe op de wettelijk verplichte uitvoering van het risicopreferentieonderzoek door pensioenfondsen.</w:t>
+        <w:t xml:space="preserve">AFM ziet toe op de wettelijk verplichte uitvoering van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="009F4773">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>risicopreferentieonderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00043379" w:rsidR="009F4773">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door pensioenfondsen.</w:t>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00043379" w:rsidR="000A10D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>1) EW Magazine, 7 mei 2026, Het pensioendrama APG</w:t>
@@ -2458,61 +2524,61 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="00043379" w:rsidR="00B36CE9">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AEDA044" w14:textId="77777777" w:rsidR="0004319D" w:rsidRDefault="0004319D" w:rsidP="00B36CE9">
+    <w:p w14:paraId="5AD7A3A6" w14:textId="77777777" w:rsidR="0012284A" w:rsidRDefault="0012284A" w:rsidP="00B36CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B4871E2" w14:textId="77777777" w:rsidR="0004319D" w:rsidRDefault="0004319D" w:rsidP="00B36CE9">
+    <w:p w14:paraId="34EC2B68" w14:textId="77777777" w:rsidR="0012284A" w:rsidRDefault="0012284A" w:rsidP="00B36CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2551,61 +2617,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C66942D" w14:textId="77777777" w:rsidR="005C797D" w:rsidRDefault="005C797D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A3F97D4" w14:textId="77777777" w:rsidR="005C797D" w:rsidRDefault="005C797D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0334DA6A" w14:textId="77777777" w:rsidR="0004319D" w:rsidRDefault="0004319D" w:rsidP="00B36CE9">
+    <w:p w14:paraId="5EB5C7C3" w14:textId="77777777" w:rsidR="0012284A" w:rsidRDefault="0012284A" w:rsidP="00B36CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61800797" w14:textId="77777777" w:rsidR="0004319D" w:rsidRDefault="0004319D" w:rsidP="00B36CE9">
+    <w:p w14:paraId="41F36B8E" w14:textId="77777777" w:rsidR="0012284A" w:rsidRDefault="0012284A" w:rsidP="00B36CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="44EF0D4C" w14:textId="77777777" w:rsidR="000A10D0" w:rsidRPr="00403EED" w:rsidRDefault="000A10D0" w:rsidP="000A10D0">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611F59">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -2813,97 +2879,101 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="44108861">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B36CE9"/>
     <w:rsid w:val="0002324E"/>
     <w:rsid w:val="000414A6"/>
     <w:rsid w:val="0004319D"/>
     <w:rsid w:val="00043379"/>
     <w:rsid w:val="000A10D0"/>
+    <w:rsid w:val="0012284A"/>
     <w:rsid w:val="00125416"/>
     <w:rsid w:val="002275E3"/>
     <w:rsid w:val="0024210B"/>
     <w:rsid w:val="00297971"/>
     <w:rsid w:val="002B25C4"/>
     <w:rsid w:val="002B7F4F"/>
     <w:rsid w:val="00326627"/>
     <w:rsid w:val="003451A0"/>
     <w:rsid w:val="003879D8"/>
     <w:rsid w:val="003C70B0"/>
     <w:rsid w:val="003D1F49"/>
     <w:rsid w:val="003E2884"/>
     <w:rsid w:val="0042395F"/>
     <w:rsid w:val="00454A86"/>
     <w:rsid w:val="00455ED9"/>
+    <w:rsid w:val="004D25B0"/>
     <w:rsid w:val="004E0BBD"/>
     <w:rsid w:val="004E6DE8"/>
     <w:rsid w:val="004E75DC"/>
     <w:rsid w:val="00504DB6"/>
+    <w:rsid w:val="005379AD"/>
     <w:rsid w:val="005B0B38"/>
     <w:rsid w:val="005C797D"/>
     <w:rsid w:val="00616DE9"/>
     <w:rsid w:val="00636D6C"/>
     <w:rsid w:val="00682DDC"/>
     <w:rsid w:val="006D2ED2"/>
     <w:rsid w:val="00712EAC"/>
     <w:rsid w:val="007242BC"/>
     <w:rsid w:val="007C025D"/>
     <w:rsid w:val="007E0555"/>
     <w:rsid w:val="008020DF"/>
     <w:rsid w:val="008028A5"/>
     <w:rsid w:val="008475AA"/>
     <w:rsid w:val="00853D89"/>
     <w:rsid w:val="008B2D83"/>
     <w:rsid w:val="008C04BD"/>
     <w:rsid w:val="008C7AC6"/>
     <w:rsid w:val="008E20EF"/>
     <w:rsid w:val="00900CC4"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="009F4773"/>
     <w:rsid w:val="00A27CAE"/>
     <w:rsid w:val="00A37D23"/>
     <w:rsid w:val="00AF222E"/>
     <w:rsid w:val="00AF3702"/>
@@ -4353,67 +4423,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1335</ap:Words>
-  <ap:Characters>7343</ap:Characters>
+  <ap:Words>1336</ap:Words>
+  <ap:Characters>7351</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8661</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8670</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>