--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -8,170 +8,179 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="138700F9" w14:textId="77777777">
+    <w:p w:rsidR="001512F2" w:rsidP="008F291B" w:rsidRDefault="001512F2" w14:paraId="55261A81" w14:textId="21F04B9F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A16561">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>AH 2180</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="138700F9" w14:textId="2E8F93CE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16561">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>2026Z09768</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="3D3D1518" w14:textId="77777777">
+    <w:p w:rsidR="001512F2" w:rsidP="008F291B" w:rsidRDefault="001512F2" w14:paraId="6A1D8DE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="6B5EFBE1" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001512F2" w:rsidR="001512F2" w:rsidP="001512F2" w:rsidRDefault="001512F2" w14:paraId="5D7B6758" w14:textId="2F1C84AA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:rPr>
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001512F2">
+        <w:t>Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001512F2" w:rsidR="001512F2" w:rsidP="001512F2" w:rsidRDefault="001512F2" w14:paraId="15FAA8A2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001512F2" w:rsidR="001512F2" w:rsidP="001512F2" w:rsidRDefault="001512F2" w14:paraId="1E4EAD1C" w14:textId="56804033">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16561">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>2089</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001512F2" w:rsidR="008F291B" w:rsidP="001512F2" w:rsidRDefault="008F291B" w14:paraId="6B5EFBE1" w14:textId="4B53D101">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001512F2">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="35F1CF7D" w14:textId="77777777">
+    <w:p w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="35F1CF7D" w14:textId="1EA48930">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16561">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Bent u op de hoogte met de inhoud van het artikel? [1]</w:t>
+        <w:t>Bent u op de hoogte met de inhoud van het artikel?</w:t>
+      </w:r>
+      <w:r w:rsidR="001512F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="18B1C5DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="00E27849" w14:paraId="7700150F" w14:textId="20652C92">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -1433,51 +1442,50 @@
     <w:p w:rsidR="000274E3" w:rsidP="008F291B" w:rsidRDefault="000274E3" w14:paraId="2B6544CB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="00436B70" w14:textId="04AE3CF5">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00A16561">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>6. Zijn er meer conflicten die op dit moment spelen, of dreigen te ontstaan, die effect hebben op het</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A16561">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pensioenvermogen van Nederlanders?</w:t>
@@ -2457,179 +2465,159 @@
       <w:r w:rsidR="00A0441F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor dit jaar</w:t>
       </w:r>
       <w:r w:rsidR="008F291B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. Voor pensioenuitkeringen in aankomende jaren kan dit wel effect hebben. Het is echter niet op voorhand te zeggen wat het effect van de oorlog zal zijn op de pensioenuitkeringen in de komende 10 jaar. </w:t>
       </w:r>
       <w:r w:rsidR="008F291B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="008F291B" w14:paraId="5B52436A" w14:textId="1C372CFF">
+    <w:p w:rsidRPr="00A16561" w:rsidR="008F291B" w:rsidP="008F291B" w:rsidRDefault="001512F2" w14:paraId="5B52436A" w14:textId="27DDBAD3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A16561">
-[...25 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16561" w:rsidR="008F291B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Financieele Dagblad, 13 mei 2026, 'Iran-oorlog en rente raken pensioenvermogen deelnemers</w:t>
+      </w:r>
+      <w:r w:rsidR="008F291B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A16561" w:rsidR="008F291B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>BpfBouw, PFZW en</w:t>
+      </w:r>
+      <w:r w:rsidR="008F291B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A16561">
+      <w:r w:rsidRPr="00A16561" w:rsidR="008F291B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PMT', </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId8">
-        <w:r>
+        <w:r w:rsidR="008F291B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://fd.nl/financiele-markten/1596480/iran-oorlog-en-rente-raken-pensioenvermogen-deelnemers-bpfbouw-pfzw-en-pmt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D16405">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008F291B" w:rsidR="003451A0" w:rsidP="008F291B" w:rsidRDefault="003451A0" w14:paraId="053CFD79" w14:textId="45100B1C"/>
     <w:sectPr w:rsidRPr="008F291B" w:rsidR="003451A0">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="047753CF" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE" w:rsidP="000567AE">
+    <w:p w14:paraId="53378953" w14:textId="77777777" w:rsidR="00CB69A1" w:rsidRDefault="00CB69A1" w:rsidP="000567AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C3BCC58" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE" w:rsidP="000567AE">
+    <w:p w14:paraId="444DDD0C" w14:textId="77777777" w:rsidR="00CB69A1" w:rsidRDefault="00CB69A1" w:rsidP="000567AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2661,61 +2649,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CEE7482" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="797E1BCE" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="300A5F4A" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE" w:rsidP="000567AE">
+    <w:p w14:paraId="17B162CA" w14:textId="77777777" w:rsidR="00CB69A1" w:rsidRDefault="00CB69A1" w:rsidP="000567AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C9A8E40" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE" w:rsidP="000567AE">
+    <w:p w14:paraId="09F75F8D" w14:textId="77777777" w:rsidR="00CB69A1" w:rsidRDefault="00CB69A1" w:rsidP="000567AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EC6B599" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CB646A7" w14:textId="77777777" w:rsidR="000567AE" w:rsidRDefault="000567AE">
     <w:pPr>
@@ -2812,105 +2800,107 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1677266843">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A16561"/>
     <w:rsid w:val="0002324E"/>
     <w:rsid w:val="000274E3"/>
     <w:rsid w:val="000567AE"/>
     <w:rsid w:val="0008414A"/>
+    <w:rsid w:val="001512F2"/>
     <w:rsid w:val="00203C74"/>
     <w:rsid w:val="00220132"/>
     <w:rsid w:val="00292268"/>
     <w:rsid w:val="00332B8C"/>
     <w:rsid w:val="003451A0"/>
     <w:rsid w:val="004127ED"/>
     <w:rsid w:val="00461224"/>
     <w:rsid w:val="00504E89"/>
+    <w:rsid w:val="005379AD"/>
     <w:rsid w:val="00616DE9"/>
     <w:rsid w:val="006745F1"/>
     <w:rsid w:val="007C0849"/>
     <w:rsid w:val="007D6B03"/>
     <w:rsid w:val="008028A5"/>
     <w:rsid w:val="008310AF"/>
     <w:rsid w:val="008F291B"/>
     <w:rsid w:val="00917185"/>
     <w:rsid w:val="009357BF"/>
     <w:rsid w:val="00982BD4"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="00A0441F"/>
     <w:rsid w:val="00A16561"/>
     <w:rsid w:val="00A37D23"/>
     <w:rsid w:val="00A645F2"/>
     <w:rsid w:val="00AA591E"/>
     <w:rsid w:val="00B60346"/>
     <w:rsid w:val="00C8356E"/>
     <w:rsid w:val="00C97F69"/>
+    <w:rsid w:val="00CB69A1"/>
     <w:rsid w:val="00D16405"/>
     <w:rsid w:val="00D264A6"/>
     <w:rsid w:val="00D97BCD"/>
     <w:rsid w:val="00E1756E"/>
     <w:rsid w:val="00E27849"/>
     <w:rsid w:val="00E54D9B"/>
     <w:rsid w:val="00EA1738"/>
     <w:rsid w:val="00EF59B6"/>
     <w:rsid w:val="00F14B30"/>
     <w:rsid w:val="00F61765"/>
     <w:rsid w:val="00F91D88"/>
     <w:rsid w:val="00FD6E5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -4299,67 +4289,67 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>1114</ap:Words>
-  <ap:Characters>6128</ap:Characters>
+  <ap:Words>1110</ap:Words>
+  <ap:Characters>6105</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>51</ap:Lines>
+  <ap:Lines>50</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7228</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7201</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>