--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -8,106 +8,180 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00770F26" w:rsidR="00770F26" w:rsidP="00770F26" w:rsidRDefault="00770F26" w14:paraId="46DCA43A" w14:textId="41E8215F">
+    <w:p w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="1E477089" w14:textId="2524F37A">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00770F26">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t>AH 2179</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00770F26" w:rsidP="00770F26" w:rsidRDefault="00770F26" w14:paraId="46DCA43A" w14:textId="24103ED6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00770F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>2026Z09075</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00770F26" w:rsidR="00770F26" w:rsidP="00770F26" w:rsidRDefault="00770F26" w14:paraId="37C2DEE7" w14:textId="41237B72">
+    <w:p w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="4DE47499" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:sz w:val="18"/>
-[...27 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E15B85" w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="26BD27FC" w14:textId="0803AD1B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Vijlbrief (Sociale Zaken en Werkgelegenheid) (ontvangen  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="7EF55347" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E15B85" w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="00DEFEAF" w14:textId="77B2D292">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E15B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2087</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E15B85" w:rsidR="00E15B85" w:rsidP="00770F26" w:rsidRDefault="00E15B85" w14:paraId="2DE375C4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00770F26" w:rsidR="00770F26" w:rsidP="00770F26" w:rsidRDefault="00770F26" w14:paraId="37C2DEE7" w14:textId="7BA842A0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00770F26" w:rsidP="00B61FC8" w:rsidRDefault="00770F26" w14:paraId="49EE1E35" w14:textId="4DA1C445">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770F26">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoeveel procent rendement hebben pensioenfondsen de afgelopen dertig jaar gemiddeld (ongeveer) behaald op hun investeringen in vastrentende waarden zoals staatsobligaties?</w:t>
       </w:r>
       <w:r w:rsidRPr="00770F26">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1287,51 +1361,60 @@
       </w:r>
       <w:r w:rsidR="00AB28A1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Pensioenfondsen moeten in hun beleggingsbeleid rekening houden met het </w:t>
       </w:r>
       <w:r w:rsidRPr="00A76DF6" w:rsidR="00AB28A1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>prudent person</w:t>
       </w:r>
       <w:r w:rsidR="00AB28A1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">-beginsel wat inhoud dat zij handelen in het belang van hun deelnemers en gepensioneerden. </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB28A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">beginsel wat inhoud dat zij handelen in het belang van hun deelnemers en gepensioneerden. </w:t>
       </w:r>
       <w:r w:rsidR="00F15A8E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">DNB houdt toezicht op de </w:t>
       </w:r>
       <w:r w:rsidR="00AB0698">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">vaststelling en </w:t>
       </w:r>
       <w:r w:rsidR="00F15A8E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">uitvoering </w:t>
       </w:r>
@@ -1376,61 +1459,61 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00770F26" w:rsidR="00EF442B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="153EAAEF" w14:textId="77777777" w:rsidR="00E049EC" w:rsidRDefault="00E049EC" w:rsidP="00E049EC">
+    <w:p w14:paraId="4F447A23" w14:textId="77777777" w:rsidR="00B54014" w:rsidRDefault="00B54014" w:rsidP="00E049EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F7B55C6" w14:textId="77777777" w:rsidR="00E049EC" w:rsidRDefault="00E049EC" w:rsidP="00E049EC">
+    <w:p w14:paraId="73CC7C37" w14:textId="77777777" w:rsidR="00B54014" w:rsidRDefault="00B54014" w:rsidP="00E049EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1462,61 +1545,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2950E8FC" w14:textId="77777777" w:rsidR="00FB34B4" w:rsidRDefault="00FB34B4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E51D8F8" w14:textId="77777777" w:rsidR="00FB34B4" w:rsidRDefault="00FB34B4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1117F4" w14:textId="77777777" w:rsidR="00E049EC" w:rsidRDefault="00E049EC" w:rsidP="00E049EC">
+    <w:p w14:paraId="0D5E0156" w14:textId="77777777" w:rsidR="00B54014" w:rsidRDefault="00B54014" w:rsidP="00E049EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AFAED83" w14:textId="77777777" w:rsidR="00E049EC" w:rsidRDefault="00E049EC" w:rsidP="00E049EC">
+    <w:p w14:paraId="640A2E1A" w14:textId="77777777" w:rsidR="00B54014" w:rsidRDefault="00B54014" w:rsidP="00E049EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="228B8FEC" w14:textId="3EF3BC7D" w:rsidR="00E049EC" w:rsidRDefault="00E049EC">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Voor de berekening is als basisjaar 1995 gebruikt. Vervolgens is gekeken naar de CAGR van 1996-2025. CAGR: (</w:t>
       </w:r>
       <w:r w:rsidR="00FF68D4">
         <w:t>(</w:t>
       </w:r>
@@ -1956,162 +2039,165 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1885016891">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1448505293">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1796215623">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00770F26"/>
     <w:rsid w:val="0002324E"/>
     <w:rsid w:val="000646C8"/>
     <w:rsid w:val="002039DA"/>
     <w:rsid w:val="002609BF"/>
     <w:rsid w:val="002D5DFA"/>
     <w:rsid w:val="00303113"/>
     <w:rsid w:val="003451A0"/>
     <w:rsid w:val="003569BA"/>
     <w:rsid w:val="003B6252"/>
     <w:rsid w:val="0042229C"/>
     <w:rsid w:val="004F648B"/>
     <w:rsid w:val="004F77E4"/>
     <w:rsid w:val="00514973"/>
     <w:rsid w:val="0052614C"/>
     <w:rsid w:val="005367CE"/>
+    <w:rsid w:val="005379AD"/>
     <w:rsid w:val="00564316"/>
     <w:rsid w:val="005E2693"/>
     <w:rsid w:val="00670D74"/>
     <w:rsid w:val="006A1579"/>
     <w:rsid w:val="006A7C9D"/>
     <w:rsid w:val="006D27E5"/>
     <w:rsid w:val="00700E57"/>
     <w:rsid w:val="00770F26"/>
     <w:rsid w:val="008028A5"/>
     <w:rsid w:val="008251F5"/>
     <w:rsid w:val="00861B61"/>
     <w:rsid w:val="00976B20"/>
     <w:rsid w:val="00983BB9"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="00A04909"/>
     <w:rsid w:val="00A37D23"/>
     <w:rsid w:val="00A42818"/>
     <w:rsid w:val="00A61145"/>
     <w:rsid w:val="00A76DF6"/>
     <w:rsid w:val="00AB0698"/>
     <w:rsid w:val="00AB28A1"/>
     <w:rsid w:val="00AB4AED"/>
     <w:rsid w:val="00AC0381"/>
     <w:rsid w:val="00AD6E60"/>
     <w:rsid w:val="00AE41A5"/>
     <w:rsid w:val="00B26ADF"/>
     <w:rsid w:val="00B41C1B"/>
     <w:rsid w:val="00B43BEE"/>
+    <w:rsid w:val="00B54014"/>
     <w:rsid w:val="00B61FC8"/>
     <w:rsid w:val="00B761F9"/>
     <w:rsid w:val="00C11C0D"/>
     <w:rsid w:val="00C62018"/>
     <w:rsid w:val="00C8088D"/>
     <w:rsid w:val="00C8356E"/>
     <w:rsid w:val="00C97F69"/>
     <w:rsid w:val="00CA7D71"/>
     <w:rsid w:val="00D35BFC"/>
     <w:rsid w:val="00D4718C"/>
     <w:rsid w:val="00DA2480"/>
     <w:rsid w:val="00E049EC"/>
+    <w:rsid w:val="00E15B85"/>
     <w:rsid w:val="00E77C87"/>
     <w:rsid w:val="00EA38D3"/>
     <w:rsid w:val="00EF442B"/>
     <w:rsid w:val="00F13C0B"/>
     <w:rsid w:val="00F15A8E"/>
     <w:rsid w:val="00F711E1"/>
     <w:rsid w:val="00FB34B4"/>
     <w:rsid w:val="00FF68D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="64921EFD"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{18F858FF-A3C2-4C0A-920E-C5F2C1043B92}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3493,68 +3579,68 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3257</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>599</ap:Words>
+  <ap:Characters>3299</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3842</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3891</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>