--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,20974 +1,19240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...5 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <!-- Modified by docx4j 8.3.15 (Apache licensed) using IBM_WEBSPHERE_XLXP JAXB in IBM Corporation Java 1.8.0_311 on Windows Server 2012 R2 -->
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="755D34EF" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="009555A6" w:rsidRDefault="00451CA6" w14:paraId="6460B4A6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32043</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6" w:rsidR="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6" w:rsidR="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6" w:rsidR="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst pensioenstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="009555A6" w:rsidP="009555A6" w:rsidRDefault="009555A6" w14:paraId="0E0EDDB3" w14:textId="4624A8EF">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>712</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Sociale Zaken en Werkgelegenheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="009555A6" w:rsidP="00451CA6" w:rsidRDefault="009555A6" w14:paraId="1B8B32B2" w14:textId="727756BE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="009555A6" w:rsidP="00451CA6" w:rsidRDefault="009555A6" w14:paraId="44A64551" w14:textId="0830DC80">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="009555A6" w:rsidP="00451CA6" w:rsidRDefault="009555A6" w14:paraId="54E4ADC7" w14:textId="50774557">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4E7773BA" w14:textId="3E6AA00F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Het beleggingsbeleid van Nederlandse pensioenfondsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="579F8FB2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="13C49E40" w14:textId="36181B24">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1F587370" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inleiding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00056857" w14:paraId="78F7C69A" w14:textId="3446B91B">
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00611F59" w:rsidR="00030AE3">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1F514603" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het rendement dat pensioenfondsen behalen met het geld van deelnemers is een onderwerp dat de aandacht verdiend. Het is daarom ook goed dat de Kamer belangrijke vragen stelt over de beleggingsresultaten van pensioenfondsen. De prestaties die pensioenfondsen leveren maken het mogelijk dat gepensioneerden van een goede oude dag kunnen genieten. Met dit onderzoek wil ik tegemoet komen aan de zorgen die zijn geuit over de behaalde resultaten door pensioenfondsen. Het onderzoek brengt in kaart hoe Nederlandse pensioenfondsen het strategisch beleggingsbeleid bepalen, bekijkt in hoeverre niet-financiële doelstellingen hierbij een rol spelen en gaat in op de prestaties van Nederlandse pensioenfondsen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00030AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00611F59" w:rsidR="00030AE3">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="003E3F74">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E7A68" w:rsidP="00F44EC4" w:rsidRDefault="002E7A68" w14:paraId="218339EC" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">Het beleggingsbeleid moet op dat langetermijndoel zijn afgestemd. In het beleggingsbeleid moeten fondsen daarom rekening gehouden met de risicohouding van de fondspopulatie. Pensioenfondsen spreiden hun risico’s daarom over beleggingscategorieën zoals aandelen, obligaties en private equity en spreiden de beleggingsrisico’s geografisch. </w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0BF7AF05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="380202B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik begrijp de zorgen in de Kamer dat de behaalde resultaten kunnen leiden tot dalingen van pensioenuitkeringen. Het doel van pensioenfondsen is om te streven naar een adequate levenslange uitkering met een stabiel uitkeringspatroon. Op deze manier zorgen pensioenfondsen ervoor dat gepensioneerden kunnen vertrouwen op het hebben van een goede oude dag. Het beleggingsbeleid moet op dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langetermijndoel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn afgestemd. In het beleggingsbeleid moeten fondsen daarom rekening gehouden met de risicohouding van de fondspopulatie. Pensioenfondsen spreiden hun risico’s daarom over beleggingscategorieën zoals aandelen, obligaties en private </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>equity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en spreiden de beleggingsrisico’s geografisch. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk230871604" w:id="0"/>
-      <w:r w:rsidRPr="00B12891" w:rsidR="006E6C10">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B12891" w:rsidR="006E6C10">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De beleggingen van pensioenfondsen verschillen hierdoor niet alleen door een andere verdeling over beleggingscategorieën maar zijn ook verschillend binnen een beleggingscategorie zoals aandelen en vastgoed. Hierdoor kan het risicoprofiel binnen een beleggingscategorie ook verschillen. Dit betekent ook dat de prestatie van een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>beleggingsportefeuille of van individuele beleggingscategorieën</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pensioenfonds altijd gemeten moet worden tegenover een benchmark die zoveel mogelijk rekening houdt met deze verschillen. Hierdoor kunnen de rendementen over de gehele beleggingsportefeuille of van individuele beleggingscategorieën van pensioenfondsen niet 1-op-1 vergeleken worden met die van aandelenindices of andere benchmarks. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002E7A68" w:rsidP="00F44EC4" w:rsidRDefault="002E7A68" w14:paraId="5B88F999" w14:textId="77777777"/>
-[...39 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="402E4320" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E10942" w:rsidP="00F44EC4" w:rsidRDefault="00E10942" w14:paraId="3E096760" w14:textId="77777777"/>
-[...89 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="49D20202" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het nieuwe pensioenstelsel is sprake van een toezegging van de pensioenpremie en niet langer van de pensioenuitkering. In het nieuwe pensioenstelsel hebben pensioenfondsen meer de mogelijkheid om beleggingsrisico’s gericht toe te delen aan de leeftijdscohorten. Hierdoor hebben ze meer mogelijkheden om tot een beleggingsbeleid te komen dat past bij de risico’s die deelnemers kunnen en willen nemen. Het is daarbij belangrijk om beleggingsrisico’s goed te spreiden, zowel geografisch als over verschillende beleggingscategorieën. De risicohouding, die het vertrekpunt vormt voor het strategische beleggingsbeleid, wordt vastgesteld na overleg met de fondsorganen. Pensioenfondsen hebben een wettelijke plicht om te beleggen in het belang van hun deelnemers. AFM en DNB houden hier toezicht op.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E7A68" w:rsidP="00F44EC4" w:rsidRDefault="002E7A68" w14:paraId="1053BB61" w14:textId="77777777"/>
-[...6 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="18A3E956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D0583B" w:rsidP="00F44EC4" w:rsidRDefault="00D0583B" w14:paraId="02E4F70A" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="633B3D37" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kamer vraagt terecht aandacht voor de prestaties van pensioenfondsen. Het is begrijpelijk dat hierbij grote nadruk ligt op de behaalde rendementen van pensioenfondsen. Een goed beeld van deze prestaties vraagt om een brede kijk over een langere periode omdat pensioenfondsen gezien hun verplichtingen beleggen voor de lange termijn. Niet alleen het beleggingsrisico en het daaruit voortvloeiende rendement is hierbij belangrijk, maar ook de bescherming tegen renterisico en inflatierisico zijn bepalend voor de uiteindelijke hoogte van de pensioenuitkering en staan daarom centraal in het beleggingsbeleid. Omdat deelnemers en gepensioneerden naast rendement behoefte hebben aan een stabiele uitkering, passen pensioenfondsen hun beleggingsrisico ook hierop aan. De prestaties van Nederlandse pensioenfondsen zijn sinds 2020 op het gebied van indexatie en de dekkingsgraad gestegen. Met de invoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is daarbij de verwachting van pensioenfondsen dat zij in het algemeen renterisico en beleggingsrisico gerichter kunnen toedelen aan jongeren en ouderen en daarmee eerder perspectief kunnen bieden op een koopkrachtig pensioen in vergelijking met het oude stelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="72A850ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3E358E28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vragen van de Kamer geven aan dat het belangrijk is dat pensioenfondsen duidelijkheid bieden over de lange termijn beleggingsdoelstellingen, het voorgenomen beleggingsbeleid en de behaalde resultaten. Om te verduidelijken hoe pensioenfondsen tot hun prestaties komen, wordt in deze brief ingegaan op het doel van een pensioenfonds, hoe pensioenfondsen handelen in het belang van de deelnemer, de aansluiting van het beleggingsbeleid bij de beleggingsvoorkeuren van deelnemers, de prestaties van pensioenfondsen, veranderingen in het beleggingsbeleid door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de meting van prestaties van bedrijfstakpensioenfondsen in de performancetoets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="279B6A53" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="3421DA07" w14:textId="0FFD48F7">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="104ACB2C" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doel: Een levenslang goed pensioen tegen aanvaardbare kosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2061025F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik begrijp de vragen van de Kamer over tegenvallende rendementen van pensioenfondsen en de zorgen dat dit kan leiden tot dalingen van pensioenuitkeringen. Pensioenfondsen beogen een levenslang goed pensioen te bieden tegen aanvaarbare kosten en risico’s. Dit doen zij voor actieve en gewezen deelnemers, pensioengerechtigden, nabestaanden en arbeidsongeschikten. Om deze levenslange uitkering te kunnen bieden, moet in het oude pensioenstelsel niet alleen worden gekeken naar het rendement dat pensioenfondsen maken op hun vermogenszijde van de balans, maar ook naar de verplichtingenzijde van de balans van het pensioenfonds. Aan de verplichtingenzijde van de balans speelde het renterisico een grote rol, omdat de toekomstige stroom van uitkeringen contant werd gemaakt tegen de geldende risicovrije rentetermijnstructuur. Maar beide kanten zijn niet strikt gescheiden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een stijging van de rente bijvoorbeeld, zal vooral een gunstige invloed hebben op de hoogte van verwachte en ingegane pensioenen, omdat die uitkeringen dan als het ware goedkoper worden. Tegelijk worden aan de vermogenszijde obligaties minder waard waardoor minder rendement gehaald wordt. De verhouding tussen die twee bepaalt de uiteindelijke uitkomst voor pensioenuitkeringen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beheersen van het renterisico is daarom belangrijk voor pensioenfondsen. Ook in het nieuwe pensioenstelsel blijft dit belangrijk. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regelingen wordt de bescherming tegen renterisico – in de praktijk – met name gericht op oudere deelnemers en pensioengerechtigden. Pensioenfondsen kennen een beschermingsrendement tegen renterisico toe aan deze groepen. Voor jongere actieve deelnemers ligt er meer nadruk op het behalen van rendement. Aan hen wordt meer risico toegekend (zowel renterisico als zakelijke waarde risico) gegeven het toekomstige verdienvermogen (menselijk kapitaal). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="44A4B082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D143554" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast het renterisico speelt het inflatierisico ook een rol in het beleggingsproces. Voor deelnemers is het immers van belang dat bescherming wordt geboden tegen inflatie, wat ook in de AOW-uitkering centraal staat, en er perspectief is op een koopkrachtig pensioen. Om dit te bereiken kunnen pensioenfondsen kiezen voor beleggingen die beschermen tegen inflatie, zoals inflatieswaps of aan inflatie gerelateerde obligaties of -beleggingscategorieën. In voorkomende gevallen zijn deze markten echter te klein om het inflatierisico voor alle Nederlandse pensioenfondsen in voldoende mate te kunnen afdekken. Daarom is het ook van belang dat pensioenfondsen beleggingsrisico’s nemen en veranderingen in de feitelijke inflatie kunnen opvangen. Hierbij is het overrendement het verschil tussen het gerealiseerde rendement en beschermingsrendement tegen renterisico. Bij een aandelenindex zoals de MSCI en de S&amp;P500-index spelen uitvoeringskosten en het afdekken van het renterisico geen rol en zijn om die reden niet direct vergelijkbaar met rendementen van fondsen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0B4ECA02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="68A8772E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...229 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pensioenfondsen handelen in het belang van de deelnemer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="21F1125A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het fondsbestuur heeft ruimte binnen het wettelijk kader om het strategisch beleggingsbeleid en de uitvoering hiervan in te richten. Daarbij moet zij ook een afweging maken tussen stabiliteit in de uitkering en de groei van de pensioenuitkering. Bij hun keuzes houden ze rekening met het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prudent person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beginsel. Dit betekent dat een pensioenfonds moet beleggen in het belang van de (gewezen) deelnemers en pensioengerechtigden (hierna in het kort ‘deelnemers’). In ieder geval wordt daarmee bedoeld het financiële belang van deelnemers te waarborgen. Eerder heeft mijn ambtsvoorganger uitvoering gegeven aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksmotie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aartsen waarin is verkend hoe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toezichtskaders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen worden aangescherpt om te waarborgen dat wordt belegd in het belang van de deelnemer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De conclusie is dat de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toezichtskaders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarop reeds voldoende zijn ingericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3859DD17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="42F9256A" w14:textId="745BC3C9">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6A837F63" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-[...4 lines deleted...]
-        <w:t>Pensioenfondsen handelen in het belang van de deelnemer</w:t>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deelnemers kunnen in het algemeen niet zelf kiezen aan welke pensioenregeling zij deelnemen en zijn via hun werkgever verplicht deel te nemen aan de regeling van hun pensioenfonds. Daarom worden er wettelijke eisen gesteld aan de beleggingen van pensioenfondsen. Het is wettelijk voorgeschreven dat de financiële waarden worden belegd zodanig dat het rendement van de portefeuille als geheel is gewaarborgd evenals de veiligheid, de kwaliteit en de liquiditeit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fondsen moeten onder andere beleggen in overeenstemming met de aard en de duur van de verplichtingen, dat wil zeggen, de toekomstige pensioenuitkeringen. Omdat pensioenen bij uitstek </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langetermijnbeleggingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vergen, moeten pensioenfondsen rekening houden met de risico’s, ook die op lange termijn. Dit wordt door elk fonds vastgelegd in het strategisch beleggingsbeleid.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30994" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="1DA88EFF" w14:textId="78CC51E3">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="51BAF678" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...101 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="58E026D3" w14:textId="2EEB0A35">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00611F59">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0C8E3CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een pensioenfonds dient het strategisch beleggingsbeleid te vertalen naar een beleggingsplan, waarbij naast gedegen onderbouwd beleggingsbeleid ook beleid wordt opgesteld voor de beheersing van andere relevante risico’s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>Dit wordt door elk fonds vastgelegd in het strategisch beleggingsbeleid.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naast inflatie en rente kunnen dit maatschappelijke- of klimaatrisico’s zijn met mogelijk ongunstige financiële impact voor beleggingen van pensioenfondsen. Pensioenfondsen zullen deze risico’s dan ook moeten meenemen in hun eigen risicoanalyses.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een pensioenfonds heeft als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langetermijnbelegger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> direct te maken met de consequenties van niet-duurzame ecologische, economische of maatschappelijke ontwikkelingen op de toekomstige waarde van de beleggingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het niet meenemen van dergelijke risico’s zou wijzen op een gebrek aan bewustzijn over de potentiële financiële gevolgen van deze maatschappelijke- en klimaatrisico’s voor hun investeringen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002E7A68" w:rsidR="00F30994" w:rsidP="00F44EC4" w:rsidRDefault="00F30994" w14:paraId="77D5AE19" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="47C50A92" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="2A3E3FC0" w14:textId="02D832A4">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00611F59">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6D336A23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om deze risico’s te beheersen en te mitigeren kan het fonds besluiten dat het nodig is om beleggingen in bepaalde regio’s en sectoren af te bouwen of bepaalde bedrijven uit te sluiten. Zo kan het zijn dat door toenemende regulering de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langetermijnwinstgevendheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van bepaalde sectoren onder druk komt te staan, waardoor het niet in het belang zou zijn van deelnemers om daarin te beleggen, gezien dergelijke ondernemingen niet waardevast blijken te zijn. Pensioenfondsen moeten zich dus niet alleen richten op de korte termijn, maar moeten juist ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>langetermijnontwikkelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de belangen van hun deelnemers in ogenschouw nemen bij het kiezen van de beleggingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="687BBE84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6E48CD41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een pensioenfonds stelt voor de langere termijn een strategisch beleggingsbeleid vast dat aansluit bij de doelstellingen en beleidsuitgangspunten, waaronder de risicohouding, van het pensioenfonds en is gebaseerd op gedegen onderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="79F727C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het achteraf beoordelen van de prestaties van de fondsmanagers in het uitvoeren van het strategische beleggingsbeleid vindt plaats op basis van gerealiseerde rendementen en gerealiseerde uitkomsten van benchmarks. Omdat het strategisch beleggingsbeleid op een andere dataset is gebaseerd dan de uitvoering van het beleggingsbeleid is het beter om het strategische beleggingsbeleid apart te bezien van de uitvoering. Dit betekent ook dat het gerealiseerde rendement van een pensioenfonds dat deels voortkomt uit beslissingen op basis van informatie vooraf, moeilijk vergeleken kan worden met de achteraf realisatie van aandelenindices. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="19BCFBBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="02127FC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AFM ziet toe op het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risicopreferentieonderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en DNB ziet erop toe dat de voorgeschreven stappen om te komen tot een passend beleggingsbeleid door het fonds zijn doorlopen en het bestuur de strategie periodiek herijkt indien nodig. Daarbij wordt ook gekeken of verantwoordingsorganen (waarin deelnemers en werkgevers zitting hebben) in voldoende mate betrokken zijn in het beslissingsproces.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zo moet worden aangegeven en onderbouwd hoe met de zienswijzen van de verantwoordingsorganen is omgegaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F30994" w:rsidP="00F44EC4" w:rsidRDefault="00F30994" w14:paraId="58401F53" w14:textId="77777777"/>
-[...15 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1ABC5095" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00F30994" w:rsidP="00F44EC4" w:rsidRDefault="00F30994" w14:paraId="778D7145" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:footnoteReference w:id="9"/>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="456C1775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er zijn verschillende stappen in de beleggingscyclus te onderscheiden waar DNB toezicht op houdt: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="297CD9D0" w14:textId="6493DA9B">
-[...70 lines deleted...]
-    <w:p w:rsidRPr="009C6813" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="2758BCA7" w14:textId="6A2F0AA5">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5ECCBE3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Vaststellen doelstellingen en beleidsuitgangspunten, waaronder risicohouding</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Een pensioenfonds formuleert doelstellingen en beleidsuitgangspunten, waaronder een risicohouding. De beleidsuitgangspunten bevatten onder anderen de beleggingsbeginselen van het pensioenfonds.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C6813" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="124A0CAA" w14:textId="08BA2BF6">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6FAB2916" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het pensioenfonds legt na overleg met de fondsorganen de beleidsuitgangspunten en doelstellingen, waaronder de risicohouding vast. De beleidsuitgangspunten en doelstellingen, waaronder de risicohouding zijn een uitgangspunt voor vaststelling van het strategisch beleggingsbeleid in stap 2 van de cyclus.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C6813" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="3DD49FDD" w14:textId="7B468D96">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="145425A9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Strategisch beleggingsbeleid en beleggingsplan</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      <w:r w:rsidR="00692164">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Een pensioenfonds stelt voor de langere termijn een strategisch beleggingsbeleid vast dat aansluit bij de doelstellingen en beleidsuitgangspunten, waaronder de risicohouding, van het pensioenfonds en is gebaseerd op gedegen onderzoek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het strategisch beleggingsbeleid wordt in een beleggingsplan uitgewerkt. In het beleggingsplan neemt het fonds concrete en gedetailleerde richtniveaus en bandbreedtes per beleggingscategorie op.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>Zowel stap 1 als stap 2 zijn gebaseerd op gedegen onderzoek dat zowel kwalitatief als kwantitatief van aard is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C6813" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="2105AD6A" w14:textId="3442D391">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7B3570D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Implementatie en uitbesteding:</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-      <w:r w:rsidR="00692164">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij het onderdeel ‘Implementatie en uitbesteding’ van de beleggingscyclus wordt – via een beleggingsplan - op productniveau invulling gegeven aan de beleggingsportefeuille. Ook richt een pensioenfonds de rapportages in die nodig zijn voor de fase ‘Monitoring en uitvoering’ en stelt de evaluatiecriteria op. In het geval van uitbesteding van vermogensbeheer, geldt dat de opdracht die het pensioenfonds geeft aan de vermogensbeheerder (het beleggingsmandaat) dient aan te sluiten op het strategische beleggingsbeleid en het beleggingsplan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="009C6813">
-[...40 lines deleted...]
-        <w:t>voorkomt het pensioenfonds dat de vermogensbeheerder in de uitvoering van zijn mandaat meer risico’s neemt dan het pensioenfonds beoogt.</w:t>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een sluitende set afspraken en richtlijnen is nodig tussen pensioenfonds en vermogensbeheerder om de opdracht te begrenzen in aansluiting op het vastgestelde beleid. Daarnaast moeten pensioenfondsen vooraf een concrete kwalitatieve en kwantitatieve selectie- en beoordelingsprocedure vastleggen voor externe vermogensbeheerders met concrete prestatie-indicatoren. Hiermee voorkomt het pensioenfonds dat de vermogensbeheerder in de uitvoering van zijn mandaat meer risico’s neemt dan het pensioenfonds beoogt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="71DA83F6" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4C3643D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Monitoring en uitvoering</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6813">
-[...18 lines deleted...]
-        <w:t>Bij de fase ‘Monitoring en uitvoering’ worden de rapportages over de uitvoering van het beleggingsplan gemonitord door het pensioenfonds. Hierbij wordt van een pensioenfonds verwacht dat de rapportages onder meer adequaat inzicht geven in beheersing van de risico’s.</w:t>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Bij de fase ‘Monitoring en uitvoering’ worden de rapportages over de uitvoering van het beleggingsplan gemonitord door het pensioenfonds. Hierbij wordt van een pensioenfonds verwacht dat de rapportages onder meer adequaat inzicht geven in beheersing van de risico’s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009C6813" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="67056701" w14:textId="7AC86D6B">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="58D56C3D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6813">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Evaluatie en bijsturen</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6813">
-[...2 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: In de laatste stap ‘Evaluatie en bijsturen’ vindt periodiek een evaluatie en herbeoordeling plaats van het strategisch beleggingsbeleid, beleggingsplan en de uitvoering (waaronder de uitbesteding aan vermogensbeheerders).</w:t>
       </w:r>
-      <w:r w:rsidR="00692164">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidR="00692164">
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de evaluatie wordt ook beoordeeld of de betreffende vermogensbeheerder nog steeds binnen de beleggingsportefeuille past.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:val="nl-NL"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="554D8E45" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0EA657E6" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De risicohouding van deelnemers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="1B57BF0A" w14:textId="77777777">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> nemen. Dit begrenst het beleggingsrisico in het beleggingsbeleid en daarmee ook de prestaties van pensioenfondsen op het gebied van rendement. </w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1E86D013" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om in lijn met de deelnemersbelangen te kunnen handelen moeten pensioenfondsen de risicohouding van hun deelnemers, slapers en gepensioneerden bepalen. Het gaat hierbij om welke beleggingsrisico’s deelnemers willen en kunnen nemen. Dit begrenst het beleggingsrisico in het beleggingsbeleid en daarmee ook de prestaties van pensioenfondsen op het gebied van rendement. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="1048B189" w14:textId="77777777">
-      <w:r w:rsidRPr="00611F59">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="34E92140" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Pensioenfondsen doorlopen voor het bepalen van de risicohouding een cyclus waarbij als eerste een risicopreferentie-onderzoek (RPO) wordt gehouden onder deelnemers om hun risico-aversie en daarmee het beleggingsrisico dat zij willen nemen te kunnen bepalen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00236F83" w:rsidP="00F44EC4" w:rsidRDefault="00236F83" w14:paraId="2078AD63" w14:textId="77777777"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00611F59">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6EAD5E80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0C0F54EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het beleggingsrisico dat deelnemers kunnen lopen, wordt beoordeeld op basis van de kenmerken van de deelnemerspopulatie en wetenschappelijke inzichten. Daarbij wordt met name naar leeftijd gekeken en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>lifecycle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-beleggingstheorie toegepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hierbij is de gedachte dat een jongere meer beleggingsrisico op zich kan nemen dan een oudere deelnemer, omdat hij nog veel menselijk kapitaal en een arbeidsleven voor zich heeft, waaruit toekomstige pensioenpremies kunnen worden betaald. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00236F83" w:rsidP="00F44EC4" w:rsidRDefault="00236F83" w14:paraId="3914BF5D" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00611F59">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4339EED3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="208BEF9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gezamenlijk bepalen de beleggingsrisico’s die deelnemers kunnen en willen nemen de risicohouding van het deelnemersbestand. In de risicohouding worden het minimum rendement en het maximum risico bepaald waar binnen het strategische beleggingsbeleid kan worden vorm gegeven. Voor de jaarlijkse toetsing van het beleggingsbeleid aan deze maatstaven moeten de scenariosets van DNB worden gebruikt. Mocht het beleggingsbeleid en de toedeling van rendement niet binnen de kaders van de risicohouding vallen dan moeten deze worden aangepast. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="1D0CB45D" w14:textId="77777777"/>
-    <w:p w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="0B70089D" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="33744782" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0EE8082B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="false" relativeHeight="251659264" behindDoc="false" locked="false" layoutInCell="true" allowOverlap="true" wp14:editId="396B9B90" wp14:anchorId="7ACD84C6">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="0E17AFA5" wp14:anchorId="02944B41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-57150</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1828800" cy="1828800"/>
                 <wp:effectExtent l="0" t="0" r="20955" b="12065"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1091191182" name="Tekstvak 1"/>
                 <wp:cNvGraphicFramePr/>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="true"/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1828800" cy="1828800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="19050">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="00D427C7" w:rsidR="00030AE3" w:rsidP="00A75BA1" w:rsidRDefault="00030AE3" w14:paraId="5B3F9B47" w14:textId="77777777">
+                          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54AF396A" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00D427C7">
+                            <w:r w:rsidRPr="00F90422">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">De performancetoets </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="00225912" w:rsidR="00030AE3" w:rsidP="00A75BA1" w:rsidRDefault="00030AE3" w14:paraId="3234D9BF" w14:textId="283898EC">
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">Bedrijfstakpensioenfondsen die vallen onder de verplichtstelling kennen </w:t>
+                          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="613A67E7" w14:textId="77777777">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F90422">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Bedrijfstakpensioenfondsen die vallen onder de verplichtstelling kennen – naast de maatstaven voor risicohouding – een performancetoets, die recent vernieuwd is en vanaf 1 januari 2028 in zal gaan. In deze performancetoets wordt op basis van benchmarks die pensioenfondsen intern hanteren of publieke beschikbaar zijn </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F51E55">
-[...5 lines deleted...]
-                            <w:r>
+                            <w:r w:rsidRPr="00F90422">
                               <w:rPr>
                                 <w:i/>
                                 <w:iCs/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>prestaties</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D427C7">
-[...33 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                            <w:r w:rsidRPr="00F90422">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> gemeten over een periode van 5 jaar. Onderprestaties zijn hier gedefinieerd als prestaties die vallen onder de 5% slechts mogelijke uitkomsten. Als geconstateerd wordt dat een bedrijfstakpensioenfonds onderpresteert, hebben aangesloten werkgevers de mogelijkheid om uit te treden uit het pensioenfonds, mits zij een pensioenregeling aanbieden die gelijkwaardig is aan de pensioenregeling die het bedrijfstakpensioenfonds aanbiedt. Op deze manier is een waarborg ingebouwd dat als er sprake is van een evidente onderprestatie van een pensioenfonds werkgevers handelingsperspectief hebben. Deze benchmarks houden rekening met verschillen tussen pensioenfondsen in leeftijdsopbouw en risicohouding. Zij houden ook rekening met verschillende beleggingscategorieën die pensioenfondsen gebruiken om in te beleggen met verschillen in bijvoorbeeld in geografie binnen beleggingscategorieën. Daarmee meet deze performancetoets de prestaties die zijn geleverd in de uitvoering van het strategische beleid. </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr rot="0" spcFirstLastPara="false" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="false" fromWordArt="false" anchor="t" anchorCtr="false" forceAA="false" compatLnSpc="true">
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202.0" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="02944B41">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-4.5pt;margin-top:0;width:2in;height:2in;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oDOlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/yJsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAAIQBa6z9vJAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmIbVlEWFFWVJXQ7kpstWfjOBDV8Vi2IaG/vs/mU9ueql6cGc+HZ+a9yeShazTbK+drMgXv93LOlJFU1mZT8B+vi08jznwQphSajCr4QXn+MP34YdLasRrQlnSpHEMS48etLfg2BDvOMi+3qhG+R1YZGCtyjQhQ3SYrnWiRvdHZIM8/Zy250jqSynvcPh6NfJryV5WS4bmqvApMFxy1hXS6dK7jmU0nYrxxwm5reSpD/EMVjagNHr2kehRBsJ2r/0jV1NKRpyr0JDUZVVUtVeoB3fTzd92stsKq1AuG4+1lTP7/pZVP+5V9cSx0X6kDgHEgrfVjj8vYT1e5Jn5RKYMdIzxcxqa6wGQMGg1GoxwmCdtZQZ7sGm6dD98UNSwKBXfAJY1L7Jc+HF3PLvE1Q4ta64SNNqxF1vv8Lk8RnnRdRmv0izFz7dheAN61FvJnrB/v3nhB0waX166iFLp1B9corqk8YAKOjuTwVi5q5F0KH16EAxvQGRgennFUmlANnSTOtuR+/e0++gMkWDlrwa6CG9CfM/3dALz7/nAYyZiU4d2XARR3a1nfWsyumRP662OTrExi9A/6LFaOmjeswSy+CZMwEi8XPJzFeTgyHmsk1WyWnEA/K8LSrKyMqc/TfO3ehLMnmAIQfqIzC8X4HVpH3xjp7WwXgFmC8jrT09RB3QTKac3ibtzqyev6M5j+BgAA//8DAFBLAwQUAAYACAAAACEAcQ4MBt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74X+h2UEb+2uFWyM2ZQqCOJBaFqE3rbZMYnuzobstk3/vdOTXoZ5vOHN94rV6J044RC7QBru5goEUh1sR42G3fZ1loGIyZA1LhBquGCEVTmdFCa34UwbPFWpERxCMTca2pT6XMpYt+hNnIceib2vMHiTWA6NtIM5c7h3cqHUg/SmI/7Qmh5fWqx/qqPX8KYu+73bpfjxTct++/5J1XN2r/Xtzbh+ApFwTH/HcMVndCiZ6RCOZKNwGmaPXCVp4MnuYnmVB16yTIEsC/mfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWus/byQCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAcQ4MBt0AAAAHAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==">
+              <v:shape id="Tekstvak 1" style="position:absolute;margin-left:-4.5pt;margin-top:0;width:2in;height:2in;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokeweight="1.5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa6z9vJAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8LwmIbVlEWFFWVJXQ&#10;7kpstWfjOBDV8Vi2IaG/vs/mU9ueql6cGc+HZ+a9yeShazTbK+drMgXv93LOlJFU1mZT8B+vi08j&#10;znwQphSajCr4QXn+MP34YdLasRrQlnSpHEMS48etLfg2BDvOMi+3qhG+R1YZGCtyjQhQ3SYrnWiR&#10;vdHZIM8/Zy250jqSynvcPh6NfJryV5WS4bmqvApMFxy1hXS6dK7jmU0nYrxxwm5reSpD/EMVjagN&#10;Hr2kehRBsJ2r/0jV1NKRpyr0JDUZVVUtVeoB3fTzd92stsKq1AuG4+1lTP7/pZVP+5V9cSx0X6kD&#10;gHEgrfVjj8vYT1e5Jn5RKYMdIzxcxqa6wGQMGg1GoxwmCdtZQZ7sGm6dD98UNSwKBXfAJY1L7Jc+&#10;HF3PLvE1Q4ta64SNNqxF1vv8Lk8RnnRdRmv0izFz7dheAN61FvJnrB/v3nhB0waX166iFLp1B9co&#10;rqk8YAKOjuTwVi5q5F0KH16EAxvQGRgennFUmlANnSTOtuR+/e0++gMkWDlrwa6CG9CfM/3dALz7&#10;/nAYyZiU4d2XARR3a1nfWsyumRP662OTrExi9A/6LFaOmjeswSy+CZMwEi8XPJzFeTgyHmsk1WyW&#10;nEA/K8LSrKyMqc/TfO3ehLMnmAIQfqIzC8X4HVpH3xjp7WwXgFmC8jrT09RB3QTKac3ibtzqyev6&#10;M5j+BgAA//8DAFBLAwQUAAYACAAAACEAcQ4MBt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74X+h2UEb+2uFWyM2ZQqCOJBaFqE3rbZMYnuzobstk3/vdOTXoZ5vOHN94rV6J044RC7&#10;QBru5goEUh1sR42G3fZ1loGIyZA1LhBquGCEVTmdFCa34UwbPFWpERxCMTca2pT6XMpYt+hNnIce&#10;ib2vMHiTWA6NtIM5c7h3cqHUg/SmI/7Qmh5fWqx/qqPX8KYu+73bpfjxTct++/5J1XN2r/Xtzbh+&#10;ApFwTH/HcMVndCiZ6RCOZKNwGmaPXCVp4MnuYnmVB16yTIEsC/mfv/wFAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAWus/byQCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAcQ4MBt0AAAAHAQAADwAAAAAAAAAAAAAAAAB+BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="00D427C7" w:rsidR="00030AE3" w:rsidP="00A75BA1" w:rsidRDefault="00030AE3" w14:paraId="5B3F9B47" w14:textId="77777777">
+                    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54AF396A" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00D427C7">
+                      <w:r w:rsidRPr="00F90422">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">De performancetoets </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00225912" w:rsidR="00030AE3" w:rsidP="00A75BA1" w:rsidRDefault="00030AE3" w14:paraId="3234D9BF" w14:textId="283898EC">
-[...1 lines deleted...]
-                        <w:t xml:space="preserve">Bedrijfstakpensioenfondsen die vallen onder de verplichtstelling kennen </w:t>
+                    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="613A67E7" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F90422">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Bedrijfstakpensioenfondsen die vallen onder de verplichtstelling kennen – naast de maatstaven voor risicohouding – een performancetoets, die recent vernieuwd is en vanaf 1 januari 2028 in zal gaan. In deze performancetoets wordt op basis van benchmarks die pensioenfondsen intern hanteren of publieke beschikbaar zijn </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F51E55">
-[...5 lines deleted...]
-                      <w:r>
+                      <w:r w:rsidRPr="00F90422">
                         <w:rPr>
                           <w:i/>
                           <w:iCs/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>prestaties</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D427C7">
-[...33 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                      <w:r w:rsidRPr="00F90422">
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> gemeten over een periode van 5 jaar. Onderprestaties zijn hier gedefinieerd als prestaties die vallen onder de 5% slechts mogelijke uitkomsten. Als geconstateerd wordt dat een bedrijfstakpensioenfonds onderpresteert, hebben aangesloten werkgevers de mogelijkheid om uit te treden uit het pensioenfonds, mits zij een pensioenregeling aanbieden die gelijkwaardig is aan de pensioenregeling die het bedrijfstakpensioenfonds aanbiedt. Op deze manier is een waarborg ingebouwd dat als er sprake is van een evidente onderprestatie van een pensioenfonds werkgevers handelingsperspectief hebben. Deze benchmarks houden rekening met verschillen tussen pensioenfondsen in leeftijdsopbouw en risicohouding. Zij houden ook rekening met verschillende beleggingscategorieën die pensioenfondsen gebruiken om in te beleggen met verschillen in bijvoorbeeld in geografie binnen beleggingscategorieën. Daarmee meet deze performancetoets de prestaties die zijn geleverd in de uitvoering van het strategische beleid. </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00611F59" w:rsidR="00030AE3" w:rsidP="00F44EC4" w:rsidRDefault="00030AE3" w14:paraId="640724AF" w14:textId="333942B0">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="768E0719" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De prestaties van Nederlandse pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00724A4A" w:rsidP="005D5BC9" w:rsidRDefault="00030AE3" w14:paraId="7D1CC813" w14:textId="01BB440F">
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="41B3541A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De prestaties van pensioenfondsen moeten dus niet enkel worden gemeten aan de rendementen die zij behalen aan de vermogenszijde van de balans, maar ook aan de effecten op de hoogte van de ingegane en toekomstige uitkeringen; de verplichtingenzijde. In Tabel 1 wordt de ontwikkeling van de vermogenszijde (ook cumulatief) van de vijf grootste fondsen weergegeven voor de periode 2014-2024 (en waar beschikbaar ook 2025). Dit zijn prestaties van pensioenfondsen in het oude pensioenstelsel onder het financieel toetsingskader (FTK). Bedrijfstakpensioenfondsen kennen in het kader van de verplichtstelling een performancetoets (zie kader). Er kan worden gesteld dat het beleggingsrendement bij alle vijf fondsen doorgaans positief is, wat ook terug te zien is in het gemiddelde rendement, dat rond de vier procent ligt. Daarbij moet bedacht worden dat een aantal pensioenfondsen vanwege de transitie het renterisico aan de verplichtingenzijde, verder hebben afgedekt voor een soepele overgang naar het nieuwe stelsel in het belang van hun deelnemers. De verwachting van pensioenfondsen is dat zij het renterisico en het beleggingsrisico in het pensioenstelsel onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerichter kunnen toedelen aan jongeren en ouderen, waardoor de spanning tussen rendement behalen en een stabiele uitkering realiseren afneemt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5BC9" w:rsidP="005D5BC9" w:rsidRDefault="005D5BC9" w14:paraId="24339535" w14:textId="77777777"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="00724A4A" w:rsidRDefault="00724A4A" w14:paraId="3C951E7C" w14:textId="4075AA8D">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="17AE3367" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0C46BD21" w14:textId="308B3421">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724A4A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-        <w:t>Tabel 1: Groei rendement (in percentages) en cumulatief rendement van de vijf grootste pensioenfondsen</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1: Groei rendement (in percentages) en cumulatief rendement van de vijf grootste pensioenfondsen</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9441" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="931"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="852"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="002AD155" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="2E9B12DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="10D25E80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="71802139" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B8787E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7975C763" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="366F27B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1702" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="61525531" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="4F3A720F" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="1660DBC3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0E2F8EDE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="51888150" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7CD5A968" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2BD108B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0D476FB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="08951A78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B252B69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3BFF2F5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="47C8E2EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="00B62CF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="67E6A550" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="34B8FF92" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="3FC4BDE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1CDB83C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2C5B757C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4BB6EA1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="43405318" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="15C0A387" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1A4E236C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="42B1B49C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="366A9E5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="334A1985" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...38 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3CC1E4F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="75790BC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="3C67DB46" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="3A42A3D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="79B6628A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64EF5299" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4C40AB32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>114,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="67F4816A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2A15C10F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1F9C3877" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="472EE2CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6CBFCDCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="154730EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>120,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="672CCCE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3CBD03AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="08B7BC2A" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="51C188DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="29945E73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3BF83878" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3C9B3381" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2913A286" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-5,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="714EAD2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>105,83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="72563730" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="70903448" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>118,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="67329422" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1A69BE6F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>123,36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="65BB793F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-0,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64274651" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="3517DF3A" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="05C7FE78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="08AC4E4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="55445C13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3A8D3406" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>128,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="56118BF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7A336F00" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>107,73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="22363EE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1617C69D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>131,23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="292B2C55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="785094AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>136,88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="46642B27" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0BD85881" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>129,23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="0227AAE7" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="3A8BFAEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6479FE82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3725B4EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3C9A603B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>138,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="096A8E81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57E9A0E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>110,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="38CDFCE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="516B2A77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>137,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1748F232" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64802F45" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="24A2525E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="023EB3FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="0477E3A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="2FBAD5DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="27264645" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="02628C54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-2,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="19AE1C07" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135,36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="47760426" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-1,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1589FADA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>109,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="696936E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-0,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="046B9D6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>136,16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2F8314D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="52C38FCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142,74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="337012BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-0,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6D8C0579" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>135,28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="7CAB13AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="54FCDFFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2DAB5022" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="202E01D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>16,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2008841F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>158,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="01C160E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>17,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="72AEFD8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>128,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3E419ADC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="75DEC0E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>161,08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D9BA66C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="574C8022" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>169,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2CDC7EC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="21F87DBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>160,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="12707E95" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="5BF869F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="042960A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="426C95B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5AB790A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>168,54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4F3518FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="430C2582" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>139,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4407BB47" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="77A85E78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>178,16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="113D0CF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6E2744CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>186,92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7387944F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3351961B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>169,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="35E8F75A" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="70FD2819" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64051E1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="33611707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2EBD2EE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>187,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2ABC1E38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0DE011D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>149,61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6818B06E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="16355191" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>185,10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1686E6D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5052A4AA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>193,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0D83F071" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="19ABDAFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>183,63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="25FE69CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="1FAE4A31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3AF84184" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="60F6374C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-17,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="60B45059" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>154,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="007B5C33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-21,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="178CB94B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0CAD1E89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-23,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="687913CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>141,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="07F946C7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-27,50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="011CEB02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>140,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4D704D5E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-22,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6854FE57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>142,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="3843AF54" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="1D25DB3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7C60F391" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2E6D039A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="27300396" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>169,09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="780666C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="28A11571" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>126,65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="46C0585B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5C0A7FC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>154,33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="19D43A7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7DD41D9A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>152,19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4D80A17E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5AC0450D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>154,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="6EEC3710" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="18983075" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="505892FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="710C0053" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="74755920" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>183,30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54E90CE5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0BA0992B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>136,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2B20B048" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="201793B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>167,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4389EFD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1DC25B87" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>164,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="443E16C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1CFC5D68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>166,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="00DE2C45" w14:paraId="4DF59A09" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="7F56CD81" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2187AB88" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6CCC4EA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-1,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="74F1689A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>180,37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6C46CE5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-3,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="73678758" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>130,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="65C038C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-3,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1A4EDCDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>162,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5E7C21CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B2926DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>154,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...18 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54C4B603" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-3,80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1987871B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>160,51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="009148FB" w14:paraId="25D36A33" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="00F90422" w14:paraId="5E780C63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="931" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4016BEA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CAGR</w:t>
             </w:r>
-            <w:r w:rsidR="009148FB">
+            <w:r w:rsidRPr="009555A6">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="14"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="20"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="439C0E90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54E78F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...46 lines deleted...]
-              <w:t>27</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="527D6A0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="305A63C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2,27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...46 lines deleted...]
-              <w:t>14</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="16B23763" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4E039AFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...36 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7B5DEDCB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5D7877AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-                <w:szCs w:val="14"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="719466FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="653FDFC2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,02</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidTr="00F90422" w14:paraId="08AEA28B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="931" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="74FF1333" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="78909145" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="5D220D1C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="7E5DCD8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="6FA38704" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="6F7F9AC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="0D6123DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="62A92328" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="0DB6A1E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="326D013E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="852" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00F90422" w:rsidP="00451CA6" w:rsidRDefault="00F90422" w14:paraId="1AD56C76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w:rsidR="00F90422" w:rsidRDefault="00F90422" w14:paraId="183661C7" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="242"/>
         <w:tblW w:w="6274" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="658"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="778"/>
+        <w:gridCol w:w="651"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="970"/>
+        <w:gridCol w:w="805"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="2C2DE93D" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="254F7F6D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3658" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005D5BC9" w:rsidP="006E0EC3" w:rsidRDefault="005D5BC9" w14:paraId="3FBAFFCF" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3E8015EB" w14:textId="121A5B89">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="52D5BE0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6CE8BEDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="37EEB1FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B2F66C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="448652F5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Tabel 2: Dekkings- en beleidsdekkingsgraad per fonds (in percentages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7F18CB3B" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="70294E1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7539918A" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7BA6381F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3C9145C2" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="32C4070E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="3E99C42E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="40AC15AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="785980C1" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="75D83C2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1CAD63C7" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0389AAC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="42D97FEA" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="53691D5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2D0D1DCF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="02982B71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6B3D53F5" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="22C73970" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="930" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2ACABBF7" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4FF337AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="65D7C14E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="11319439" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2C07DD32" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="24C89DA3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ultimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="44BDA1C1" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Dekkingsgr.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3F543F7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dekkingsgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="39F333BE" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Beleidsd.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1E14B757" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beleidsd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4214D691" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Dekkingsgr.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1BCA5408" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dekkingsgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="34784AA6" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Beleidsd.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3C067F10" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beleidsd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="05D49135" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Dekkingsgr.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="60455F94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dekkingsgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="46D35BFF" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Beleidsd.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="607097A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beleidsd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="357D12E4" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Dekkingsgr.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5A76577A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dekkingsgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1A4A72B9" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Beleidsd.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0906C88D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beleidsd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="351FD808" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Dekkingsgr.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64488BE8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dekkingsgr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="21AF86EC" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Beleidsd.</w:t>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4E2C3672" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Beleidsd</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="7A2E40AC" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="0101EF9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="211FC8AC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="36101C42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5B622136" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2318E9BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5EA0ED55" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0DCBE8BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>104,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5EBDB21D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="62AC0514" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>115,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2E66F361" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7C4BC47A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3E9398D8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="01BD71F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3F5B70AF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5BC9A4BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>104,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="31FEB7BA" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="61C1AD3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="13DB1F5C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5E201869" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="584EB628" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="10555BC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>102,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5EAEFD0A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="35AE766C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>107,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="5E833AD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="07ECCF08" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5B73F0BB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="425246D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="09E725A8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="69742954" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="039C4AD8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2862598D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1DEFE569" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="60124E7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1740B5AE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3959EA33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="28868118" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="497A89BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4B1347FD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D02B7A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3DBD9FAF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6C4C7102" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2EA3D032" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4B9856EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5D76DCEA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2E4BD662" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3405D32D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2E6C32FD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="409AE1CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="3EEBD431" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6B752D9C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="22CF2573" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="09639BE8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7FDC6173" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4D60CBDA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="44936D37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>91,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1579495B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="66D1BB4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="68FFF5C2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="170BA7DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>105,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3E83FB2D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="35335473" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6847D62C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0D3B9C18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>91,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="26F0343F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="42DFEFCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="68111BB1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="23FF7653" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>92,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="73604817" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1A6B0261" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4FBA7EAF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="16470DDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>90,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="004934D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="2F62498B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="10D57AB3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="78382DC5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="68D0D6DA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1E40D3D5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>104,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2ECF6162" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="380B5032" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="64D7AD90" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="25106263" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>118,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="412A59A9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="009B29BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>115,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="10BE74E6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B9CECDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7597607C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2E378C6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>100,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4B5D7972" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2412914E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>102,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5C08E2C1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="775D2C28" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>100,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5BEFE5DF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4C73FE08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1D527B19" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="18E54A5B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="161C53C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="3FD1B1B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="137BFB63" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="68AC3415" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1667C70E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3156FA9F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="264C2DE0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="70D97C4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>103,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5388A27A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="62828E4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>113,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3BCE05E7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="459A3BC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>118,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="69C531C0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="48F3006D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4D1293DA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2D6440F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5CBEEAC2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7A1D4F18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="23410924" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5170463A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>102,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="11087CCD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5B42F84F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="0DA88C55" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="333CD55A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>101,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="6C6E052E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="6CCC417B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="57C6A3ED" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6A9A9E87" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7A8BA27F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="48C088F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="59E5D573" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1D536976" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="613A8B98" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2401A5C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>114,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1E0A38DD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6E411822" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>112,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="09342651" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5247B893" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>98,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="30AEB576" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2480D2B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="39744702" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D20A539" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3CD4FB15" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="686F6760" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="51B128EC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="14DDCED4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="147BCCD7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1C5465A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="6C3A3EEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="206DB8D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="53C9B4F0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="72F90404" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7C2F4582" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="561C02DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>93,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3C8A82C3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0BA6CA68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>87,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="28C75A78" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="18AF9D66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>111,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="02E66917" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="24360C93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>105,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5C5A535F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="488D37EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>97,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="103D5050" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6CA72E60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>92,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1B3ECDA7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="64AB0A51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>96,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5364492C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="10B79F91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>91,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4957FE17" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6F7144DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>92,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4FBBA1C7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="676B74D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>88,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="1F7985A1" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="7D9705E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="118D4965" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2C57EE90" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="744550D3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4467CC79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="223AA424" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5D1C26B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>102,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3EB7CBB9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1C05C50C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>125,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2C0F5F76" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2465284A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>119,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="64CDF0E1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57C76AEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4B9EDEB9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="185E3AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>103,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="28D34A22" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="71FDCF3E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>106,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4CCFB58B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="310479E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>100,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5774825E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="13C580D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>106,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2BBA2711" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1AEC7D7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>99,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="1D97B7EC" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="35CC5D0E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="14082BC9" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="25C9E1BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="18847DA3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4CE59DF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2DD491DC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1FEA2789" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>118,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="4EEC6EE0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="74FB7095" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>122,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5F666BED" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6D1AFEB6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>131,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="77475A28" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3FAA6C40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="075AA26D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0807AEE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>107,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3B15E6AC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="29CD19ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>106,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="523F1B5E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3C685C4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5A09B88B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0AAA19EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="41F98CB4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3AB11055" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>111,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="18E6EB70" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="05E61C0F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6077AD1A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7C1AA332" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6A38AC83" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="24F3AF73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>110,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1B3F1747" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="339E930A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>113,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="5E6CB1AB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="657BAC50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>123,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="0AE8D3C7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="548E766B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>124,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="211126ED" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7861BC49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>109,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2A0F1D54" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="58813F6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>113,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="20E4E115" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="716AD24C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>105,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="079B93A3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2A129310" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>109,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="767B7FBF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="25A0A48E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>106,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7AE0B0AE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1ED5A9F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="3B014499" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="5F70ED60" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6DE2F4A3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="67CF2F2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="36CFFFF6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1251FFB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>111,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="649B45D3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6ECB903A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>113,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="33D2981A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1268FA3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>125,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3121FF3A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="60547855" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>126,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="00492F7D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="239938FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="12AF729B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="482BE8CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>112,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="6FCC4D85" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="578EBE5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="0BC6CBC8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1A29D0FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="648462E3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5142BC78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>109,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="45D29740" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="08452389" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>108,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidTr="006E0EC3" w14:paraId="7A988F4C" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="4D89AEA0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="3AB16CF6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0A4F54F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="43ADE8DE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="207B6073" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>123,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="01CB5BC7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="382FD1A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>118,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="718C8D93" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1D8ABE26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>141,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="382027A8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6EAD8068" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>133,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="449E2E20" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1124165D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>125,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="035C5027" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="307A9593" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>120,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="077BA96F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="69C8ED2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>122,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="2E1FC2D2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5C401A89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>115,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="519" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="1381AE4F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2246DA48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>126,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="411" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00724A4A" w:rsidP="006E0EC3" w:rsidRDefault="00724A4A" w14:paraId="7108D321" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1330ADD6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90422">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>117,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00724A4A" w:rsidR="00D0583B" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="49E7EBE1" w14:textId="20B09B30">
+    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="35FD1FB2" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724A4A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00F90422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bron: Jaarverslagen pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00724A4A" w:rsidR="00D0583B" w:rsidP="00D0583B" w:rsidRDefault="00D0583B" w14:paraId="4EB0D357" w14:textId="77777777">
+    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4AB5B4E6" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724A4A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00F90422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bron: Jaarverslagen pensioenfondsen, website pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D5BC9" w:rsidP="00030AE3" w:rsidRDefault="005D5BC9" w14:paraId="64A1942E" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="37E9AF1A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D5BC9" w:rsidP="00030AE3" w:rsidRDefault="005D5BC9" w14:paraId="1B1E7051" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="72445D93" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...57 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="6296" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="578"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="703"/>
+        <w:gridCol w:w="600"/>
+        <w:gridCol w:w="1155"/>
+        <w:gridCol w:w="1218"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="843"/>
+        <w:gridCol w:w="914"/>
+        <w:gridCol w:w="847"/>
+        <w:gridCol w:w="918"/>
+        <w:gridCol w:w="646"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="641"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidTr="00E85184" w14:paraId="41F4FCEC" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="2207B423" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3807" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00176BD2" w14:paraId="138A7EE6" w14:textId="3B416238">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="43C6D15B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...13 lines deleted...]
-              <w:t>abel 3: Verleende indexatie per fonds (in percentages) en cumulatieve indexatie</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tabel 3: Verleende indexatie per fonds (in percentages) en cumulatieve indexatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4332F587" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3D5A5AC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="150209D2" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4E58C85A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0A3F8599" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3F0AF28C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00B760E8" w:rsidTr="00E85184" w14:paraId="59602A19" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="3549D0EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6E97C85E" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1C965CF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1206" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00E85184" w:rsidRDefault="00030AE3" w14:paraId="4FEEA7CC" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4F781BD5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ABP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00E85184" w:rsidRDefault="00030AE3" w14:paraId="11A81B72" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4DD0A081" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="896" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00E85184" w:rsidRDefault="00030AE3" w14:paraId="7931B230" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57AA64CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="857" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00E85184" w:rsidRDefault="00030AE3" w14:paraId="028DCA1C" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3EEA1AE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PMT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="802" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00E85184" w:rsidRDefault="00030AE3" w14:paraId="148F5297" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="361741F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PFZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidTr="00E85184" w14:paraId="5D7117D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="6A0277EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidP="00B20234" w:rsidRDefault="00FC73AD" w14:paraId="593BD740" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6BE12981" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidP="00E85184" w:rsidRDefault="00FC73AD" w14:paraId="4CB218C0" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="38021B0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-                <w:szCs w:val="14"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Groei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidP="00E85184" w:rsidRDefault="00FC73AD" w14:paraId="6D0D6787" w14:textId="7BCEEEF5">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="43D46577" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="504" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4645525C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6C755BE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6D529303" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-            <w:tcW w:w="465" w:type="pct"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidP="00E85184" w:rsidRDefault="00FC73AD" w14:paraId="4B6302F2" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="13DED700" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...8 lines deleted...]
-            <w:tcW w:w="431" w:type="pct"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00FC73AD" w:rsidP="00E85184" w:rsidRDefault="00FC73AD" w14:paraId="3074CB9E" w14:textId="1669464A">
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="66EAC6AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="391" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57D4FD71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cum.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="432" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="210BB809" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...24 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Groei</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="599FFEE5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="14"/>
-[...86 lines deleted...]
-              <w:t>.</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="45FA3E4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="19A36DA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="56AC5112" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7BBF85AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2BAF01B2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D784218" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="73E0E18D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="098C837D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1539E0E7" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6E9D141F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6875A900" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1B19CE91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="04E14FDA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="48165A55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="52C1126B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1C943790" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="53EC83DD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7D244A21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="338B8BD4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="743CC461" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0B8015FE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5A46A8C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4BD859CF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="63C50D7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="394E13B5" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="73B5D47E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2C350397" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2DB228BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="08D775C0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="26D18D50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4CCCFB93" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="502707CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6EDC1269" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="04637090" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0BBB4873" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="75E1E80D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2AD71276" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="76902D36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="17EBF291" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="14235F70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="51C552E8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2C11180A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-0,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1A0A6AE5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="26D414FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1CB39A27" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="31363A8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="312D7E2B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="08710ABE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="1E14C0B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="29EEA6A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0356E9AA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="21A5CBD4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="384EC93E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="708946C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="418B28FD" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5D6D1410" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="12B0471B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3CA786A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0FA49E71" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="01E56A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="395F2167" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5926C19F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="119149C8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3EDECDFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0DC83D93" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0490B8CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="55EEE18E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3F0E672A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="484FE46B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2698962B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3BFAC2ED" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="46C5B647" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="06E58F2B" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="1177B694" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1D31CBF4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="437BF483" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1A6A0E35" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="05602700" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="71AFD46D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="54C4E392" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="01755D40" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="205B3733" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0E871946" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="66616D3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6FE14EAC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="42A831C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="31940353" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="498A3B64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="16505980" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57154996" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="23864EE1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="66B4ECA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="728CDD3C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="45E8022F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="21103C49" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="70A8A967" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="20CF35C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="1382D1B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2FB22583" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="38A3FD72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6055D19A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="063EC24E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5756F7EE" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="30B0CD2E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3E725062" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="09BC22F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4282A129" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="11957176" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="286D6867" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2D2E83A6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="084B0E57" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6C7D5197" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4271C7B1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1EB00957" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2206B1F6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="62630F44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="75E5E9FA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0D4D9A8B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="104E2431" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="752E7D1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="12A91FE5" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="5D88CC15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="484E11AB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1CB385CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="76089DD1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2E204DFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="439B4CD1" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="285C677C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="37DECB5D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7BFAB697" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="792C75AA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5C3BC80C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>101,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="39AAF484" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7C7664AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6E734C3C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="65012566" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5840834B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7804B143" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3DF9CADC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6711572A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="32E82201" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1F49E1F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0E6D502A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="706E964C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="237AE292" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="228F5619" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="7D39565A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="640A1FD0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1BB2A373" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="737354C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2F3523DB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2A87B3C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="24AD616D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3307B0C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2A7F5669" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4915AEF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="7222BC61" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5FE51590" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="39A1C4F5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7279101F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0E0DBE41" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="296C7B29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="40486F86" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="41BD9E26" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="35EB2C17" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2268F1DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1A0741FA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2F13B83A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="3EB6CD35" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="5DA1B65D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3C52D135" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6FE6CC6E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5030B3BF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="043D7F84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="776C89E3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="46519FA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="19F2D210" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4465B190" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="13716863" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0C59C57F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="00BE56C4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6AFA46FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2113448B" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1E825E69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="7B3949D5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0A6C976C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5FD264B4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="02F9C355" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="256E3A6A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="42C75717" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="10C3B300" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7464E492" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="61B85EAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="4602093C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="05EB4BAA" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1FDDFB68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2EC27154" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="220294A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="748282AC" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="580DBCA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>103,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4DDBF48C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="220A7742" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0A4186A3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="068DE1BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>103,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0ED6E4A6" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0C19E36F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="650E6814" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5836CFA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="74BBB4CF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="49C8E13B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="60145877" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3A756AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>99,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0792C365" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="458A4B4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="245EBE54" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6577F515" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>102,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="3FD39B8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="1EADA44C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="7914FB98" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="57291E22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3504F3E0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5F75E84C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1A0CA362" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="495DA5AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>115,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="71E49342" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="28A966D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>14,52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="68F22EB4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="05DB1828" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2DF6A69A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="413A6609" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6A623B68" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="78694740" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>107,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="558E0056" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="79DF563C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5,49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="43AFD13D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="07FC42E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>105,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="4AFADD83" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="739F11D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1510C7F4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="387C96B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="6D0D20A9" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="7397879B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="34036E1A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0684C098" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="02A3BB48" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2DDD378D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5E5478D8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1AA8D5C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>118,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="69ACDF72" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5A1DAD39" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2804F541" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3F8B4890" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>119,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6141741C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5D6B8285" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="27104A8A" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="007B09BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="370846FB" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0B30DD25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5397E386" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6CA08D3C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="05006B71" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6657365C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="7C2686C5" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3ACD5DE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>114,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="2235C62D" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="033B21AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="2BAADF38" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="173A43B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="55422981" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="31448771" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="663F229C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2D0CCA3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>121,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1F1FB854" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="5EB6D42E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1EEF3972" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="26F6E2FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>119,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5A7B9677" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="686F14E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="52483B15" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0881813E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="380F6507" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6B47D826" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="41A39390" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3E3C2596" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>108,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3B60C2DF" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="247AC808" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="0A20AA66" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="15589AE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>114,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00724A4A" w:rsidR="00E85184" w:rsidTr="00E85184" w14:paraId="2EB969CD" w14:textId="77777777">
+      <w:tr w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidTr="006D06DD" w14:paraId="73045269" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="227"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="305" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="04006BE4" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0E87C590" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="587" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="1F37BE81" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="09B2E562" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="619" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="389428F0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2F169055" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>124,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="504" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="26F3635E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0FABDB68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="6237E15E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="4F0CE60B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>144,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="465" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="14CDB349" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3CE215DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2,82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="431" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3263ACB8" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="486D2E93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>114,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="466" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="34E5E756" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1FA0AA33" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="72E89592" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="71AE3679" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>117,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="432" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="5FBEFF3E" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="436CB8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00B20234" w:rsidRDefault="00030AE3" w14:paraId="3D52DB72" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="14"/>
+          <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3CFDE343" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009555A6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>127,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="1A1C9898" w14:textId="77777777">
+    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="07DA7485" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724A4A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00F90422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bron: Jaarverslagen en website pensioenfondsen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00724A4A" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="5616BEC2" w14:textId="77777777">
+    <w:p w:rsidRPr="00F90422" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="62B4B4DB" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00724A4A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00F90422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*PFZW spreekt van ‘ongeveer 12 procent’ op haar website.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00724A4A">
+      <w:r w:rsidRPr="00F90422">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="22948528" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="498B2BA5" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00176BD2" w:rsidP="00F44EC4" w:rsidRDefault="00176BD2" w14:paraId="527F8A00" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7B163CF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Binnen het FTK vormt de dekkingsgraad een relatief simpele indicator om te achterhalen of pensioenfondsen via hun beleggingen inderdaad bijdragen aan een goed pensioen. Die geeft immers de verhouding weer tussen enerzijds het vermogen en anderzijds de verplichtingen van het pensioenfonds. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236F83" w:rsidP="00F44EC4" w:rsidRDefault="00236F83" w14:paraId="2F8D68CA" w14:textId="77777777"/>
-    <w:p w:rsidR="00176BD2" w:rsidP="00F44EC4" w:rsidRDefault="00176BD2" w14:paraId="4931986C" w14:textId="21E21590">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1F2DE2BE" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="3E60552F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-        <w:t>Uit Tabel 3 blijkt dat de uitkeringen dankzij indexaties sinds 2020 zijn gestegen voor de vijf grootste pensioenfondsen. Dit komt mede doordat de grote bedrijfstakpensioenfondsen de mogelijkheid hadden om bij het verlenen van toeslagen vooruit te lopen op de Wet toekomst pensioenen gezien hun voornemen om in te varen.</w:t>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit tabel 2 blijkt dat de vijf grootste pensioenfondsen sinds 2020 een flinke stijging hebben kunnen laten zien van hun (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)dekkingsgraad. Deze gunstige ontwikkeling heeft zich vertaald in een indexatie van pensioenuitkeringen. Uit Tabel 3 blijkt dat de uitkeringen dankzij indexaties sinds 2020 zijn gestegen voor de vijf grootste pensioenfondsen. Dit komt mede doordat de grote bedrijfstakpensioenfondsen de mogelijkheid hadden om bij het verlenen van toeslagen vooruit te lopen op de Wet toekomst pensioenen gezien hun voornemen om in te varen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00176BD2" w:rsidP="00030AE3" w:rsidRDefault="00176BD2" w14:paraId="3AE5A2B0" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="10B0D4D4" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009F3607" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="41A0F384" w14:textId="2E9EF11C">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6AE179F1" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3607">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De Wet toekomst pensioenen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB45C9" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="56AADD07" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="671003D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bovenstaande prestaties van pensioenfonds zijn geleverd onder het oude pensioenstelsel. Het oude pensioenstelsel was met aanhouden van grote buffers sterker gericht op nominale zekerheid dan het nieuwe pensioenstelsel. Ook in de transitie naar het nieuwe pensioenstelsel hebben fondsen waar nodig risico’s beperkt, om daarmee een stabiele, voorspelbare overgang naar het nieuwe stelsel voor hun deelnemers te bereiken. Met de Wet toekomst pensioenen is dit anders en zullen pensioenfondsen in het nieuwe pensioenstelsel rendementen eerder kunnen doorgegeven in de pensioenuitkering. Dat betekent over het algemeen dat pensioenfondsen een verschuiving zullen laten zien in de looptijd van hun renteafdekking naar kortere looptijden aangezien nu veel vaker alleen de uitkeringsperiode van circa 20 jaar zal worden afgedekt, in plaats van de gehele periode dat een deelnemer in het pensioenfonds aanwezig is, wat ongeveer 60 jaar is. Daarnaast zullen pensioenfondsen naar hun eigen verwachting meer beleggingsrisico op zich kunnen nemen dan in het oude stelsel door deze gerichtere aanpak. Dit zou kunnen leiden tot een grote kans op kleine verhogingen van pensioenuitkeringen en een kleine kans op substantiële verlagingen.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Per saldo biedt de Wtp daarmee meer perspectief op een koopkrachtig pensioen. </w:t>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Per saldo biedt de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daarmee meer perspectief op een koopkrachtig pensioen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="3DFD0468" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6C704185" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009F3607" w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00030AE3" w14:paraId="73EE39B8" w14:textId="6361E78D">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="298E732B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3607">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Conclusie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00030AE3" w:rsidP="00030AE3" w:rsidRDefault="00D06583" w14:paraId="1529426E" w14:textId="051CE8F5">
-[...28 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="58E5092B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De prestaties die pensioenfondsen behalen voor hun deelnemers is een belangrijk onderwerp. Pensioenfondsen hebben de wettelijk plicht om in het belang van hun deelnemers te handelen. De risicohouding, die het vertrekpunt vormt voor het strategisch beleggingsbeleid, wordt vastgesteld na overleg met de fondsorganen, waarin deelnemers zitting hebben. AFM houdt toezicht het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>risicopreferentieonderzoek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en DNB houdt toezicht op het vaststellen van de risicohouding, het (strategische) beleggingsbeleid en het naleven van het prudent person beginsel. Op deze manier kent het proces voor het vaststellen van het strategisch beleggingsbeleid en de uitvoering hiervan de nodige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>checks</w:t>
       </w:r>
-      <w:r w:rsidR="00030AE3">
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
-      <w:r w:rsidRPr="0081056B" w:rsidR="00030AE3">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>balances</w:t>
       </w:r>
-      <w:r w:rsidR="00030AE3">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> om er voor te zorgen dat in het belang van de deelnemer wordt gehandeld. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236F83" w:rsidP="00030AE3" w:rsidRDefault="00236F83" w14:paraId="3031AC09" w14:textId="77777777"/>
-[...24 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="659D9A93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B961BB" w:rsidP="00030AE3" w:rsidRDefault="00B961BB" w14:paraId="2FDAED1F" w14:textId="77777777"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> De pensioensector heeft daarom ook het initiatief genomen om dit nader vorm te geven. Dit vind ik een goede ontwikkeling waarover ik met de sector in gesprek ben.</w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="6A3FDF14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is begrijpelijk dat de aandacht voor de prestaties van pensioenfondsen komt te liggen op de rendementen die pensioenfondsen behalen. Voor een goed beeld van de prestaties van pensioenfondsen moet er over de breedte worden gekeken. Omdat pensioenfondsen uitkeringen bieden gericht op behoud van de levensstandaard is het zinvoller om te kijken naar de mogelijkheid voor pensioenfondsen om een verhoging (of indexatie) te verlenen dan uitsluitend naar het rendement dat zij op de vermogenszijde van de balans behalen. Niet alleen het genomen beleggingsrisico, maar ook het renterisico en inflatierisico is bepalend voor de uiteindelijke hoogte en waarde van de pensioenuitkering. De prestaties van Nederlandse pensioenfondsen zijn sinds 2020 op het gebied van verhoging en indexatie gestegen. Met de invoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de verwachting van pensioenfondsen dat zij in het algemeen minder renterisico zullen hoeven af te dekken en meer beleggingsrisico kunnen nemen, waarmee meer perspectief kan worden geboden op een koopkrachtig pensioen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236F83" w:rsidP="00030AE3" w:rsidRDefault="00236F83" w14:paraId="5FE4AC92" w14:textId="77777777"/>
-    <w:p w:rsidR="00B97D5E" w:rsidRDefault="00B97D5E" w14:paraId="35EE1FB7" w14:textId="77777777">
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="2F5DEEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="419D8947" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het blijft daarmee van belang dat fondsen op een eenduidige manier kunnen communiceren over hun lange termijn beleggingsdoelstellingen, het voorgenomen beleggingsbeleid om deze doelstellingen te bereiken en de behaalde resultaten. Met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt deze uitdaging alleen maar groter, omdat het behaalde rendement meer in beeld komt. De pensioensector heeft daarom ook het initiatief genomen om dit nader vorm te geven. Dit vind ik een goede ontwikkeling waarover ik met de sector in gesprek ben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="53A84BD9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="7A72A29D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B97D5E" w:rsidRDefault="00176BD2" w14:paraId="35EE1FB8" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:t>en Werkgelegenheid,</w:t>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="1AD558A0" w14:textId="22F3351E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00F90422">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Sociale Zaken en Werkgelegenheid,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B97D5E" w:rsidRDefault="00B97D5E" w14:paraId="35EE1FB9" w14:textId="77777777"/>
-[...5 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009555A6" w:rsidR="00451CA6" w:rsidP="00451CA6" w:rsidRDefault="00451CA6" w14:paraId="0009C572" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>J.A. Vijlbrief</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B97D5E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidRPr="009555A6" w:rsidR="004E5D09" w:rsidP="00451CA6" w:rsidRDefault="004E5D09" w14:paraId="11E84C68" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009555A6" w:rsidR="004E5D09" w:rsidSect="00451CA6">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35EE1FC7" w14:textId="77777777" w:rsidR="00176BD2" w:rsidRDefault="00176BD2">
+    <w:p w14:paraId="193C6D7E" w14:textId="77777777" w:rsidR="0055321B" w:rsidRDefault="0055321B" w:rsidP="00451CA6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35EE1FC9" w14:textId="77777777" w:rsidR="00176BD2" w:rsidRDefault="00176BD2">
+    <w:p w14:paraId="68B17B3A" w14:textId="77777777" w:rsidR="0055321B" w:rsidRDefault="0055321B" w:rsidP="00451CA6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00494DA6" w:rsidRDefault="00494DA6" w14:paraId="22287714" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5DEDB815" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00494DA6" w:rsidRDefault="00494DA6" w14:paraId="435310DF" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C989679" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00494DA6" w:rsidRDefault="00494DA6" w14:paraId="76CB6FFF" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11D92E15" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35EE1FC3" w14:textId="77777777" w:rsidR="00176BD2" w:rsidRDefault="00176BD2">
+    <w:p w14:paraId="000210D4" w14:textId="77777777" w:rsidR="0055321B" w:rsidRDefault="0055321B" w:rsidP="00451CA6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35EE1FC5" w14:textId="77777777" w:rsidR="00176BD2" w:rsidRDefault="00176BD2">
+    <w:p w14:paraId="09B71046" w14:textId="77777777" w:rsidR="0055321B" w:rsidRDefault="0055321B" w:rsidP="00451CA6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="703BB20F" w14:textId="348688BD" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="59681F0E" w14:textId="05346553" w:rsidR="00451CA6" w:rsidRPr="00965C8E" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Motie Ceulemans: verzoekt de regering om in kaart te brengen in hoeverre niet-financiële doelstellingen een rol spelen in het beleggingsbeleid van pensioenfondsen, TK 32043, nr. 704.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Motie Ceulemans: verzoekt de regering om in kaart te brengen in hoeverre niet-financiële doelstellingen een rol spelen in het beleggingsbeleid van pensioenfondsen, Kamerstuk 32 043, nr. 704. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3D2AE5FB" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="0A7C4D4E" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Toezegging 4800 aan lid Van Brenk tijdens de begrotingsbehandeling 2026, 19 maart 2026: De Kamer ontvangt een brief over beleggingsrendementen van pensioenfondsen.</w:t>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Toezegging 4800 aan lid Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Brenk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tijdens de begrotingsbehandeling 2026, 19 maart 2026: De Kamer ontvangt een brief over beleggingsrendementen van pensioenfondsen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="31C5A3D4" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00403EED" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="5DAE6E6B" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="00965C8E" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00403EED">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/2025, 32 043, nr. 670</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="062AC719" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00EF26ED" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="07CEEAD9" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="00965C8E" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00403EED">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2023/2024, 32 043, nr. 642</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3224BDB5" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="2814307E" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="00965C8E" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besluit financieel toetsingskader pensioenfondsen, artikel 13 , lid1. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="468EA85D" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="29952B50" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="00965C8E" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besluit financieel toetsingskader pensioenfondsen, artikel 13a, lid 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="69DDC8EE" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="5AAB7839" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="00965C8E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00965C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Besluit financieel toetsingskader pensioenfondsen, artikel 18, lid 3, onderdeel g en artikel 18b, lid 2, onderdeel h. </w:t>
+        <w:t xml:space="preserve"> Besluit financieel toetsingskader pensioenfondsen, artikel 18, lid 3, onderdeel g en artikel 18b, lid 2, onderdeel h.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7C7247CC" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="7F300C94" w14:textId="2CEE462D" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Besluit van 19 december 2018 tot wijziging van het Besluit financieel toetsingskader pensioenfondsen, het Besluit uitvoering Pensioenwet en Wet verplichte beroepspensioenregeling, het Besluit bekostiging financieel toezicht 2019, het Besluit prudentiële regels Wft, het Besluit gedragstoezicht financiële ondernemingen Wft en het Besluit markttoegang financiële ondernemingen Wft in verband met de implementatie van Richtlijn 2016/2341/EU van het Europees Parlement en de Raad van 14 december 2016 betreffende de werkzaamheden van en het toezicht op instellingen voor bedrijfspensioenvoorziening (IBPV’s) (PbEU 2016, L 354). Staatsblad 2018, nr. 516, p. 21)</w:t>
+        <w:t xml:space="preserve"> Besluit van 19 december 2018 tot wijziging van het Besluit financieel toetsingskader pensioenfondsen, het Besluit uitvoering Pensioenwet en Wet verplichte beroepspensioenregeling, het Besluit bekostiging financieel toezicht 2019, het Besluit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>prudentiële</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regels </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, het Besluit gedragstoezicht financiële ondernemingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het Besluit markttoegang financiële ondernemingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in verband met de implementatie van Richtlijn 2016/2341/EU van het Europees Parlement en de Raad van 14 december 2016 betreffende de werkzaamheden van en het toezicht op instellingen voor bedrijfspensioenvoorziening (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>IBPV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>) (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>PbEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016, L 354). Stb. 2018, nr. 516, p. 21)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="4739482F" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="715F7CDA" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besluit FTK artikel 13a, lid 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="7B92FC47" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="7745B765" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Het pensioenfonds legt op grond van artikel 102a, lid 1 Pw na overleg met de fondsorganen de beleidsuitgangspunten en doelstellingen, waaronder de risicohouding vast. De beleidsuitgangspunten en doelstellingen, waaronder de risicohouding zijn een uitgangspunt voor vaststelling van het strategisch beleggingsbeleid.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Het pensioenfonds legt op grond van artikel 102a, lid 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na overleg met de fondsorganen de beleidsuitgangspunten en doelstellingen, waaronder de risicohouding vast. De beleidsuitgangspunten en doelstellingen, waaronder de risicohouding zijn een uitgangspunt voor vaststelling van het strategisch beleggingsbeleid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00611F59">
+        <w:r w:rsidRPr="009555A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Beleggingen - Pensioenfondsen | De Nederlandsche Bank</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00611F59">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="50E51B64" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="489995CD" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00611F59">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009555A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Factsheet: Risicohouding pensioenuitvoerders | De Nederlandsche Bank</w:t>
+          <w:t>Factsheet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="009555A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>: Risicohouding pensioenuitvoerders | De Nederlandsche Bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="1D595563" w14:textId="0EC2E997" w:rsidR="00030AE3" w:rsidRPr="00030AE3" w:rsidRDefault="00030AE3">
+    <w:p w14:paraId="4714B9E8" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00030AE3">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t xml:space="preserve"> Artikel 102a Pensioenwet (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>rtikel 102a Pensioenwet (Pw)</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="48D8D733" w14:textId="6687F475" w:rsidR="00030AE3" w:rsidRPr="00320FFD" w:rsidRDefault="00030AE3">
+    <w:p w14:paraId="012CCA5C" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00320FFD">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00320FFD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Artikel 102a, lid 1 Pw.</w:t>
+        <w:t xml:space="preserve"> Artikel 102a, lid 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="709E5D08" w14:textId="365A5D11" w:rsidR="00692164" w:rsidRPr="00320FFD" w:rsidRDefault="00692164">
+    <w:p w14:paraId="2E5BCD11" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00320FFD">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00320FFD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 13a, lid 1 Besluit FTK.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="319654D4" w14:textId="1D9DA71B" w:rsidR="00692164" w:rsidRPr="00320FFD" w:rsidRDefault="00692164">
+    <w:p w14:paraId="12D6CE03" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00320FFD">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00320FFD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Artikel 34 Pw en artikel 13 en 14 Besluit uitvoering Pw en Wvb.</w:t>
+        <w:t xml:space="preserve"> Artikel 34 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en artikel 13 en 14 Besluit uitvoering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Pw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wvb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="7731FAAC" w14:textId="77F43768" w:rsidR="00692164" w:rsidRPr="00320FFD" w:rsidRDefault="00692164">
+    <w:p w14:paraId="55A9F6FC" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00320FFD">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00320FFD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 13a Besluit FTK.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="00589EE1" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00A90000" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="7474F1FB" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00320FFD">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00320FFD">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00320FFD">
+        <w:r w:rsidRPr="009555A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Beleggingen - Pensioenfondsen | De Nederlandsche Bank</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="62D3BF28" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="457416D4" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Besluit toekomst pensioenen, artikel 14t. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="70593BD2" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00611F59" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="119CAB8B" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00611F59">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00611F59">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Thomas Pistorius, T. (2021). Lifecycle beleggen in het nieuwe pensioen- contract: de theorie over de inzet van human capital en de nuances, VBA Journaal, nr.148, 65-70. </w:t>
+        <w:t xml:space="preserve"> Thomas Pistorius, T. (2021). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Lifecycle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beleggen in het nieuwe pensioen- contract: de theorie over de inzet van human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de nuances, VBA Journaal, nr.148, 65-70. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="47E2DA27" w14:textId="73489D14" w:rsidR="009148FB" w:rsidRPr="00B61BD0" w:rsidRDefault="009148FB">
+    <w:p w14:paraId="426DB5E2" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B61BD0">
-        <w:rPr>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Compound </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B61BD0">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Compound Annual Growth Rate in percentages</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>Growth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009148FB">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">: ((eindwaarde cumulatief rendement / beginwaarde cumulatief rendement) ^(1/jaren)) </w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:t>Rate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>–</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> *100</w:t>
+        <w:t xml:space="preserve"> in percentages : ((eindwaarde cumulatief rendement / beginwaarde cumulatief rendement) ^(1/jaren)) – 1 *100</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="2A58CACC" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00B61BD0" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="05E77666" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276591">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B61BD0">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.pfzw.nl/over-pfzw/nieuws/hoger-pensioeninkomen-vanaf-maart-2026.html</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="2B68AFFB" w14:textId="77777777" w:rsidR="00030AE3" w:rsidRPr="00DB45C9" w:rsidRDefault="00030AE3" w:rsidP="00030AE3">
+    <w:p w14:paraId="1BB5CB9F" w14:textId="77777777" w:rsidR="00451CA6" w:rsidRPr="009555A6" w:rsidRDefault="00451CA6" w:rsidP="00451CA6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00276591">
+      <w:r w:rsidRPr="009555A6">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00276591">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SEO (2026), Doelstellingenmonitor Wtp.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> SEO (2026), Doelstellingenmonitor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Wtp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009555A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00494DA6" w:rsidRDefault="00494DA6" w14:paraId="12D98735" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="046A6FA5" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...310 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64CEBEDE" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00B97D5E" w:rsidRDefault="00176BD2" w14:paraId="35EE1FC1" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56DACF02" w14:textId="77777777" w:rsidR="00AD5585" w:rsidRPr="00451CA6" w:rsidRDefault="00AD5585" w:rsidP="00451CA6">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1108 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="93FF722A"/>
-[...793 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="746B723D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2EFA942E"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -21013,413 +19279,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...97 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1070076025">
+  <w:num w:numId="1" w16cid:durableId="414716649">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:xvml="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:cppr="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:msink="http://schemas.microsoft.com/ink/2010/main" xmlns:cdr14="http://schemas.microsoft.com/office/drawing/2010/chartDrawing" xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:ns38="http://www.w3.org/1998/Math/MathML" xmlns:ns39="http://www.w3.org/2003/InkML" xmlns:a13cmd="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" xmlns:dgm1611="http://schemas.microsoft.com/office/drawing/2016/11/diagram" xmlns:c173="http://schemas.microsoft.com/office/drawing/2017/03/chart" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:an18="http://schemas.microsoft.com/office/drawing/2018/animation" xmlns:anam3d="http://schemas.microsoft.com/office/drawing/2018/animation/model3d" xmlns:iact="http://schemas.microsoft.com/office/powerpoint/2014/inkAction" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11" xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" xmlns:comp="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:pic14="http://schemas.microsoft.com/office/drawing/2010/picture" xmlns:c16ac="http://schemas.microsoft.com/office/drawing/2014/chart/ac" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" xmlns:dgm1612="http://schemas.microsoft.com/office/drawing/2016/12/diagram" xmlns:a16svg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a18hc="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:wp15="http://schemas.microsoft.com/office/word/2012/wordprocessingDrawing" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:removePersonalInformation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B97D5E"/>
-[...128 lines deleted...]
-    <w:rsid w:val="00FF29DC"/>
+    <w:rsidRoot w:val="00451CA6"/>
+    <w:rsid w:val="000373F7"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="0055321B"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="009555A6"/>
+    <w:rsid w:val="00965C8E"/>
+    <w:rsid w:val="00AD5585"/>
+    <w:rsid w:val="00BA16BE"/>
+    <w:rsid w:val="00F90422"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults spidmax="58369" v:ext="edit"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap data="1" v:ext="edit"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="35EE1FB5"/>
+  <w14:docId w14:val="42971AA4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CFAAFAF8-F937-4A42-A113-AA7895F094E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21428,77 +19433,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21523,75 +19528,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -21626,55 +19631,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -21746,1979 +19751,862 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="700" w:line="300" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Aanhef">
-[...13 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendagegevenskopjes">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bijlagekop">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomst">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="12"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ESFinvesteertinjouwtoekomstcursief">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Functie">
-[...2 lines deleted...]
-    <w:next w:val="Standaard"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Geleideformuliernotasenbrieven">
-    <w:name w:val="Geleideformulier notas en brieven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-    <w:tblPr>
-[...547 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...415 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="160" w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
-    <w:rPr>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:autoSpaceDN/>
-      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="2"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00030AE3"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixCode">
+    <w:name w:val="KixCode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Tekstopmerking"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
-[...2 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferentiegegevensHL">
+    <w:name w:val="Referentiegegevens HL"/>
+    <w:basedOn w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:rPr>
+      <w:caps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskopjes">
+    <w:name w:val="Referentiegegevenskopjes"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00451CA6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00030AE3"/>
+    <w:rsid w:val="00451CA6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...77 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...156 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...11 lines deleted...]
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dnb.nl/voor-de-sector/open-boek-toezicht/sectoren/pensioenfondsen/prudentieel-toezicht/beleggingen/beleggingen-pensioenfondsen/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dnb.nl/voor-de-sector/open-boek-toezicht/sectoren/pensioenfondsen/verzamelpagina-transitie-wet-toekomst-pensioenen/risicohouding/factsheet-risicohouding-pensioenuitvoerders/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dnb.nl/voor-de-sector/open-boek-toezicht/sectoren/pensioenfondsen/prudentieel-toezicht/beleggingen/beleggingen-pensioenfondsen/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -23993,194 +20881,62 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...24 lines deleted...]
-  <properties:DocSecurity>0</properties:DocSecurity>
+<ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>4043</ap:Words>
+  <ap:Characters>22241</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>185</ap:Lines>
+  <ap:Paragraphs>52</ap:Paragraphs>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+  <ap:CharactersWithSpaces>26232</ap:CharactersWithSpaces>
+  <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
+  <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator/>
-  <lastModifiedBy/>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <revision/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<prop:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:prop="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
-[...120 lines deleted...]
-</prop:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
 </file>