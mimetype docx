--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,9305 +1,6536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00624EF3" w:rsidP="00E62765" w:rsidRDefault="00E62765" w14:paraId="16F293B6" w14:textId="32DA6443">
-[...124 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00F66532" w:rsidP="00A26C03" w:rsidRDefault="00E62765" w14:paraId="05857887" w14:textId="15329213">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00A16F3A" w:rsidRDefault="00CF0E14" w14:paraId="637C5D83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28684</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A" w:rsidR="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A" w:rsidR="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A" w:rsidR="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Naar een veiliger samenleving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00A16F3A" w:rsidP="004474D9" w:rsidRDefault="00A16F3A" w14:paraId="52ABC3A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>862</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00A16F3A" w:rsidP="00CF0E14" w:rsidRDefault="00A16F3A" w14:paraId="5B57228B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00A16F3A" w:rsidP="00CF0E14" w:rsidRDefault="00A16F3A" w14:paraId="5F79DF3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00A16F3A" w14:paraId="05DDF082" w14:textId="03701AF0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A" w:rsidR="00CF0E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A" w:rsidR="00CF0E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Iedereen zou zich altijd en overal veilig moeten kunnen voelen. Delicten met een grote impact op slachtoffers, hun omgeving en de maatschappij tasten het veiligheidsgevoel in de samenleving sterk aan. De bestrijding van high impact crimes (HIC) heeft daarom mijn onverminderde aandacht. Dit vraagt om een structurele aanpak gericht op de preventie van HIC-delicten en het versterken van de weerbaarheid van mogelijke slachtoffers en potentiële daders op deze thema’s, in combinatie met stevige repressie door daders op te sporen, aan te houden en te vervolgen: de zogeheten HIC-aanpak. Binnen deze aanpak is in 2024 en 2025 extra aandacht uitgegaan naar onder meer de bestrijding van aanslagen met explosieven en plofkraken, het voorkomen van geweld in het publieke en semipublieke domein en de inzet van kansrijke en effectieve interventies om (herhaald) daderschap tegen te gaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2E605F87" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="423D8FA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de belangrijkste ontwikkelingen in de bestrijding van high impact crimes. Daarbij ga ik eerst in op een overzicht van de geregistreerde high impact crimes en een duiding hiervan. Daarna informeer ik u over de voortgang van de aanpak van diverse delicten, waaronder expressief geweld, overvallen, straatroven, ram- en plofkraken en heling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4EBC5900" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B8250D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cijfermatige ontwikkelingen high impact crimes </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00E62765" w:rsidP="00E62765" w:rsidRDefault="00E62765" w14:paraId="5E0CD001" w14:textId="05CD34FE">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00A26C03">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2AAF2759" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In onderstaande tabel is op basis van politiecijfers het aantal delicten weergegeven in de periode 2015 tot en met 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...146 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00603521" w:rsidP="00E62765" w:rsidRDefault="00603521" w14:paraId="3DC3C246" w14:textId="77777777"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na een eerdere periode van daling, laten de cijfers voor high impact crimes in 2024 en 2025 een wisselend beeld zien. Hoewel de totale aantallen in 2025 nog altijd een stuk lager liggen dan in 2015, is bij een deel van de delicten, zoals bij geweld, sprake van een (lichte) stijging ten opzichte van 2023. Dit onderstreept dat de dalende trend niet vanzelfsprekend doorzet en dat blijvende inzet noodzakelijk blijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1C854CB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="40DCB19E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanpak van aanslagen met explosieven is een onverminderd groot aandachtspunt. In 2024 was sprake van een sterke stijging naar 1.543 (pogingen tot) persoonsgerichte aanslagen met explosieven. In 2025 bleef het aantal met 1.534 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aanslagen vrijwel stabiel. Het aantal (pogingen tot) aanslagen blijft echter hoog en de impact op de maatschappij groot. Ook het aantal straatroven is, na een langdurige daling, licht gestegen in 2024 en 2025, al liggen de aantallen nog steeds ver onder het niveau van voor de coronaperiode. Deze ontwikkeling lijkt zich inmiddels te stabiliseren. Dit geldt ook voor de cijfers van overvallen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2D20137B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelzonderranden"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="153"/>
         <w:tblW w:w="9248" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="1140"/>
         <w:gridCol w:w="1340"/>
         <w:gridCol w:w="1339"/>
         <w:gridCol w:w="998"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="1768"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="0D591188" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="4CDC6CC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="50C002CB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="42981BAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="71380D4B" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="606A3B9F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Overvallen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="0E62F780" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="667E2E0F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Straatroven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="05BDA9B8" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="11B9D37D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Woning-inbraken</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="58249E81" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="20F31451" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Geweld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="0FE1B094" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="285F19DB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Poging tot) Aanslagen  met explosieven</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B8250D">
+            <w:r w:rsidRPr="00A16F3A">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:b/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="603FDEF4" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="636FA366" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Plofkraken op geldautomaten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="6DCD7AF2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="2787BA80" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2D024E8C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3F45D746" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4C8C16EB" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="75606F1E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="355808D8" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0F93D82C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.731</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="0D580749" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="35D8D6A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>64. 560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="051C3392" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5AAF366E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>83.106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="25F3166C" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0EC80689" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="79AFF16A" w14:textId="77777777">
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2AAF70D1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1508"/>
               </w:tabs>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="07BEEB8C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="4DEECC74" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="7EF29776" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1D0A794C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="3BA98C51" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="35DC2650" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="7278E267" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="59B68C66" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4.167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="22928799" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4B350DE1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55.470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6A68CDEC" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4D624EFF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>80.332</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="51B0D2AA" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4F7D79CE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="078EAE3C" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1BB6C6A1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="2E4271ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="0F8AB456" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="425F12BB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5D26604C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="545E649A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="24491B81" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="44464B86" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="23B0D9D0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.576</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="57CC3CE1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="52A0D202" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>49.124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="51485E7A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7EA58192" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>75.557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="605D46E2" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2E68BEFE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="757540C3" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0373E0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="7B53E58C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="44E1328B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="461958F4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5734EEBA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="557669E6" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="24B74B36" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="3AC96D8E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="26CD10D7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.517</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5C7CA19F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="240BC0C1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42.662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="34514414" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="71EE6BE0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>72.533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2CAD7BA6" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="62AD6051" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="166D549E" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3054EBA7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="4F2389A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="28B41A29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5C9A15E2" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0E5CE646" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="1E4659D8" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1CFAD4DD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="0BF165AD" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5DC4D60F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="46D645C9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6354EAFE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>39.365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="254002BE" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4BC8018B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>73.638</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="23B5FAE2" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="52F00138" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="17666AFF" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5C6BA55F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="2E98E702" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="44D6A348" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2163F341" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="205C58E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="1277D191" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="11CB9719" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>907</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="19AF700F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4A705341" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="7A6AB4C1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5236AECB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>30.531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6AA550FD" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="16DC74D8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>70.023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6320E3EF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="227B46CE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="7FD5227C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6E58197C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="0D14CB3F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="161E3B23" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="3AE30A39" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7942D719" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="330C0606" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1442C109" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6F4FDB6F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5FF43FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="65A2278F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="38452FC7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23.452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="18D48B11" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5146C679" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65.849</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2CE7D728" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2339005A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5535D40D" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5CCF41DA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="79343927" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="11677A5C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="71C5DF2A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="20CF799F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4F0F3FB3" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="52797C50" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>670</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="170B902B" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="19A2E1B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="31A688CE" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="18B98BA9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>24.275</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5CDB0FBD" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="212FA0FF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>69.995</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5AF7BBBF" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3B401EDE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6CEA726A" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="25ED0863" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="45AE1264" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="20E91DCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="638175B1" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="49CDDE55" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="788CF01F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="79D74495" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>541</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="51E4D9E2" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="526F02F0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5387A06C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="07D07FF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="1522299A" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="64C8F05A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>66.595</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5AA2AEAB" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0BB9A88E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2E13B907" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6C840CBA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="1F2AF552" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="66E709BD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="199"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="42045FCB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2A292069" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="3CDBC3F1" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="06CD14F2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>531</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="55F8BC2E" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="04A92F41" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.813</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4258236D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="698691F3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>22.305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4A53E9F5" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6A9A001A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>68.338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="10434249" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3102C3B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="7F529BAB" w14:textId="77777777">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="521ABD8F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="6AEBCC5F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="5D838E24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4E120A8D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="486D7BFD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="252BB32B" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2B3A7B11" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>539</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="18853A56" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7D901310" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="4A1BB42F" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1B384F7D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>21.560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="23DC38BB" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5A4E3FDB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>72.617</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="5279269D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="06F49F69" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.534</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="0CCB3638" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7194335E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="349A2285" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="0C6A12B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="730C4408" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1AF0D19F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Procentuele ontwikkeling</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="389AD9EC" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="23A692BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2016-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="27A705AF" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="48580532" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="73CC3344" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>- 53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="6BA4E559" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7BD7AB50" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1BD426C2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="77D751C2" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="34DF9C58" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="017DBAD5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-61%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="3644A48B" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4F752F35" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5DA0D613" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="17FAF342" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7E4189B0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="1152E520" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="334C2FA2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0CCC15B9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidTr="008E1471" w14:paraId="5CAF8A37" w14:textId="77777777">
+      <w:tr w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidTr="001318D8" w14:paraId="7C6626C3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="212"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1316" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="182B1259" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5C5C5B94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Procentuele ontwikkeling </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="476BA57E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5E3234F3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="07B89F5B" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4726359A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1FE3414B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="58B7C67F" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6C4CA6BF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="53A5D8AF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="40777D90" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1C768F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0B702BF1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="998" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="2953983E" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="69526EFA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1A785007" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>+6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1347" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="482DE8F2" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="14A2E2E7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="47E780E6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B8250D" w:rsidR="008E1471" w:rsidP="008E1471" w:rsidRDefault="008E1471" w14:paraId="70F29424" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1748CE40" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5F1D26CB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A16F3A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-66%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00E62765" w:rsidP="00A26C03" w:rsidRDefault="009D010A" w14:paraId="1A07E560" w14:textId="0AA23548">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="75EA120E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B8250D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voortgang aanpak high impact crimes </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009D010A" w:rsidP="00A26C03" w:rsidRDefault="009D010A" w14:paraId="36D87490" w14:textId="1223856E">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2FC38FCF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aanpak van aanslagen met explosieven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009D010A" w:rsidP="009D010A" w:rsidRDefault="009D010A" w14:paraId="1B038B12" w14:textId="6355C10B">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7C70C140" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De stijging van het aantal (pogingen tot) aanslagen met explosieven in de afgelopen jaren was in 2024 aanleiding voor de oprichting van het Offensief tegen Explosies (verder: het Offensief) onder voorzitterschap van Carola Schouten, burgemeester van Rotterdam. Het Offensief is een publiek-private samenwerking, die als doel heeft om het aantal aanslagen met explosieven duurzaam te verminderen, door de lokale aanpak hiervan te ondersteunen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel er in 2025 sprake was van een lichte daling van het aantal aanslagen ten opzichte van die in 2024, is het aantal (pogingen tot) aanslagen nog steeds te hoog en de impact op de samenleving groot.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00F10350" w:rsidP="009D010A" w:rsidRDefault="00F10350" w14:paraId="39022F19" w14:textId="77777777"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">nlangs is door de Europese Commissie aangegeven de zorgen en urgentie te delen en is zij voornemens om, zoals Nederland, Frankrijk en Zweden bepleitten, de </w:t>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0CB2B847" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3F54315E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet zich, in nauwe samenwerking met Frankrijk en met steun van Zweden, al enige tijd op Europees niveau in om de illegale handel en misbruik van vuurwerk te agenderen en tegen te gaan. Alle gezamenlijke inspanningen, waaronder de uitgebreide inzet vanuit het Offensief tegen Explosies, hebben geleid tot een mooi resultaat; onlangs is door de Europese Commissie aangegeven de zorgen en urgentie te delen en is zij voornemens om, zoals Nederland, Frankrijk en Zweden bepleitten, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Pyrorichtlijn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> te herzien. Nog voor de zomer wordt uw Kamer via de verzamelbrief vuurwerk hier verder over geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="008F7AB2" w:rsidP="009D010A" w:rsidRDefault="008F7AB2" w14:paraId="5C6AC2B8" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1BF6B81F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="63022FFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De huidige focus van het Offensief ligt op het terugdringen van de beschikbaarheid van zwaar vuurwerk, het terugdringen van het aantal (jonge) uitvoerders en het opsporen en vervolgen van opdrachtgevers en tussenpersonen zoals brokers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>rekruteerders</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Daarnaast is er aandacht voor verdere landelijke verbetering van een stevige lokale aanpak en voor het verbeteren van nazorg voor slachtoffers en omwonenden, onder andere door Stichting Slachtofferhulp Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="65F7D5A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6FCB375C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Om het aantal aanslagen met explosieven terug te dringen heeft het Offensief in 2025 de zes gemeenten met de meeste aanslagen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0013615C">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0013615C">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0013615C">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ondersteund bij het realiseren van een lokale aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00D31B52">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een voorbeeld hiervan is het faciliteren van lokale bijeenkomsten met betrokken zorg- en veiligheidspartners en extra aandacht voor preventie in deze gemeenten. Zo is onder andere op scholen en tijdens apart georganiseerde bijeenkomsten binnen de gedragsinterventie ‘Alleen Jij Bepaalt wie je bent’ extra aandacht geschonken aan de risico’s van het plaatsen van explosieven en het vergroten van de weerbaarheid van jongeren om gerekruteerd te worden. Daarnaast is er een handelingskader ontwikkeld voor gemeenten met praktische en juridische handvatten bij een aanslag met explosieven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="006C3D71">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00200510">
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6217B543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="4291BA75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 werden circa 472 verdachten door de politie aangehouden op verdenking van (een poging tot) het plegen van een aanslag met een explosief. De politie en het OM zetten zich nationaal en internationaal in om de illegale handel in vuurwerk zo dicht mogelijk bij de bron tegen te gaan. Hierbij wordt samengewerkt met de Inspectie Leefomgeving en Transport en de postsector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6BAB02A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="003F5414">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00986020">
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1A91ACF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot zijn campagnes, voor meerdere doelgroepen, gelanceerd en verspreid. Deze zijn onder andere gericht op bewustwording over de risico’s van zwaar vuurwerk, het (online) rekruteren voor het plegen van een aanslag en op het verhogen van de meldingsbereidheid onder burgers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...83 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009D010A" w:rsidP="009D010A" w:rsidRDefault="009D010A" w14:paraId="2D96D567" w14:textId="6D1F60F0">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="61A45F28" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Expressief geweld in het publieke en semipublieke domein</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00C254DB" w:rsidP="009D010A" w:rsidRDefault="004042CE" w14:paraId="455D8754" w14:textId="5096F684">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="79E377EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 19 mei 2025 heb ik uw Kamer inzicht gegeven in de contouren van de aanpak van expressief geweld in het publieke en semipublieke domein.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="009D010A">
-[...27 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze zijn gebaseerd op een uitgebreide verkenning in 2024, waarin de verschillende verschijningsvormen van geweld werden geanalyseerd. Op basis hiervan is de aanpak verder verdiept en versterkt, waarbij verschillende domeinen extra aandacht hebben gekregen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="267C4BEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="097905E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen tijd is veel aandacht uitgegaan naar online en hybride geweld. Het onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘Online geweld tussen burgers: Schaduwzijde van digitalisering’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="004E0C59">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van het Verwey-Jonger instituut is in 2025 afgerond en aan uw Kamer gezonden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="004E0C59">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="004E0C59">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="004042CE">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis hiervan wordt een actieplan online geweld ontwikkeld, gericht op het tegengaan van online bedreiging en intimidatie, met bijzondere aandacht voor het hybride karakter. In september informeer ik uw Kamer over de aanpak van online en hybride geweld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="02E37996" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6BBC11BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast is de publiek-private samenwerking op de aanpak van geweld tegen werknemers in de private sector met (semi)publieke en private partners versterkt binnen een werkgroep ‘Geweld tegen medewerkers in het bedrijfsleven. Met deze inzet wordt voortgebouwd op de bestaande HIC-aanpak.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="009D010A">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00E62765" w:rsidRDefault="00E62765" w14:paraId="7696D24A" w14:textId="77777777"/>
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="29013384" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2E220DD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Middelengebruik, vooral alcoholgebruik, is een belangrijke risicofactor voor geweldpleging. Sinds de introductie van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wet middelenonderzoek bij geweldplegers kan in het strafproces meer rekening gehouden worden met deze risicofactor.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In februari 2025 is uw Kamer de effectevaluatie van deze wet aangeboden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarmee is de motie Van Oosten/Marcouch afgehandeld, die de regering verzocht te monitoren of de wet de beoogde effecten sorteerde.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Een van de bijzondere voorwaarden die ingrijpen op het middelengebruik, vormt het alcoholverbod. Voor een sluitend toezicht op de naleving van dit verbod is eerder in pilots de Alcoholmeter beproefd, een enkelband die continu het alcoholgebruik meet.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Na de aankondiging van de landelijke implementatie van de Alcoholmeter,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is in juni 2024 een daartoe strekkend wetsvoorstel bij uw Kamer aanhangig gemaakt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In juni 2025 heeft uw Kamer de nota naar aanleiding van het verslag ontvangen.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00CC1306" w:rsidP="00CC1306" w:rsidRDefault="00CC1306" w14:paraId="0EC09B9F" w14:textId="1CBF8E1F">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6B78F3F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Overvallen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00C8602A" w:rsidP="00CC1306" w:rsidRDefault="00300EE4" w14:paraId="2050298E" w14:textId="2D14E034">
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> AI-ondersteunde e-</w:t>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1A348AA0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de Taskforce Overvallen (TFO), onder voorzitterschap van burgemeester Hamming van de gemeente Zaanstad, hebben publieke en private partijen de afgelopen jaren samengewerkt aan de aanpak van overvallen en ram- en plofkraken. In de afgelopen jaren is onder andere gewerkt aan het versterken van de weerbaarheid van medewerkers in de branches die kwetsbaar zijn voor overvallen, bijvoorbeeld de juweliersbranche, en waarin de cijfers het afgelopen jaar zijn gestegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6CB6D6A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3D554C76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Er is ten behoeve van de juweliersbranche de Waarschuwingsapp ontwikkeld om lokaal het aantal incidenten, zoals overvallen, agressie en diefstal, in deze branche te verlagen. Daarnaast worden twee innovatieve start ups (mede) gefinancierd, waarbij de toepassing van artificiële intelligentie wordt verkend ter preventie van overvallen. De eerste gaat over AI-ondersteunde e-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00B61F47">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>learnings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00B61F47">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="005D4A31">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die aansluiten op de leerbehoeften van medewerkers. De tweede gaat over de inzet van camera’s met een AI-toepassing om aan de hand van kenmerken een overval vroegtijdig te herkennen. Camerabeelden worden daarbij lokaal geanalyseerd op kenmerkende verdachte gedragingen en objecten, zonder persoonlijke kenmerken vast te leggen. Zo kunnen eerder maatregelen getroffen worden om escalatie te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0C632084" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="51E30CAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na het verstrijken van de termijn van de TFO en het actieprogramma eind 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00CC1306">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00CC1306" w:rsidP="00CC1306" w:rsidRDefault="00CC1306" w14:paraId="6C5E7A45" w14:textId="6391D450">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is met de betrokken partners afgesproken om de publiek-private samenwerking voort te zetten in een regulier overleg en dat voortgebouwd zal worden op de eerder behaalde resultaten. De gezamenlijke inzet blijft onverminderd van kracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0E69D61D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Straatroven</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="003267F5" w:rsidP="00CC1306" w:rsidRDefault="00027A2C" w14:paraId="34BAA437" w14:textId="2A93AEBA">
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> in het bijzonder aandacht voor het </w:t>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0D47CFC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen twee jaar is een lichte stijging van het aantal straatroven te zien. Opvallend is dat deze stijging niet alleen in grote steden te zien is, maar verspreid door het hele land. Hoewel de stijging inmiddels weer lijkt af te vlakken, vormt dit aanleiding voor meer aandacht voor dit HIC fenomeen. Nieuw  is de relatie met hybride geweld. Naast financieel gewin als motief, wordt ook intimidatie en vernedering van slachtoffers als motief voor de beroving geconstateerd. In overleg met gemeenten, de politie en het OM is er, mede gezien de zeer jonge leeftijd van daders van straatroven, in het bijzonder aandacht voor het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>vroegsignaleren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van risicogedrag en het verminderen van de waarde van de buit. Handelingsperspectieven voor gemeenten om overvallen tegen te gaan, worden dit najaar gepubliceerd op de site van het Centrum voor Criminaliteitspreventie en Veiligheid (CCV). </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227836766" w:id="1"/>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00CC1306" w:rsidP="00CC1306" w:rsidRDefault="00CC1306" w14:paraId="4185FF70" w14:textId="5E32FC78">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="16FAFCCE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ram- en plofkraken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00CC1306" w:rsidP="00CC1306" w:rsidRDefault="00CC1306" w14:paraId="77DA3E3D" w14:textId="4E7A8590">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00A26C03">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="35C139D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In eerdere brieven is uw Kamer geïnformeerd over de dalende trend in het aantal plofkraken op geldautomaten en het door TNO ontwikkelde model om risico’s voor de fysieke leefomgeving rondom ram- en plofkraken in te schatten bij het plaatsen van een geldautomaat.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227836828" w:id="2"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00841F4E">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afgelopen jaren is het aantal plofkraken sterk afgenomen. Dit is bereikt door stevige inzet van politie en justitie en gerichte ontmoediging bijvoorbeeld door ontwaarding van de buit. Deze effectieve Nederlandse aanpak van plofkraken op geldautomaten heeft geleid tot een uitbreiding van het werkterrein van in Nederland woonachtige plofkrakers naar andere landen zoals Duitsland. Daarom is de in Nederland opgedane kennis en ervaring op het gebied van preventie van plofkraken gedeeld met de Duitse autoriteiten. Daarnaast werken de Nederlandse en Duitse politie en OM nauw samen bij de opsporing en vervolging van uit Nederland afkomstige daders. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227836809" w:id="3"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze inspanningen hebben inmiddels ook in Duitsland geleid tot een significante afname van ram- en plofkraken door in Nederland woonachtige verdachten. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="50D3A545" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6278378F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds eind maart 2026 is in Nederland sprake van een plotselinge toename van het aantal plofkraken. De oorzaak hiervan lijkt een nieuwe modus operandi waarbij aanvallen gericht zijn op onder andere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sealbagautomaten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">. De oorzaak hiervan lijkt een nieuwe modus operandi waarbij aanvallen gericht zijn op onder andere </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en er zwaardere explosieven worden gebruikt. Deze ontwikkeling heeft de aandacht van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00571E0D">
-        <w:t>sealbagautomaten</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>politie.Om</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00571E0D">
-[...44 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00AC4B2A" w:rsidP="00AC4B2A" w:rsidRDefault="00AC4B2A" w14:paraId="27FFF1D7" w14:textId="2148DC48">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de publieke veiligheid te waarborgen is in overleg met de betrokken partners bij de publiek-private samenwerking direct gereageerd met noodmaatregelen, waarbij dit type automaten (deels) tijdelijk gesloten werd. Daarnaast is Geldmaat  direct gestart met ontwikkeling en invoering van nieuwe technische beveiligingsmaatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="38F84D94" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Woninginbraken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00AC4B2A" w:rsidP="00AC4B2A" w:rsidRDefault="00AC4B2A" w14:paraId="497B456D" w14:textId="36447818">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="28C4FE6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2024 en 2025 is het aantal woninginbraken in Nederland verder gedaald naar het laagste aantal sinds de aantallen worden geregistreerd. Het lijkt erop dat de jarenlange inzet op het gedrag van burgers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="23"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00040CF0" w:rsidP="00040CF0" w:rsidRDefault="00040CF0" w14:paraId="0BA8909D" w14:textId="1631F695">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in combinatie met het in (nieuwe) woningen aanbrengen van beter hang- en sluitwerk en een repressieve inzet op daders, de gelegenheid voor inbraken hebben verkleind. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2861AFBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="469F76BE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aantallen zijn lager dan voorheen, maar gemiddeld genomen gaat het in 2025 nog steeds om 2 tot 3 woninginbraken per uur in Nederland. De impact van een woninginbraak is voor de slachtoffers, hun omgeving en de buurt onverminderd hoog. Samen met de politie en het CCV worden de ontwikkelingen daarom blijvend gemonitord zodat waar nodig actie ondernomen kan worden. Bij de inzet van maatregelen wordt gefocust op periodes waarin traditioneel genomen meer  woninginbraken plaatsvinden zoals de zomer(vakantie)periode en de donkere dagen in de winterperiode. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6E9B40BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Heling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00381AB9" w:rsidP="00040CF0" w:rsidRDefault="00040CF0" w14:paraId="00ADFB8A" w14:textId="2D333482">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="550FC48A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk174961051" w:id="4"/>
-      <w:r w:rsidRPr="00B8250D">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij (gewelddadige) vermogensdelicten is de kans groot dat goederen gestolen worden die vervolgens aan burgers of handelaren te koop worden aangeboden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...51 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het frustreren van de afzetmarkt voor gestolen spullen kan daarom in belangrijke mate bijdragen aan het voorkomen van (gewelddadige) vermogenscriminaliteit. In de politiedatabase Stop Heling kunnen burgers en bedrijven een diefstalcheck doen op aangeboden tweedehands goederen. Deze database bevat informatie uit de aangiftes van meer dan twee miljoen ontvreemde goederen. In december 2025 heeft een landelijke radiocampagne plaatsgevonden om burgers en bedrijven te wijzen op het belang van een diefstalcheck via Stop Heling. Per april 2026 zijn er bijna 19 miljoen diefstalchecks gedaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="58F3C45D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1AC102A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast voorziet de helingaanpak in het Digitaal Opkopers Register (DOR), dat gekoppeld is aan de database van Stop Heling en zorgt voor geautomatiseerde opsporing van ontvreemde goederen, het Digitaal Opkopers Loket (DOL) voor de meldplicht van handelaren, wat het mogelijk maakt om zicht te krijgen op opkopers en handelaren en het Digitaal Opkopers Controlesysteem (DOC), ter ondersteuning van de toezichthouders. Per 1 januari 2026 zijn 8.585 Nederlandse opkopers en handelaren in 324 gemeenten aangesloten op het DOR. Verder maken per 1 januari 2026 6.028 opkopers en handelaren in 286 gemeenten gebruik van het DOL. Het wetsvoorstel ter wijziging van de artikelen 437 en 437ter van het Wetboek van Strafrecht stelt het gebruik van het DOR en DOL landelijk bij wet verplicht en is inmiddels door uw Kamer aangenomen. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="007D2B7D" w:rsidP="00040CF0" w:rsidRDefault="007D2B7D" w14:paraId="44A9A8B7" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00040CF0" w:rsidP="00A26C03" w:rsidRDefault="00040CF0" w14:paraId="67A89F35" w14:textId="0731041C">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="51CBC4DC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B8250D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Overkoepelende inzet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00040CF0" w:rsidP="00040CF0" w:rsidRDefault="00040CF0" w14:paraId="58E6AE7F" w14:textId="562DF7EF">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="114C1739" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dadergericht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="0029514C" w:rsidP="0029514C" w:rsidRDefault="009D34A0" w14:paraId="0DEDCF43" w14:textId="3C68F359">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00381AB9">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2F239D61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen de HIC-aanpak wordt veel gebruik gemaakt van inzichten uit de wetenschap. Daaruit blijkt dat HIC-daders vaak al op jonge leeftijd crimineel gedrag vertonen en langer actief blijven in de criminaliteit dan andere daders. Een vroege start vergroot de kans op een langdurige criminele carrière, vooral wanneer het eerste delict een overval, straatroof of woninginbraak betreft. Minderjarige daders hebben in dat geval een verhoogd risico om uit te groeien tot veelpleger.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0029514C">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0029514C">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Er wordt daarom, in lijn met de levensloop, ingezet op vroegtijdig aanpakken van risicofactoren en het toevoegen van beschermende factoren ter voorkoming van (herhaald) daderschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="26"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00A26C03" w:rsidP="0029514C" w:rsidRDefault="00A26C03" w14:paraId="69D8152C" w14:textId="77777777"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00BC2C1C">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="04596A82" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7557AFA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Binnen de HIC-aanpak zijn op dit moment drie preventieve dadergerichte interventies (door)ontwikkeld: Alleen jij bepaalt wie je bent, de IPTA-mentor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="0029514C">
-[...93 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de werkwijze Re-integratieofficier. Daarnaast worden gemeenten en partners, met middelen en expertise, ondersteund bij de ontwikkeling van aanvullende lokale aanpakken. Er wordt zoveel mogelijk ingezet op bewezen effectieve of kansrijke interventies, in lijn met het Landelijk Kwaliteitskader Effectieve Jeugdinterventies (KEI). Het KEI is in de tweede helft van 2024 ontwikkeld en daarna verspreid onder gemeenten. In verschillende bijeenkomsten door het land, onder andere in het kader van Preventie met Gezag, zijn gemeenten geïnformeerd over de inhoud en toepassingsmogelijkheden van dit kader. Daarnaast wordt dit kader als richtlijn gehanteerd bij het ondersteunen van lokale aanpakken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3FFA7CE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="079563BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Alleen jij bepaalt wie je bent </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00A92A9C" w:rsidP="00040CF0" w:rsidRDefault="00040CF0" w14:paraId="7FC2CFA5" w14:textId="6C9E4637">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00781F63">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="091FEC48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Alleen jij bepaalt wie je bent (AJB) is een erkende en effectief bewezen preventieve gedragsinterventie, gericht op jongeren in een kwetsbare positie tussen de 12 en 18 jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00781F63">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="28"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00781F63">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00781F63">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="29"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00755C82">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het doel van deze interventie is hen te begeleiden bij een positieve ontwikkeling richting volwassenheid. Zo kan </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="009D34A0">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>overlastgevend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="000E22C3">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en delinquent gedrag verminderd of voorkomen worden. In de periode 2024-2025 hebben ruim 4.500 jongeren in meer dan 45 gemeenten aan AJB deelgenomen. Dit is een uitbreiding met meer dan 1.000 jongeren ten opzichte van 2023-2024. Ook op Aruba, Bonaire, Curaçao en Sint Maarten wordt AJB ingezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="28B8367D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit wetenschappelijk onderzoek van de Universiteit van Amsterdam blijkt dat deelnemers van AJB tot twee keer minder vaak in contact komen met de politie en tot drie keer minder vaak veroordeeld worden dan jongeren uit de controlegroep, die deze interventie niet hebben gekregen. De inzet van AJB krijgt ook incidenteel financiële steun vanuit een Europees Fonds. Verder wordt AJB ingezet in Aruba, Bonaire, Curaçao en Sint Maarten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3E0F12F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="635707A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1CCDC340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Integrale Persoonsgerichte Toeleiding naar Arbeid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00294ECF" w:rsidP="00040CF0" w:rsidRDefault="00294ECF" w14:paraId="343EFA31" w14:textId="77C52F65">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1CC83476" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Integrale Persoonsgerichte Toeleiding naar Arbeid (IPTA) is een interventie ontwikkeld voor (jong)volwassenen (16-27) in een kwetsbare positie waarbij sprake is van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>multiproblematiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Uit onderzoek blijkt dat de aanwezigheid van meerdere belemmerende factoren op verschillende leefgebieden,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="30"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in combinatie met het ontbreken van beschermende factoren criminogene factoren en het ontbreken van beschermende factoren kan leiden tot delinquent gedrag.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Deze interventie biedt jongvolwassenen met </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze interventie biedt jongvolwassenen met </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00BC2C1C">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>multiproblematiek</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00BC2C1C">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> perspectief en een kans om een zelfstandig bestaan op te bouwen, hierbij is specifieke aandacht voor toeleiding naar werk of opleiding. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00AC3DA3" w:rsidP="00040CF0" w:rsidRDefault="00AC3DA3" w14:paraId="3BA14E33" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="47914DE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2C66C295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Momenteel zijn 48 mentoren actief, goed voor in totaal 35,9 fte, verspreid over 23 gemeenten en één Zorg- en Veiligheidshuis. Vergeleken met 2023-2024 is het aantal fte met 11,65 toegenomen. In 2026 zullen nog meer gemeenten, onder andere vanuit Preventie met Gezag, van start gaan met de IPTA-mentor. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00D92927" w:rsidP="00040CF0" w:rsidRDefault="00D92927" w14:paraId="1F07D7A4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="7D4386EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="229BFFCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Re-integratieofficier </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00043CB4" w:rsidP="00040CF0" w:rsidRDefault="00F57BB1" w14:paraId="4CC97EA2" w14:textId="64265742">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="55B11CE2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>HIC-daders hebben een grotere kans om te recidiveren dan niet-HIC-daders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidR="00043CB4">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="32"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
-[...56 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De kans op recidive is met name in de eerste maanden na vrijlating uit detentie hoog. Om de recidive terug te dringen en het plegen van high impact crimes te voorkomen, wordt er tijdens en na detentie gewerkt aan een goede re-integratie naar de vrije samenleving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="06ADF9E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5B58A054" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Re-integratieofficier (RIO) voert namens de gemeente de regie op de re-integratie van personen tussen de 18 en 35 die terugkeren uit detentie en problemen hebben op meerdere leefgebieden. Daarbij ondersteunt de RIO bij het op orde brengen van onder andere huisvesting, het verkrijgen van een identiteitsbewijs, werk en inkomen, aanpak van schulden, zorg en het sociale netwerk. Een eerste (beperkte) analyse van beschikbare gegevens toont aan dat wanneer één van de drie leefgebieden (schulden, werk of woonruimte) op orde is, er minder recidive plaatsvindt. Wanneer twee of meer leefgebieden op orde zijn, is de recidive nog lager. Hoe langer een persoon door een RIO begeleid wordt, des te meer leefgebieden er op orde lijken te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="720BA40F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="43A1C2B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op dit moment zijn er 41 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>RIO’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> actief in het land, verdeeld over 19 gemeenten en vijf Zorg- en Veiligheidshuizen. In totaal gaat het om 32,2 fte. Vergeleken met 2023 en 2024 is het aantal fte’s nagenoeg gelijk gebleven. Vanuit Preventie met Gezag zijn er meerdere gemeenten voornemens om in de loop van 2026 te starten met de RIO-werkwijze. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009A5943" w:rsidP="009A5943" w:rsidRDefault="009A5943" w14:paraId="152C6C6F" w14:textId="1F5FFA82">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="2FB7DCA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Slachtoffergerichte aanpak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009A5943" w:rsidP="009A5943" w:rsidRDefault="009A5943" w14:paraId="1D643D67" w14:textId="3CD7991C">
-[...72 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3B986A94" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om te voorkomen dat mensen slachtoffer worden van delicten met hoge impact, wordt actief ingezet met op de doelgroep gerichte publieksvoorlichting op groepen die extra kwetsbaar zijn, zoals senioren. Hierbij ligt de nadruk op het vergroten van hun weerbaarheid, alertheid en gevoel van veiligheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="613D71ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Elk jaar wordt in april speciale aandacht besteed aan senioren en veiligheid. Voor deze doelgroep zijn dan ook diverse communicatiemiddelen beschikbaar. In april 2024 en 2025 heeft mijn ministerie in samenwerking met publieke en private partners, verschillende informatieve bijeenkomsten voor senioren georganiseerd, waaraan ongeveer 750 senioren hebben deelgenomen. De eerder gelanceerde campagnematerialen zijn daarnaast opnieuw beschikbaar gesteld aan gemeenten en organisaties voor ouderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0D4879DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="30775120" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009A5943" w:rsidP="00AC3DA3" w:rsidRDefault="009A5943" w14:paraId="469A000F" w14:textId="2A51A13E">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Directe aansprakelijkstelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="6C70038D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De afgelopen twee jaar ondersteunde ik de directe aansprakelijkstelling van daders, waarbij de indirecte schade en eventuele directe schade met name voor ondernemers collectief worden geïnd. Deze werkwijze wordt onder meer toegepast bij geweld in het openbaar vervoer en in de horeca en bij verzekeringsfraude, benzinediefstal, heling, winkeldiefstal en internetoplichting. Via de stichting Directe Aansprakelijkstelling Aan Daders (DAAD) wordt de toepassing van deze civiele vordering gestimuleerd en de kwaliteit van de uitvoering bewaakt. Deze activiteiten worden bevorderd door ambtelijke ondersteuning te verlenen aan DAAD. In 2024 bedroeg het totaal van de schades die namens de gedupeerde ondernemers verhaald zijn door de DAAD-gecertificeerde uitvoeringsorganisatie SODA 4,65 miljoen euro. In 2025 was dit gestegen naar 6,13 miljoen euro. In een publiek-privaat samengestelde werkgroep onder leiding van mijn ministerie zijn de afgelopen twee jaar de knelpunten, zowel aan publieke als aan private zijde, in de toepassing van de directe aansprakelijkstelling geïnventariseerd. Het resultaat hiervan is besproken in het overleg van het Nationaal Platform Criminaliteitsbeheersing (NPC-overleg) van 13 april jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="20452AA4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B8250D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Overig</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009A5943" w:rsidP="00AC3DA3" w:rsidRDefault="009A5943" w14:paraId="60AF0007" w14:textId="0C306D96">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="18819725" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzet op de Cariben </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="009A5943" w:rsidP="009A5943" w:rsidRDefault="009A5943" w14:paraId="2F2D8E6A" w14:textId="41D20D4C">
-[...124 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3E901772" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de grote Nederlandse steden is problematiek zichtbaar, die te relateren is aan verdachten en daders afkomstig uit het Caribisch deel van het Koninkrijk. Zowel positieve als negatieve ontwikkelingen aldaar hebben een weerslag in Nederland. Het is daarom een Koninkrijks- en Nederlands belang om in te zetten op een reductie van het aantal high impact crimes in het Caribisch deel van het Koninkrijk. De HIC-aanpak wordt vormgegeven samen met de eilanden langs de beleidslijnen zoals neergelegd in de gezamenlijke Justitie en Veiligheid beleidsagenda voor Caribisch Nederland. Er wordt kennis uitgewisseld en de in Nederland succesvolle methoden worden toegepast op de eilanden, op een wijze die aansluit bij de lokale situatie. De focus ligt op het voorkomen van daderschap, slachtofferschap en recidive. Er wordt ingezet op bewezen effectieve en kansrijke interventies die zich richten op het versterken van de weerbaarheid van jongeren en het vergroten van hun kansen en perspectieven, zoals ‘Alleen jij bepaalt wie je bent’, het ‘Leerorkest’ en de Re-integratieofficier. Daarnaast wordt ondersteuning geboden aan lokale initiatieven en bij de professionalisering van lokale organisaties en bedrijven door middel van trainingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="38E04250" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A16F3A" w:rsidRDefault="00A16F3A" w14:paraId="0D5746EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0E5CBEFF" w14:textId="0989FA62">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van het voormalig lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bruyning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> inzake ervaringsdeskundigen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="00781F63" w:rsidP="00804BE7" w:rsidRDefault="00781F63" w14:paraId="3AB0366D" w14:textId="6D2BC13F">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="1717FE80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 6 november 2024 diende het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bruyning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00B8250D" w:rsidR="002B2035">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een motie in waarin verzocht werd te onderzoeken hoe ervaringsdeskundigheid effectief ingezet kan worden bij de preventie van jeugdcriminaliteit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="33"/>
       </w:r>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="004E2046" w:rsidP="004E2046" w:rsidRDefault="004E2046" w14:paraId="15441364" w14:textId="42D6B8FA">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0E8B4161" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ervaringsdeskundigen kunnen voor verschillende doeleinden ingezet worden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="004E2046" w:rsidP="00804BE7" w:rsidRDefault="004E2046" w14:paraId="2C22272C" w14:textId="41DF6B2A">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="0F57E7A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op dit moment lopen nog diverse, langdurige onderzoeken naar de verschillende rollen die ervaringsdeskundigen in de preventieve aanpak van jeugdcriminaliteit kunnen hebben. Uitkomsten van deze onderzoeken worden nauwlettend gevolgd om zo inzicht te krijgen hoe ervaringsdeskundigen op een effectieve wijze ingezet kunnen worden voor de preventie van jeugdcriminaliteit of voor andere doelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="004E2046" w:rsidP="00804BE7" w:rsidRDefault="004E2046" w14:paraId="541283FE" w14:textId="0EA6F799">
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3A5EBB19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De waardevolle inzichten en lessen die deze onderzoeken gaan opleveren, zullen breder worden gedeeld onder gemeenten en met andere partners. Hiermee beschouw ik de motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Bruyning</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B8250D">
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> c.s., om de kennis over en goede ervaring met de inzet van ervaringsdeskundigheid breder onder gemeenten te delen en binnen de lerende aanpak samen met de wetenschap hieraan specifieke aandacht te besteden en hierover te rapporteren, als afgedaan.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B8250D" w:rsidDel="009C6368" w:rsidR="009C6368">
+      <w:r w:rsidRPr="00A16F3A" w:rsidDel="009C6368">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B8250D" w:rsidR="004E2046" w:rsidP="00804BE7" w:rsidRDefault="004E2046" w14:paraId="115E6783" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B8250D">
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="5F3C8838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="3042B9E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00A16F3A" w:rsidRDefault="00CF0E14" w14:paraId="0AE228BD" w14:textId="4A701F9C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16F3A">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:t>inister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00A16F3A" w:rsidRDefault="00CF0E14" w14:paraId="4617DB88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2046" w:rsidP="00040CF0" w:rsidRDefault="004E2046" w14:paraId="7FC5EC70" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00A16F3A" w:rsidRDefault="00CF0E14" w14:paraId="1C4DD6E9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="00CF0E14" w:rsidP="00CF0E14" w:rsidRDefault="00CF0E14" w14:paraId="713A6EB3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00040CF0" w:rsidR="00040CF0" w:rsidSect="00A26C03">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00A16F3A" w:rsidR="004E5D09" w:rsidP="00CF0E14" w:rsidRDefault="004E5D09" w14:paraId="69B5C2DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00A16F3A" w:rsidR="004E5D09" w:rsidSect="00DA629E">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06EC023C" w14:textId="77777777" w:rsidR="00421540" w:rsidRDefault="00421540">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3473BA12" w14:textId="77777777" w:rsidR="000C7BBF" w:rsidRDefault="000C7BBF" w:rsidP="00CF0E14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="532623B3" w14:textId="77777777" w:rsidR="00421540" w:rsidRDefault="00421540">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24423AB4" w14:textId="77777777" w:rsidR="000C7BBF" w:rsidRDefault="000C7BBF" w:rsidP="00CF0E14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...27 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14844F30" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00CF0E14" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23FA80B4" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00CF0E14" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1684D16F" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00CF0E14" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="667882E2" w14:textId="77777777" w:rsidR="00421540" w:rsidRDefault="00421540">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D0F9EA2" w14:textId="77777777" w:rsidR="000C7BBF" w:rsidRDefault="000C7BBF" w:rsidP="00CF0E14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57D9BA78" w14:textId="77777777" w:rsidR="00421540" w:rsidRDefault="00421540">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="42EBA164" w14:textId="77777777" w:rsidR="000C7BBF" w:rsidRDefault="000C7BBF" w:rsidP="00CF0E14">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="25E4409F" w14:textId="77777777" w:rsidR="00A26C03" w:rsidRPr="00A26C03" w:rsidRDefault="00A26C03" w:rsidP="00A26C03">
+    <w:p w14:paraId="5FA1BA95" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bron: Jaarverslagen politie 2015 t/m 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4F255487" w14:textId="77777777" w:rsidR="009463BB" w:rsidRPr="00A26C03" w:rsidRDefault="009463BB">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5A7FBCD2" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="08297B4D" w14:textId="0F4DA60B" w:rsidR="009D010A" w:rsidRPr="00A26C03" w:rsidRDefault="009D010A" w:rsidP="009D010A">
+    <w:p w14:paraId="717BA432" w14:textId="51350CE0" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...56 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 28 684, nr. 779 en 740</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3A6BF12B" w14:textId="77777777" w:rsidR="009D010A" w:rsidRPr="00A26C03" w:rsidRDefault="009D010A" w:rsidP="009D010A">
+    <w:p w14:paraId="2F56FF30" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Door de aanslagen in 2025 zijn onder meer 1.045 woningen, 253 bedrijven en 203 voertuigen getroffen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="418893A4" w14:textId="77777777" w:rsidR="00CB48EE" w:rsidRPr="00A26C03" w:rsidRDefault="00CB48EE" w:rsidP="00CB48EE">
+    <w:p w14:paraId="37889301" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Brokers zijn cruciale tussenpersonen die een bemiddelende, verbindende en faciliterende rol vervullen binnen criminele netwerken. Zij nemen opdrachten aan, zetten deze door, zorgen voor het vinden van uitvoerders en sturen deze soms aan. Een rol die zowel organisatorisch, logistiek als strategisch van aard kan zijn. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="5705A4F2" w14:textId="77777777" w:rsidR="0013615C" w:rsidRPr="00A26C03" w:rsidRDefault="0013615C" w:rsidP="0013615C">
+    <w:p w14:paraId="0D7C5A8B" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het betrof Amsterdam, Rotterdam, Den Haag, Almere, Utrecht en Den Bosch.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="096262C7" w14:textId="6DF3235A" w:rsidR="0013615C" w:rsidRPr="00A26C03" w:rsidRDefault="0013615C" w:rsidP="0013615C">
+    <w:p w14:paraId="76AA3D6A" w14:textId="7B3BD9A5" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...32 lines deleted...]
-        <w:t>25, 28684, nr. 779.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 28 684, nr. 779.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="0A98B566" w14:textId="4FBDF7CD" w:rsidR="00986020" w:rsidRPr="00A26C03" w:rsidRDefault="00986020">
+    <w:p w14:paraId="7C03112D" w14:textId="63A5298E" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...32 lines deleted...]
-        <w:t>2026, 28684, nr. 816.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 28 684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="256E50AB" w14:textId="39044EE7" w:rsidR="00300EE4" w:rsidRPr="009F27C2" w:rsidRDefault="00E57382">
+    <w:p w14:paraId="1CB6ED5A" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk231486187"/>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De campagne </w:t>
       </w:r>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Praat met je kind over explosies</w:t>
       </w:r>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, ontwikkeld door de gemeente Amsterdam en landelijk beschikbaar gesteld via het Netwerk Explosies in Gemeenten, stimuleert ouders om met hun kinderen in gesprek te gaan over de gevaren van explosieven. Daarnaast richt de campagne </w:t>
       </w:r>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Houd misdaad uit je buurt</w:t>
       </w:r>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zich op het herkennen van online ronselen voor criminele activiteiten en het bieden van handelingsperspectief. Tot slot heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Meld Misdaad Anoniem</w:t>
       </w:r>
-      <w:r w:rsidR="00300EE4" w:rsidRPr="00300EE4">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> om de meldingsbereidheid rond aanslagen met explosieven te vergroten.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2025 en 2026 campagnes gevoerd om de meldingsbereidheid rond aanslagen met explosieven te vergroten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1B2D52BD" w14:textId="5867B27E" w:rsidR="004042CE" w:rsidRPr="00A26C03" w:rsidRDefault="004042CE">
+    <w:p w14:paraId="30BC4EDE" w14:textId="42197AD7" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...39 lines deleted...]
-        <w:t>25 28684, nr. 780.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025 28 684, nr. 780.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4E65FBE6" w14:textId="5B148F22" w:rsidR="004E0C59" w:rsidRPr="00A26C03" w:rsidRDefault="004E0C59" w:rsidP="004E0C59">
+    <w:p w14:paraId="432A64D4" w14:textId="668A5329" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...18 lines deleted...]
-        <w:t>26 28684, nr. 816.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026 28 684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="0AFF7625" w14:textId="2687C9CD" w:rsidR="004042CE" w:rsidRPr="00A26C03" w:rsidRDefault="004042CE">
+    <w:p w14:paraId="4C6AEC1C" w14:textId="5238085F" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...18 lines deleted...]
-        <w:t>26 28684, nr. 816.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025-2026 28 684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="7EE5C70F" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="3CF0D8DF" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Als sprake is van geweld onder invloed, leidt dit tot strafeisverzwaring (75%) en/of de inzet van bijzondere voorwaarden (zoals een alcoholverbod, locatieverbod, gedragsinterventies).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="5012816F" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="7EBCAFA9" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 28 684 en 33 799, nr. 772.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="70FC6A3F" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="27ABDFA1" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2015-2016, 33 799, nr. 15.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="1E84D472" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="07AEF96F" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2019-2020, 27 565 en 29 398, nr. 175.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="68D6E012" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="5EA3D7E9" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2023-2024, 36 585, nr. 1.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="165EF765" w14:textId="77777777" w:rsidR="00CC1306" w:rsidRPr="00A26C03" w:rsidRDefault="00CC1306" w:rsidP="00CC1306">
+    <w:p w14:paraId="4E9EF583" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 36 585, nr. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="69BF850A" w14:textId="561E83FF" w:rsidR="005D4A31" w:rsidRPr="00A26C03" w:rsidRDefault="005D4A31" w:rsidP="005D4A31">
+    <w:p w14:paraId="433D83B2" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...32 lines deleted...]
-        <w:t>26, 28 684, nr. 816.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 28 684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="619C14A5" w14:textId="55975F01" w:rsidR="00841F4E" w:rsidRPr="00A26C03" w:rsidRDefault="00841F4E" w:rsidP="00841F4E">
+    <w:p w14:paraId="29F22D17" w14:textId="4AA611E8" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">25, 28 684, nr. 748 en 780. </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 28 684, nrs. 748 en 780. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="3BD0F0E2" w14:textId="45691AA8" w:rsidR="00841F4E" w:rsidRPr="00A26C03" w:rsidRDefault="00841F4E" w:rsidP="00841F4E">
+    <w:p w14:paraId="4AB894A3" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...32 lines deleted...]
-        <w:t>26, 28 684, nr. 816.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 28 684, nr. 816.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="22B2750C" w14:textId="77777777" w:rsidR="00571E0D" w:rsidRPr="00A26C03" w:rsidRDefault="00571E0D" w:rsidP="00571E0D">
+    <w:p w14:paraId="262AFD6B" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Een sealbagautomaat is een beveiligde geldautomaat waarmee zakelijke klanten contant geld, verpakt in een verzegelde plastic zak (sealbag), kunnen storten. </w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sealbagautomaat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is een beveiligde geldautomaat waarmee zakelijke klanten contant geld, verpakt in een verzegelde plastic zak (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sealbag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), kunnen storten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="3EC1912D" w14:textId="77777777" w:rsidR="00AC4B2A" w:rsidRPr="00A26C03" w:rsidRDefault="00AC4B2A" w:rsidP="00AC4B2A">
+    <w:p w14:paraId="5A48C14B" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deur op slot, raampje dicht en lichtje aan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="47859D76" w14:textId="77777777" w:rsidR="00040CF0" w:rsidRPr="00A26C03" w:rsidRDefault="00040CF0" w:rsidP="00040CF0">
+    <w:p w14:paraId="342C48C4" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Heling is een belangrijke facilitator voor het plegen van vermogenscriminaliteit. Het voorkomen, opsporen en vervolgen van heling maakt daarom deel uit van de aanpak. De helingbestrijding beoogt zowel het frustreren van de afzetmarkt voor gestolen goederen alsmede het vergroten van de pakkans van helers en stelers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="1B2309BB" w14:textId="50135366" w:rsidR="0029514C" w:rsidRPr="00A26C03" w:rsidRDefault="0029514C" w:rsidP="0029514C">
+    <w:p w14:paraId="21F05DF9" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bronnen: WODC, Achtergronden en recidive onder daders van high impact crimes veroordeeld in 2002-2017, 2021. WODC, Criminele carrières van daders van high impact crimes, 2021.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="5079CD9E" w14:textId="2DEDE4D3" w:rsidR="0029514C" w:rsidRPr="00A26C03" w:rsidDel="00D92927" w:rsidRDefault="0029514C" w:rsidP="0029514C">
+    <w:p w14:paraId="1D51D9F9" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidDel="00D92927" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:del w:id="5" w:author="Auteur"/>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...11 lines deleted...]
-        <w:t>n.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het aantal HIC veroordeelden is gedaald met 47% bij woninginbrekers, 73% bij straatrovers en 49% bij overvallers. Deze dalende trends zijn in lijn met bevindingen op basis van politieregistraties. De daling van de recidive blijft hierbij achter. Het lijkt er dus op dat er een hardnekkige groep overblijft die volhardt in het plegen van delicten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="765DDAEE" w14:textId="77777777" w:rsidR="00BC2C1C" w:rsidRPr="00A26C03" w:rsidRDefault="00BC2C1C" w:rsidP="00BC2C1C">
+    <w:p w14:paraId="6823E7FE" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Integrale persoonsgerichte toeleiding naar Arbeid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="4E9800E5" w14:textId="4F609717" w:rsidR="00781F63" w:rsidRPr="00A26C03" w:rsidRDefault="00781F63" w:rsidP="00781F63">
+    <w:p w14:paraId="4487E080" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uit diverse evaluaties van de Universiteit van Amsterdam blijkt dat AJB een positieve gedragsverandering realiseert bij deelnemers in vergelijking met een controlegroep.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
-    <w:p w14:paraId="0EAE093F" w14:textId="77777777" w:rsidR="00781F63" w:rsidRPr="00A26C03" w:rsidRDefault="00781F63" w:rsidP="00781F63">
+    <w:p w14:paraId="2BBC778D" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Door het Nederlands Jeugdinstituut met de kwalificatie ‘Effectief volgens eerste aanwijzingen’.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
-    <w:p w14:paraId="01D2EDC1" w14:textId="00E29DCA" w:rsidR="00294ECF" w:rsidRPr="00A26C03" w:rsidRDefault="00294ECF" w:rsidP="00294ECF">
+    <w:p w14:paraId="78432905" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> zoals bijvoorbeeld schulden, schooluitval, werkloosheid, huisvesting, ontbreken van vaardigheden en negatief sociaal netwerk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="31">
-    <w:p w14:paraId="5277321D" w14:textId="77777777" w:rsidR="00294ECF" w:rsidRPr="00A26C03" w:rsidRDefault="00294ECF" w:rsidP="00294ECF">
+    <w:p w14:paraId="4389ABFD" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Van der Laan et al. (2006), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>jeugddelinquentie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; Servaas, Weerman &amp; Fischer (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-        <w:rPr>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Risico-, versterkende en beschermende factoren voor crimineel gedrag.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="23CCE45E" w14:textId="72D24B22" w:rsidR="00043CB4" w:rsidRPr="00A26C03" w:rsidRDefault="00043CB4">
+    <w:p w14:paraId="1397D677" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A26C03">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het aantal HIC veroordeelden is gedaald met 47% bij woninginbrekers, 73% bij straatrovers en 49% bij overvallers. Deze dalende trends zijn in lijn met bevindingen op basis van politieregistraties. De daling van de recidive blijft hierbij achter. Het lijkt er dus op dat er een hardnekkige groep overblijft die volhardt in het plegen van delicten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
-    <w:p w14:paraId="1EBD6ABB" w14:textId="1A704BBF" w:rsidR="002B2035" w:rsidRPr="00A26C03" w:rsidRDefault="002B2035" w:rsidP="002B2035">
+    <w:p w14:paraId="430B46A2" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00A16F3A" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A26C03">
+      <w:r w:rsidRPr="00A16F3A">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A26C03">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 2024-2025, 24 587, nr. 1000.</w:t>
+      <w:r w:rsidRPr="00A16F3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 24 587, nr. 1000.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4038F63A" w14:textId="77777777" w:rsidR="00F66532" w:rsidRDefault="00394F0A">
-[...515 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="7CC78DB4" w14:textId="77777777" w:rsidR="00CF0E14" w:rsidRPr="00CF0E14" w:rsidRDefault="00CF0E14" w:rsidP="00CF0E14">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5847A27B" w14:textId="77777777" w:rsidR="00F66532" w:rsidRDefault="00394F0A">
+  <w:p w14:paraId="6338477D" w14:textId="77777777" w:rsidR="00734C9F" w:rsidRPr="00CF0E14" w:rsidRDefault="00734C9F" w:rsidP="00CF0E14">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1272 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="109990DB" w14:textId="77777777" w:rsidR="00734C9F" w:rsidRPr="00CF0E14" w:rsidRDefault="00734C9F" w:rsidP="00CF0E14">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="91FEF4D5"/>
-[...760 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A30649C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62746F80"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9341,853 +6572,151 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...308 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1930580397">
+  <w:num w:numId="1" w16cid:durableId="1980567664">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E62765"/>
-[...386 lines deleted...]
-    <w:rsid w:val="00FD6F9F"/>
+    <w:rsidRoot w:val="00CF0E14"/>
+    <w:rsid w:val="000C7BBF"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00734C9F"/>
+    <w:rsid w:val="00A16F3A"/>
+    <w:rsid w:val="00CB0AE4"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rsid w:val="00DA629E"/>
+    <w:rsid w:val="00F56876"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2FFBB044"/>
-  <w15:docId w15:val="{C381CEA3-56F4-43C9-9DE9-BB3F10BE2870}"/>
+  <w14:docId w14:val="05EC3FA8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F946A5E2-FE08-49E2-A130-2ABC5AB852D5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10196,77 +6725,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10291,75 +6820,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -10394,55 +6923,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -10514,1099 +7043,794 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="2"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...243 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...151 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00CF0E14"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:bottom w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:right w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideH w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
         <w:insideV w:val="single" w:sz="0" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...44 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...36 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E62765"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E62765"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E62765"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...56 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F3512"/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006F3512"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00CF0E14"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="002A5685"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CF0E14"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CF0E14"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0029514C"/>
+    <w:rsid w:val="00A16F3A"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...20 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...131 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11882,53 +8106,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>21080</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>3858</ap:Words>
+  <ap:Characters>21225</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>175</ap:Lines>
-  <ap:Paragraphs>49</ap:Paragraphs>
+  <ap:Lines>176</ap:Lines>
+  <ap:Paragraphs>50</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>24863</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>25033</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>