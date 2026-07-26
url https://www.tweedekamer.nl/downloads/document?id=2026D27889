--- v0 (2026-06-08)
+++ v1 (2026-07-26)
@@ -1,4513 +1,1266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...560 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="5DE21D6D" w14:textId="43B6E676">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2178</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="46DB51D4" w14:textId="28059C57">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
       <w:r>
         <w:t>2026Z08720</w:t>
       </w:r>
-      <w:r w:rsidR="00E82C38">
-[...119 lines deleted...]
-    <w:p w:rsidR="00820DDA" w:rsidP="00820DDA" w:rsidRDefault="00820DDA" w14:paraId="61F61608" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="3EED9B0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00687A74" w:rsidRDefault="00DA1968" w14:paraId="38B81709" w14:textId="77777777">
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="152AF5A6" w14:textId="5D748F06">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Letschert (Onderwijs, Cultuur en Wetenschap) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="19EE299E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="70026ADF" w14:textId="718E7EE7">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E247C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1831</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="288EAA05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="468FBDC2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r w:rsidRPr="00820DDA">
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B95670" w:rsidP="00687A74" w:rsidRDefault="00B95670" w14:paraId="39566C99" w14:textId="096E1957">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="008777DB">
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="136F892E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u op de hoogte van het bericht van GeenStijl 'UvA's Room for Discussion trekt uitnodiging Vlaams Belang politicus in om veiligheid en andere redenen'?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="38EE6B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="2D8D942F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="2B7AAD56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="1C58830D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3023">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Deelt u de mening dat de Universiteit van Amsterdam (UVA) opnieuw zwicht voor activistische druk door de uitnodiging aan Tom van Grieken van Vlaams Belang in te trekken en dat universiteiten geen politieke filterbubbel mogen zijn waar alleen welgevallige meningen welkom zijn? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="0AA85627" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="76FDD421" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="02BFFE83" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik wil voorop stellen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> dat u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:t>niversiteiten bij uitstek de plekken in de samenleving</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:t xml:space="preserve"> voor open debat en dialoog, waarin ruimte is voor een diversiteit aan perspectieven</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zolang dit gebeurt binnen de grenzen van de wet en met inachtneming van de academische kernwaarden. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Het is aan de instellingsbesturen om, bi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B3B">
+        <w:t>j het faciliteren of organiseren van bijeenkomsten</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:t>in iedere casus een nieuwe afweging te maken of iemand kan komen spreken. Daarbij moeten zij zowel de academische vrijheid en de vrijheid van meningsuiting, alsook de veiligheid op de campus waarborgen. Ik vertrouw erop dat zij die afwegingen weloverwogen maken</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> en dat dat ook in dit geval is gebeurd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Zo heeft d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008458FB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e UvA mij laten weten dat het studentenplatform Room for Discussion heeft besloten het interview te annuleren. Dit hebben zij gedaan na consultatie bij de UvA en op basis van een brede afweging.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...31 lines deleted...]
-        <w:t>Antwoord 1</w:t>
+      <w:r w:rsidRPr="00172AB6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarbij </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172AB6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gekeken naar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de veiligheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172AB6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de benodigde veiligheidsmaatregelen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar ook naar de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172AB6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gevolgen voor onderwijs en onderzoek, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>logistieke overwegingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00172AB6">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, eventuele protocollaire eisen en de wensen van de gast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="1A939945" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="2B6BAFF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3023">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008777DB">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ja</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="008777DB" w:rsidR="00B95670" w:rsidP="00687A74" w:rsidRDefault="00B95670" w14:paraId="2B0111A5" w14:textId="697117C2">
+        <w:t>Kan u aangeven of er nog sprake is van academische vrijheid of dat deze is ingeruild voor ideologische censuur?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="5D4A03D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="7B827E5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ik deel niet uw opvatting dat d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e academische vrijheid is ingeruild voor ideologische censuur. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en blijft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>van groot belang dat de academische vrijheid gewaarborgd en actief beschermd wordt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vanwege de signalen dat de academische vrijheid onder druk staat, lopen er verschillende trajecten die bijdragen aan het inzicht in de academische vrijheid in Nederland en het handelingsperspectief om deze beter te borgen en beschermen. De KNAW werkt bijvoorbeeld aan twee adviezen; juridisch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> borging van academische vrijheid en vrijheid van meningsuiting in de wetenschappelijke sector. Het is van belang dat deze twee vrijheden van elkaar worden onderscheiden. Daarnaast start ik, naar aanleiding van motie Heite, een onafhankelijk onderzoek naar de zorgen over het gebrek aan pluriformiteit in de wetenschap waarvan ik de resultaten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dit najaar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>verwacht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B95670">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00B95670">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="58368A27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="3F5EE863" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3023">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Vraag 2</w:t>
+        <w:t>Vraag 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008777DB">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Deelt u de mening dat de Universiteit van Amsterdam (UVA) opnieuw zwicht voor activistische druk door de uitnodiging aan Tom van Grieken van Vlaams Belang in te trekken en dat universiteiten geen politieke filterbubbel mogen zijn waar alleen welgevallige meningen welkom zijn? Zo nee, waarom niet?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00687A74" w:rsidP="00687A74" w:rsidRDefault="00687A74" w14:paraId="4ABF9654" w14:textId="77777777">
+        <w:t>Kan u aangeven of universiteiten gebruik mogen maken van veiligheid als een smoes of veiligheid mogen misbruiken als excuus om politiek onwelgevallige sprekers te weren? Zo nee, welke maatregelen gaat u hiertegen nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="3705FF39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="7C1CFEB4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ik neem afstand van de suggestie dat universiteiten veiligheid als smoes inzetten of als argument misbruiken om onwelgevallige sprekers te weren. Zoals toegelicht onder vraag 2 vertrouw ik erop dat universiteiten in elke casus een weloverwogen afweging maken, waarbij zij veel waarde hechten aan de academische vrijheid en de vrijheid van meningsuiting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="7F6426CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="403106B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3023">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Bent u bereid om universiteiten die structureel de vrijheid van meningsuiting ondermijnen, financieel te korten? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="33DAC97C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="6B706652" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Ik ben daar niet toe bereid en ik heb ook geen indicaties dat hier sprake van zou zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="5212548B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="244242F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B3023">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B3023">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aag 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Herkent u dat dit soort incidenten bijdragen aan een angstcultuur op universiteiten waar afwijkende meningen worden weggezet en linkse groepsdruk de norm is? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="1D100235" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008777DB" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="0A316421" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nee, ik herken niet dat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dergelijke incidenten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>bijdragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan een angstcultuur. Het is te betreuren dat evenementen soms vanwege veiligheidsredenen moeten worden afgezegd. Iedereen moet zich veilig voelen om mee te doen aan het open debat, waar de ruimte is voor verschillende perspectieven en waar het </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ook</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mag schuren. Zoals eerder aangegeven in vraag 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zetten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestuurders zich </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>elke dag weer in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor academische vrijheid en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vrijheid van meningsuiting, maar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben ze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarbij ook de ingewikkelde taak om de veiligheid te waarborgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="23DAF44C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B95670" w:rsidP="00687A74" w:rsidRDefault="00B95670" w14:paraId="7D3CCEEF" w14:textId="6999C24B">
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="21DAC4D4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
-      <w:r>
-[...178 lines deleted...]
-    <w:p w:rsidR="00B95670" w:rsidP="00687A74" w:rsidRDefault="00B95670" w14:paraId="1D6275A6" w14:textId="1D5CAFD3">
+    </w:p>
+    <w:p w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="60BDBBDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008777DB" w:rsidR="00B95670" w:rsidP="00687A74" w:rsidRDefault="00B95670" w14:paraId="4460545C" w14:textId="26497F82">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00820DDA" w:rsidR="002E247C" w:rsidP="002E247C" w:rsidRDefault="002E247C" w14:paraId="69DC74EE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008777DB">
+        <w:t>1) GeenStijl, 20 april 2026, UvA's Room for Discussion trekt uitnodiging Vlaams Belang politicus in om veiligheid en andere redenen (https://www.geenstijl.nl/5189474/tom-van-grieken-uva) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008777DB">
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="008777DB">
-[...521 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="497ECD64" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="002E247C">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E1FDFD6" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DA1968">
+    <w:p w14:paraId="37B58978" w14:textId="77777777" w:rsidR="001805AB" w:rsidRDefault="001805AB" w:rsidP="002E247C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DAF148" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EEFC4EE" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DA1968">
+    <w:p w14:paraId="01FB98C1" w14:textId="77777777" w:rsidR="001805AB" w:rsidRDefault="001805AB" w:rsidP="002E247C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6293E3" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7FACFFF3" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="6B5BDFDC" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07C3D202" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4DB5C83C" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="1E742602" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2299838D" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DA1968">
+    <w:p w14:paraId="0E645FAB" w14:textId="77777777" w:rsidR="001805AB" w:rsidRDefault="001805AB" w:rsidP="002E247C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76588D90" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16A43A26" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DA1968">
+    <w:p w14:paraId="6F870A75" w14:textId="77777777" w:rsidR="001805AB" w:rsidRDefault="001805AB" w:rsidP="002E247C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3557897D" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="293E35F3" w14:textId="77777777" w:rsidR="00B95670" w:rsidRDefault="00B95670" w:rsidP="00B95670">
+    <w:p w14:paraId="165F1A01" w14:textId="77777777" w:rsidR="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="006A114C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006A114C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 31 288, nr. 1219.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="052E1379" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="17CCFAF4" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="56E1CAF3" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="107D5DA3" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="1ED6939B" w14:textId="77777777" w:rsidR="002E247C" w:rsidRPr="002E247C" w:rsidRDefault="002E247C" w:rsidP="002E247C">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1010 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="80"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...927 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="002E247C"/>
+    <w:rsid w:val="001805AB"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rsid w:val="00971462"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0DF402D7"/>
-  <w15:docId w15:val="{6ABF89AC-07E6-4306-BF15-962BA9E13137}"/>
+  <w14:docId w14:val="01FC99AB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C1F9816D-12DA-4642-83FC-37CE23E6B0F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4656,1220 +1409,1125 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...31 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002E247C"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="002E247C"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="standaard-tekst-vet-pagebreak"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...3 lines deleted...]
-      <w:pageBreakBefore/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E247C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
+    <w:name w:val="standaard-tekst"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="002E247C"/>
+    <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:b/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...326 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>841</ap:Words>
-  <ap:Characters>4630</ap:Characters>
+  <ap:Words>695</ap:Words>
+  <ap:Characters>3827</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>38</ap:Lines>
-  <ap:Paragraphs>10</ap:Paragraphs>
+  <ap:Lines>31</ap:Lines>
+  <ap:Paragraphs>9</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5461</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4513</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>