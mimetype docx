--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,9738 +1,8396 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="0C5C77A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3F766835" w14:textId="673C773B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9" w:rsidR="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>945 VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Jaarverslag en slotwet Ministerie van Justitie en Veiligheid 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3C889544" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9" w14:paraId="5265E7C7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5ED32DA3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="2A798F0B" w14:textId="2E68D978">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="668AC18B" w14:textId="69817F67">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Nr. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="000E44BE" w:rsidR="000E44BE">
-        <w:rPr>
+      <w:r w:rsidRPr="00E37FF9" w:rsidR="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9" w:rsidR="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Verslag houdende een lijst van vragen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>IJST VAN VRAGEN</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9" w:rsidR="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>EN ANTWOORDEN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="147152FE" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="742FF0F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidP="003D452A" w:rsidRDefault="001856D0" w14:paraId="4AE19DA9" w14:textId="15D85B11">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6E3B72FD" w14:textId="0C5EB90D">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen voorgelegd aan de minister van Justitie en Veiligheid over de brief van 20 mei 2026 over het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Rapport resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Rapport resultaten verantwoordingsonderzoek 2025 bij het Ministerie van Justitie en Veiligheid (Kamerstuk 36945 VI, nr. 2). De minister en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris hebben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kamerstuk </w:t>
-[...14 lines deleted...]
-        <w:t>De vragen zijn op 27 mei 2026 aan de regering voorgelegd.</w:t>
+        <w:t xml:space="preserve"> deze vragen beantwoord bij brief van 8 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidP="003D452A" w:rsidRDefault="003D452A" w14:paraId="4C6A39C1" w14:textId="1E70911C">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="79B75682" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-        <w:ind w:left="1410" w:firstLine="2"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="22368764" w14:textId="7C54A948">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="097EAA26" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5B521D17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eerdmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7832D86A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="003D452A">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="20F4DED9" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="51A54B46" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="6D15E44D" w14:textId="20B11D8D">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4D45A481" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>riffier van de commissie,</w:t>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Paauwe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="001856D0" w14:paraId="7BE44406" w14:textId="46F46DA8">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="03C4CE2C" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9" w14:paraId="7F12834D" w14:textId="77777777"/>
-    <w:p w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9" w14:paraId="4EB0893B" w14:textId="77777777">
+    <w:p w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="30261147" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00657818" w:rsidRDefault="00D45C2A" w14:paraId="4E50E92A" w14:textId="0E34803B">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="00E37FF9" w:rsidP="00E37FF9" w:rsidRDefault="00E37FF9" w14:paraId="461617B5" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    </w:p>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3F719979" w14:textId="24899E92">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (1):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Is de regering het eens met de observatie van de Algemene Rekenkamer dat het gebrek aan stuurinformatie over de (strafrecht)ketenprestaties een effectieve aanpak in de weg staat?</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Het is belangrijk om te beschikken over juiste en tijdige informatie om de voortgang en de prestaties in de strafrechtketen te kunnen monitoren. Deze informatie is van belang om samen met de keten te kijken of er tussentijds bijsturing nodig is, en of wij als verantwoordelijke bewindspersonen de ketenorganisaties extra kunnen ondersteunen om de prestaties te verbeteren. Er zijn al verschillende instrumenten beschikbaar om de prestaties in de keten te kunnen monitoren. Om beter vooruit te kunnen kijken en tijdig bij te kunnen sturen wordt hard gewerkt aan belangrijke aanvullende instrumenten.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>In de strafrechtketen is de nodige informatie voorhanden  over de voortgang in strafzaken, zoals de (factsheet) Strafrechtketenmonitor. Om intern te sturen beschikken de ketenorganisaties over eigen dashboards en monitors op grond waarvan wordt gestuurd. Om in de toekomst gezamenlijk beter te kunnen sturen wordt bovendien gewerkt aan enkele aanvullende instrumenten.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Naast de landelijke monitors wordt er hard gewerkt aan lokale strafrechtketenmonitors op de geprioriteerde zaakstromen. Er is inmiddels een pilot uitgevoerd op een regionale zedenmonitor en een regionale jeugdmonitor. In verschillende regio’s wordt van deze monitors gebruik gemaakt.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">In dit licht is tevens in de afgelopen periode een verkenning uitgevoerd naar de bruikbaarheid van een tool om in de keten vooruit te kijken, op basis van het PMJ-model. Deze tool zou kunnen helpen om beter zicht te krijgen op hetgeen op de partners afkomt, specifiek met betrekking tot de te verwachten hoeveelheid zaken. Op grond hiervan kunnen de organisaties preciezer inschatten welke capaciteitsinzet benodigd zal zijn. De komende tijd wordt samen met de ketenorganisaties gekeken hoe deze door het WODC ontwikkelde tool het beste kan worden ontwikkeld en gebruikt. </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (2):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering aangeven hoe zij van plan is om het gebrek aan stuurinformatie in de (strafrecht)keten weg te nemen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>De komende periode wordt de informatie waarmee binnen de keten kan worden gestuurd verbeterd. Actuele informatie vanuit de keten, zoals hierboven toegelicht, wordt al op verschillende manieren gedeeld. Dit gebeurt niet alleen via bestuurlijke gesprekken die wij met individuele ketenorganisaties voeren, maar ook via het Bestuurlijk Ketenberaad, waar J&amp;V thans voorzitter van is. Ook beschikken we over de strafrechtketenmonitor en de jeugdmonitor.</w:t>
       </w:r>
-      <w:r>
-[...70 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op het terrein van jeugd is het gelukt om een doorbraak te bereiken in het delen van data, waardoor er kan worden gewerkt aan ketenbrede informatie over de doorlooptijden ten aanzien van deze zaakstroom. Deze systematiek kan in de toekomst ook voor andere zaakstromen gaan helpen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Daarnaast heeft het CJIB in het kader van het deltaplan strafrechtketen de opdracht gekregen om ten aanzien van de geprioriteerde zaakstromen een verkenning te doen naar de mogelijkheid van het ontwikkelen van een strafrechtketen breed dashboard en een bijbehorend systeem van besturen naar het model van de executieketen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>De afgelopen periode is een verkenning uitgevoerd naar de bruikbaarheid van een tool om in de keten vooruit te kijken, op basis van het PMJ-model. Deze tool kan helpen om beter zicht te krijgen op de te verwachten hoeveelheid zaken voor verschillende ketenpartners. Wij zullen de komende tijd samen met de ketenorganisaties kijken hoe deze tool het beste kan worden ontwikkeld en gebruikt.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (3):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering aangeven hoe zij van plan is om te zorgen dat de keten op zijn minst aan de voorwaarden voor decharge gaat voldoen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Die voorwaarden behelzen de beschikbaarheid van essentiële informatie over doorlooptijden van individuele zaken, en hoe de bewindspersonen hun wettelijke bevoegdheid om aanwijzingen te geven en regie te voeren inzetten ter bevordering van de bedrijfsvoering.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Zoals in antwoord op vraag 2 aangegeven wordt bezien of gekomen kan worden tot een ketenbreed dashboard naar het model van de executieketen. Het CJIB heeft al de opdracht gekregen om hiertoe een verkenning te doen. Hiermee wordt onderzocht op welke wijze  individuele zaken door de keten kunnen worden gevolgd en wat daar voor nodig is.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Wat betreft de inzet van aanwijzingsbevoegdheid past hierbij uiterste terughoudendheid. De aanwijzingsbevoegdheid komt bijvoorbeeld in geval van de Rechtspraak pas in beeld bij zwaarwegende beheer- of stelselrisico’s, nadat regulier overleg, afspraken en escalatie binnen de governance met de Raad voor de Rechtspraak geen oplossing hebben geboden. De aanwijzing moet beperkt zijn tot zuiver beheer en organisatie en mag derhalve ook niet indirect eventueel kunnen leiden tot beïnvloeding van te maken keuzes in individuele zaken of rechterlijke oordeelsvorming.</w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>De huidige omstandigheden geven ons geen aanleiding nu een dergelijke aanwijzing te overwegen. Wij zien dat alle partijen binnen de strafrechtketen zeer gemotiveerd zijn de resultaten in de keten in brede zin te verbeteren. Er is evident geen sprake van onwil bij partijen, maar de materie is weerbarstig en complex. Dit laat onverlet dat wij de regie op de strafrechtketen op andere manieren versterken. Zo is er sinds kort binnen het departement een programmadirecteur strafrechtketen aangesteld om de coördinatie binnen en vanuit het departement richting de strafrechtketen steviger vorm te geven. Zijn taak is om samen met de ketenorganisaties de prestaties in de strafrechtketen te helpen verbeteren en een soepele en ordentelijke implementatie van het nieuwe Wetboek van Strafvordering te bevorderen. In de voortgangsbrief Strafrechtketen wordt nader op het versterken van de regie en de aanwijzingsbevoegdheid ingegaan.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (4):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering aangeven hoe zij van plan is om duidelijke doelen voor de prioriteiten uit de beleidsagenda op te gaan stellen, zodat het voor de Tweede Kamer duidelijker is hoe de regering voortgang op beleidsprioriteiten bijhoudt en zij daarop kan controleren? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Zoals door het kabinet is toegezegd in het verantwoordingsdebat van 3 juni jl., zullen in de Ontwerpbegroting 2027 duidelijke doelen worden opgenomen waarbij ook risico's zullen worden benoemd. Dit is een Rijksbrede uitwerking van de motie Van der Lee c.s. (Kamerstuk 36740, nr. 7) en het verzoek van de Commissie Rijksuitgaven (Kamerstuk 31865, nr. 284).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Vraag (5):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">De Algemene Rekenkamer licht ook de Nederlandse score op de Rule of Law-index uit: kan de regering aangeven of zij deze index (al dan niet wettelijk vastgelegd) zou willen benutten als een vaste indicator en richtlijn voor de publieke dienstverlening op het gebied van justitie en veiligheid? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Het kabinet onderschrijft het belang van een sterke democratische rechtsstaat en van betrouwbare indicatoren die inzicht geven in het functioneren van de instituties die deze rechtsstaat vormgeven, waaronder de justitiële en veiligheidsketen. De internationale Rule of Law Index vormt in samenhang met andere kwalitatieve en kwantitatieve bronnen/instrumenten een waardevolle bron van informatie, omdat deze inzicht biedt in aspecten zoals toegang tot het recht, onafhankelijkheid van instituties, transparantie, corruptiebestrijding en vertrouwen in de rechtsorde.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>De index biedt een nuttig signalerend en spiegelend perspectief, vergelijkbaar met rapportages van de European Commission for the Efficiency of Justice (CEPEJ), het jaarlijkse EU-Rechtsstaatrapport van de Europese Commissie en adviezen en standaarden van de Venetië Commissie van de Raad van Europa. Deze rapporten en instrumenten bieden in samenhang een breed en verdiepend beeld van onder andere toegang tot het recht, kwaliteit en efficiëntie van de rechtspraak, institutionele checks and balances en de bescherming van fundamentele rechtsstatelijke beginselen.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het kabinet onderstreept het belang van het structureel en in samenhang monitoren van ontwikkelingen op het terrein van de rechtsstaat, rechtsbescherming en toegang tot het recht. Omdat een zorgvuldige beoordeling van het functioneren van de rechtsstaat vraagt om een bredere weging van verschillende kwalitatieve en kwantitatieve bronnen en instrumenten zijn internationale rapportages en vergelijkende indicatoren juist als onderdeel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>van een bredere beoordeling een waardevol ijkpunt voor beleidsreflectie en beleidsontwikkeling. Een wettelijke verankering van één specifieke internationale index acht het kabinet daarom op dit moment niet wenselijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (6):</w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kan de regering per ketenpartner (Openbaar Ministerie, politie, rechtspraak) de actuele gemiddelde doorlooptijden per zaakstype (zeden, jeugd, verkeer) over 2023 tot 2025 geven voor zover beschikbaar? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>In de Factsheet Strafrechtketenmonitor wordt niet gerapporteerd over gemiddelde doorlooptijden. De achtergrond is dat gemiddelde doorlooptijden sterk beïnvloed kunnen worden door extreme waarden. Gemiddelden geven daardoor een vertekend beeld. In de Factsheet is ervoor gekozen om te rapporteren over het percentage dat binnen een bepaald aantal dagen wordt afgedaan. Hiermee wordt de voortgang met betrekking tot de gestelde streefnormen gemonitord. De factsheet is opgenomen onder het antwoord op vraag 29.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (7):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering uiteenzetten welke afwegingen er worden gemaakt bij de zaken die de doorlooptijd beïnvloeden? Achterblijven van het beloop van het recht schaadt vertrouwen in de overheid: wat als naast zorgvuldigheid ook snelheid wordt gewogen? En hoe heeft dat dan invloed op een score van de Algemene Rekenkamer? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Focus op doorlooptijden alleen is uiteindelijk onvoldoende is om de prestaties als geheel te verbeteren. Een goed functionerende strafrechtketen is een keten die er niet alleen voor zorgt dat strafzaken binnen redelijke termijn tot een einde komen, maar ook dat straffen rechtvaardig en effectief zijn.  Wij zijn daarom voornemens om samen met de ketenorganisaties de focus te verbreden en daarbij te kijken naar de gehele keten, van het begin van de opsporing tot en met de executie hoe die maatschappelijke doelstellingen het beste gehaald kunnen worden, inclusief het vergroten van het vertrouwen van de samenleving in het strafrecht.</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (8):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Welke ambitieuze en haalbare doelstellingen denkt de regering dat vastgesteld kunnen worden op basis van de indicatoren in het justitie- en veiligheidsdomein die de Algemene Rekenkamer deelt, bijvoorbeeld de Rule of Law-index, het aantal geregistreerde en opgehelderde meldingen, etc.? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>De werkwijze voor doelstellingen en indicatoren is andersom. Het kabinet stelt doelstellingen vast aan de hand van het coalitieakkoord. Daarbij worden passende acties gezocht en indicatoren om de voortgang op en de effectiviteit van de acties te kunnen meten, monitoren en evalueren. </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (9):</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Welke risico’s ziet de regering ten aanzien van de foutieve tenaamstellingen in het komende jaar, bijvoorbeeld ten aanzien van met terugwerkende kracht herstellen van fouten, het herstellen van fouten samen met andere organisaties zoals Openbaar Ministerie en Rechtspraak en hoe nieuwe wetsvoorstellen of koppelingen (zoals het Europees strafregistratiesysteem Ecris van een tijdje terug) hier weer een foutmarge in brengen? Hoe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voorkomen we dat het volgend jaar weer verergerd is? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Voor de risico’s van foutieve tenaamstellingen is van belang om welke fase van het strafproces het gaat. Voordat een strafvonnis onherroepelijk is geworden, stelt de Matching Autoriteit binnen Justid conform de bestaande werkwijzen de Leidende Administratieve Identiteit vast.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Daarnaast wordt dit verwerkt in de strafrechtketendatabank. Hiermee worden de ketenpartners die dit register raadplegen voorzien van adequate informatie. Nadat een strafvonnis onherroepelijk is geworden, kan de Matching Autoriteit zelf correcties doorvoeren als het gaat om gevallen die zich lenen voor een administratieve correctie. In andere gevallen is rechterlijke tussenkomst vereist. In beide soorten gevallen wordt in de systemen een markering aangebracht, zodat de raadplegende organisaties op de hoogte kunnen zijn. Voor systemen zoals ECRIS, waarbij het justitiële documentatiesysteem betrokken is, geldt ook dat daarin is gemarkeerd wanneer sprake is van een mogelijk identiteitsconflict, zodat de organisaties die dit raadplegen kunnen voorkomen dat onjuiste informatie zonder nader onderzoek gebruikt wordt.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Daarmee zijn de risico’s niet volledig weggenomen. Volledige foutloosheid is niet realistisch, omdat identiteitsgegevens op verschillende momenten in de strafrechtketen worden vastgesteld, verwerkt en gebruikt door meerdere organisaties. De inzet is daarom om risico’s voor burgers en ketenprocessen zo snel mogelijk te beperken, signalen sneller te herkennen en herstel zorgvuldig te organiseren. Daarvoor lopen momenteel diverse trajecten in verband met de aanpak van de problematiek van onjuiste tenaamstellingen in onherroepelijke vonnissen. Over de voortgang hiervan wordt de Kamer periodiek bij brief geïnformeerd.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (10):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering uiteenzetten waarom het niet mogelijk is om de omvang van het probleem van de foutieve tenaamstellingen vast te stellen? Zijn daar randvoorwaardelijke oorzaken voor, zoals tekortschietende ICT-toepassingen? Zo ja, hoe is de regering voornemens om die randvoorwaardelijke oorzaken aan te pakken? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Naar aanleiding van de aanbevelingen van de Algemene Rekenkamer heeft Justid een haalbaarheidsonderzoek gedaan naar de totale omvang van mogelijke onjuiste tenaamstellingen over de periode 2011-2024. Uit de nu beschikbare uitkomsten daarvan kan nog geen eindconclusie worden getrokken. Dat houdt verband met enkele knelpunten in de strafrechtketen, waaronder bij de informatievoorziening rondom identiteitsvaststelling, versnipperde ICT, onvoldoende uniforme werkwijzen en fouten in de registraties en gegevensuitwisselingen. Binnen het Programma Modernisering Identiteitsbehandeling en Vindbaarheid, wordt gewerkt aan structurele verbetering van identiteitsbehandeling en vindbaarheid in de strafrechtketen, onder andere door om verbetering van werkprocessen, informatie-uitwisseling en onderliggende systemen. Voor het zomerreces informeer ik uw Kamer hier nader over in de volgende voortgangsrapportage. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (11):</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Wat is de rol van ICT in alle vastgestelde onvolkomenheden? Kan een betere IT-organisatie bij het Rijk en uitvoerders zorgen voor een voortvarendere aanpak en signalering van fouten? En wanneer wordt deze achterstand van de kwaliteit van de ICT-huishouding een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">onacceptabel risico? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Het is gezien de reikwijdte van de vraag lastig deze te beantwoorden. Naast de Rijksbrede focus van de vraag zijn veel factoren van invloed op de voortvarende aanpak en signalering van fouten. Het is vooraf niet mogelijk vast te stellen welke invloed een 'betere ICT-organisatie' hierop heeft.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Iedere organisatie binnen het ministerie van JenV pakt de bevindingen en onvolkomenheden met urgentie op gezien de risico’s. Er is door zowel de Audit Dienst Rijk (ADR) als de Algemene Rekenkamer (ARK) geconstateerd dat er in 2025 opvolging is gegeven en voortgang is geboekt op nagenoeg alle bevindingen (ADR) en onvolkomenheden. (ARK).</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Voor de coördinatie strafrechtketen specifiek geldt naast aanscherpen van het verbeterplan en de problematiek van doorlooptijden en werkvoorraden van een beperkt aantal zaakstromen, de focus ook wordt verbreed naar de gehele keten. Bij dit traject betrekken we ook de motie Mutluer waarin wordt verzocht om een ‘deltaplan’ voor de strafrechtketen (Kamerstuk 36800 VI, nr. 86).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (12):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat waren de directe operationele gevolgen van de recente ICT-inbreuk bij het Openbaar Ministerie, bijvoorbeeld in uitgestelde zaken, doorlooptijden, etc.? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>De ICT-verstoring waarmee het OM in de zomer van 2025 te maken kreeg, had een grote impact op het OM en de strafrechtketen. Hierdoor zijn administratieve achterstanden ontstaan in de verwerking in de ICT-systemen. Aan het einde van 2025 waren deze achterstanden bij het OM voor het grootste deel weggewerkt. De inbreuk heeft ook effect gehad op de doorlooptijden, maar het is niet mogelijk om de omvang van dit effect in getallen te duiden. De Tweede Kamer ontvangt op korte termijn het jaarbericht van het OM over 2025 waarin nader wordt ingegaan op de gevolgen van de ICT-inbreuk.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (13):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Wat wordt er ondernomen om de ICT-huishouding van ministerie en uitvoerders I) slagvaardig en toekomstbestendig te maken en II) beter op elkaar aan te laten sluiten? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Zowel binnen als buiten het ministerie van JenV staat werken aan een slagvaardige en toekomstbestendige ICT-huishouding centraal. Voor de ICT-huishouding geldt dat maatregelen nauw verbonden zijn met de doelen uit regeerakkoord, CIO-stelsel en wijzigingen voor de interdepartementale inrichting met focus op de veranderingen in de digitaliseringsopgave.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>We zetten in op een robuustere ICT-infrastructuur door middel van structurele modernisering, waaronder de verdere sanering van legacy-systemen, aangescherpte I-Governance, investeren in intern IT-vakmanschap en efficiënter maken van de gegevensuitwisseling. Voor de onderlinge aansluiting en verbinding is de ketenarchitectuur en verbeteringen ketengovernance belangrijk.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag (14):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hoe gaat het ministerie van Justitie en Veiligheid samen optrekken met andere ministeries aan Rijksbrede sturing op een veiligheidsstrategie en waarom is dat tot op heden nog niet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag (14):</w:t>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">gebeurd? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Verantwoordelijkheden op grond van de Veiligheidsstrategie voor het Koninkrijk der Nederlanden (verder: de Veiligheidsstrategie) zijn belegd bij de (vak)departementen. Op deelthema’s die onder de reikwijdte vallen van de Veiligheidsstrategie vindt zo nodig op verschillende ambtelijke niveaus interdepartementale afstemming en besluitvorming plaats. Politieke beslissingen worden genomen in de ministeriële onderraden. Het is een bewuste keuze geweest geen integrale, centrale sturing op de Veiligheidsstrategie te organiseren maar per dreigingsthema gebruik te maken van de bestaande departementale sturings- en verantwoordingslijnen</w:t>
       </w:r>
-      <w:r w:rsidR="00722AC3">
+      <w:r w:rsidRPr="00E37FF9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Zo blijft de verantwoordelijkheid voor de uitvoering van de strategie op de plaats waar ook de expertise is en wordt voorkomen dat er dubbele sturings- en verantwoordingslijnen ontstaan. Hoe de strategie concreet wordt uitgevoerd staat in domeinspecifieke strategieën, zoals bijvoorbeeld de Nationale Contraterrorisme Strategie. Ook de domeinspecifieke strategieën komen in afstemming met alle relevante (overheids)partners tot stand. In algemene zin is het zo dat op thema’s waar dat op grond van de dreiging tegen onze nationale veiligheidsbelangen noodzakelijk wordt geacht de Nationaal Coördinator Terrorismebestrijding en Veiligheid een coördinerende rol kan nemen om de samenhang en effectiviteit van het nationale veiligheidsbeleid te bevorderen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (15):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering alsnog uiteenzetten wat het escalatiemodel van de veiligheidsstrategie is? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>In de onderraden, zoals ook de RDINEV, vindt politieke besluitvorming plaats over complexe onderwerpen, veelal betreft dit thema’s of besluiten waar meerdere departementen een verantwoordelijkheid in hebben. De besluiten worden altijd goedgekeurd in de ministerraad. Tevens kunnen in deze gremia besluiten voor de ministerraad zelf voorbereid worden. Onderwerpen die onder de reikwijdte vallen van de Veiligheidsstrategie voor het Koninkrijk der Nederlanden - zoals de uitvoering hiervan - kunnen hier worden besproken. Ook is het mogelijk om meer strategische discussies rond de Veiligheidsstrategie te voeren in de Nationale Veiligheidsraad. Agendapunten worden op verschillende ambtelijke niveaus voorbereid. Daarmee zijn de onderraden en ministerraad niet van zichzelf een escalatiemiddel, maar vindt er wel besluitvorming plaats op een hoger en politieker niveau.</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231805386" w:id="1"/>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkStart w:name="_Hlk231801355" w:id="2"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (16):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan uiteengezet worden in hoeverre het aandeel van de uitgaven van de begroting dat naar de politie ging in de afgelopen 10 jaar, zich heeft ontwikkeld? Hoeveel procent van de begroting Justitie en Veiligheid komt per jaar ten goede aan de politie? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> grotendeels door een stijging van de uitgaven aan immigratie, asielopvang en de opvang van Oekraïense ontheemden. Vanaf 2025 zijn deze uitgaven opgenomen in een apart begrotingshoofdstuk (Hoofdstuk 20, AenM). Voor de vergelijking van de jaren is bij het percentage uitgaan van de bedragen op de JenV begroting, ex. AenM.</w:t>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In onderstaande tabel zijn de uitgaven op het artikel 31 Politie afgezet tegen de totale JenV begroting. De hoge uitgaven van het Ministerie van Justitie en Veiligheid in 2023 en 2024, komen grotendeels door een stijging van de uitgaven aan immigratie, asielopvang en de opvang van Oekraïense ontheemden. Vanaf 2025 zijn deze uitgaven opgenomen in een apart begrotingshoofdstuk (Hoofdstuk 20, AenM). Voor de vergelijking van de jaren is bij het percentage uitgaan van de bedragen op de JenV begroting, ex. AenM.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0013531B" w:rsidRDefault="0013531B" w14:paraId="6C807072" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="04199825" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0013531B" w:rsidP="0013531B" w:rsidRDefault="0013531B" w14:paraId="4714EC1A" w14:textId="7DDC6A5E">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="64EE671B" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk231805514" w:id="3"/>
-      <w:r w:rsidRPr="00547914">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...32 lines deleted...]
-        <w:t>bedragen * 1 mrd)</w:t>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Budgetontwikkeling JenV in relatie tot artikel 31. Politie (bedragen * 1 mrd)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8359" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="585"/>
+        <w:gridCol w:w="587"/>
         <w:gridCol w:w="686"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="1C023863" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="547B6EE0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:bookmarkEnd w:id="3"/>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="57D2C0FB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="28F66255" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>jaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4B422F88" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0F272375" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>JenV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="45263FC9" w14:textId="77777777">
-[...28 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6B880B67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wv AenM</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="6769D184" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5D2A6EB2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>ex AenM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="6197AA70" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3FE57B4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>artikel 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="127283B3" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="61B8349A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4E332AEA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="72C6ECE8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>bron</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="74D4FC7F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="15F43FEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="1C39FE97" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1E59651D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="77E8AB69" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6688C5ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3404E311" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="281DFE60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3A87C9D5" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="21B46438" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0656D53C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="20758CCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4C3F2501" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="58A6F00E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>48,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="2D7B78C6" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="17543EA7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId11">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId9">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaarverslag </w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve"> 2016</w:t>
+                <w:t>Jaarverslag VenJ 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="22B8A765" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="518CA24D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="29E799A9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5644FD80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="34FEB63F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2FBDFD41" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="2AA25E2A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="26A973B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="32032B7A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4DC909CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3EA7C654" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3489BA8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="45706AA5" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="22C61B66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>52,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="04B80586" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2515D4AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId12">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaarverslag </w:t>
-[...15 lines deleted...]
-                <w:t xml:space="preserve"> 2017</w:t>
+                <w:t>Jaarverslag VenJ 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="3137642B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="7E32E827" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="20FA8CA2" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1B3B3952" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="46F1EC82" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4A12ADFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4A0AFFE8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="49A9D3BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="23084877" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="132D2480" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>11,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0FD0C743" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="45DDFB5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="57791A7F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7001402E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>51,4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="5BFA6D13" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7B08084A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId13">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:history="1" r:id="rId11">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="7458E79D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="64557AF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="350A9F89" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="02012851" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="73972368" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0174608E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0836486B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="68A8D2BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="2584D942" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2FA9CBD7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="748F8F24" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1FFDB167" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="427353EF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="628B7C08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>50,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="5D67DB67" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1C2220EA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId14">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="2C5FF4BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="52F1DE31" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="11BA7324" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3E5B13EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="38DFDE5B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4718156F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>14,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="7F621E53" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="01FB0EDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="72324B1D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="17759EA2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>12,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0E788635" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="165373BD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="40C15DAB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1A8BDDB3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>50,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="55334EB9" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="02C4CCCF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId15">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:history="1" r:id="rId13">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="5D2CC056" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="39FD3D2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="783CAEDA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="23E5D219" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4B0CEA3D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="42B9E0D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4983088A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6FF2CD06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="42EB82EE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="50B05F3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="600AB468" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1942449C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="15B7F2B8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1E4ED6E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>49,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4CE736C3" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="51977200" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId16">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:history="1" r:id="rId14">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="1E8E4D9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="3E02F2A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="18DB99DB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="43208C4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3BAA2EA4" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="52B2BB6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0ACC1961" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2DCCA4C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="52F662DF" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1ED95263" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>14,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="513BED89" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="123A6461" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="03148986" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="65298A7E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>49,4%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="45EC8A9C" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="05B2F8E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId15">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="5DC24F83" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="4555E947" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="5443F000" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="12230659" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4D5B0EC9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="64B74179" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>23,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3953063E" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6557A130" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="41234E77" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6DCF8D4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="02861230" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4E6C74CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="6C745E94" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="31C9AE5F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>47,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="475D34E0" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="21333A72" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId16">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="5F89DB7C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="5136FAEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="02714224" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0BE315AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4E03019F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="21C328E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>25,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="6462007C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5704C8FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="1EB99015" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6D9F45AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>17,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4FD932D8" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1241381F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="5A8071AB" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6B12C651" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>48,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="0C9587DD" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4A4EEF16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId17">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="14A2E093" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="5AC71CB8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="46B618B6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4545516E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="52DED0D6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0F51C20E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="48FE8FF6" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4E8E4570" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="68E5B19F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="430AB5ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>18,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="4EDC181F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0CF20F94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="6C9644A9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3D4C695F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>47,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="5BD4FAB5" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="37733BBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId20">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:history="1" r:id="rId18">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Jaarverslag JenV 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidTr="007C4348" w14:paraId="1CF4B6B1" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6BDB7817" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="585" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="478E33AE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="23A5A9FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="3561709B" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="25774560" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>19,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="7629AE57" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6BAD2E04" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="38123D1C" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6DCB4DDB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>19,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="2EBF3E9A" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2B76B4E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="79D17534" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0406125B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>46,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="006575D5" w:rsidR="00657818" w:rsidP="007C4348" w:rsidRDefault="00657818" w14:paraId="738A553B" w14:textId="0BFD0B82">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="77FACEC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId21">
-              <w:r w:rsidRPr="006575D5">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId19">
+              <w:r w:rsidRPr="00E37FF9">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eerste </w:t>
-[...15 lines deleted...]
-                <w:t>. JenV 2026</w:t>
+                <w:t>eerste supp. JenV 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="103CC6EC" w14:textId="0CDB0874">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5D9AF56D" w14:textId="3BBEB817">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (17):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering bevestigen dat Nederlanders, ook wanneer zij daarnaast de Israëlische nationaliteit hebben, onder omstandigheden in Nederland vervolgd kunnen worden voor oorlogsmisdrijven of misdrijven tegen de menselijkheid die zij in Gaza, Israël of de Westelijke Jordaanoever hebben gepleegd of waaraan zij hebben bijgedragen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja. Het Nederlands strafrecht is van toepassing op Nederlanders die zich buiten Nederland schuldig maken aan oorlogsmisdrijven of misdrijven tegen de menselijkheid. Dit is neergelegd in artikel 2 van de Wet internationale misdrijven. Het hebben van een tweede nationaliteit - naast de Nederlandse nationaliteit - doet daar niet aan af. Het is aan het Openbaar Ministerie om in een individueel geval te beslissen of het opportuun is om tot strafrechtelijke vervolging over te gaan.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (18):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering uiteenzetten op basis van welke bepalingen in de Wet internationale misdrijven Nederland rechtsmacht heeft over Nederlandse onderdanen die in dienst van een buitenlands leger mogelijk internationale misdrijven plegen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Op grond van artikel 2, eerste lid onder c, van de Wet internationale misdrijven heeft Nederland rechtsmacht over Nederlanders die zich buiten Nederland schuldig maken aan in een die wet omschreven internationaal misdrijf.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (19):</w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Klopt het dat dienst in de Israel Defense Forces op zichzelf niet strafbaar is, maar dat individuele deelname aan of medeplichtigheid bij internationale misdrijven dat wél kan zijn? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Dat klopt. Het is Nederlandse burgers niet verboden in vreemde krijgsdienst te treden, tenzij zij militair ambtenaar zijn in Nederland of wanneer zij dit doen terwijl Nederland in gewapend conflict dreigt te raken met het land in kwestie en oorlog uitbreekt. Het plegen van internationale misdrijven is echter wel strafbaar.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (20):</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kan de regering uiteenzetten hoe de Wet internationale misdrijven van toepassing is op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nederlanders die in dienst van een buitenlands leger mogelijk hebben deelgenomen aan aanvallen op burgers, vernieling van civiele infrastructuur, gedwongen verplaatsing, mishandeling van gevangenen of plundering? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op grond van artikel 2, eerste lid onder c, van de Wet internationale misdrijven heeft Nederland strafrechtsmacht over Nederlanders die zich buiten Nederland schuldig maken aan genocide, misdrijven tegen de menselijkheid, oorlogsmisdrijven, foltering, gedwongen verdwijningen of het misdrijf van agressie. Deze misdrijven bestaan elk uit verschillende elementen en bestanddelen waar aan dient te zijn voldaan. Zo kan bijvoorbeeld het opzettelijk doden van een persoon een misdrijf tegen de menselijkheid opleveren indien deze gedraging is gepleegd als onderdeel van een wijdverbreide of stelselmatige aanval gericht tegen een burgerbevolking, met kennis van de aanval. Dit betreft dus telkens een casuïstische beoordeling. Belangrijk daarbij is dat individuele strafbare aansprakelijkheid bij het misdrijf dient te worden bewezen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (21):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan de regering bevestigen dat het volgen van bevelen geen volledige vrijwaring biedt bij oorlogsmisdrijven of andere internationale misdrijven? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja. Het volgen van bevelen biedt niet automatisch vrijwaring van individuele strafrechtelijke aansprakelijkheid. In beginsel heft het uitvoeren van een voorschrift of een bevel de strafbaarheid van een internationaal misdrijf niet op. Alleen onder strikte voorwaarden kan een ondergeschikte toch niet strafbaar zijn: het moet gaan om een bevel dat hij te goeder trouw als bevoegd gegeven heeft aangemerkt en waarvan de uitvoering binnen zijn ondergeschiktheid viel. Het Openbaar Ministerie beoordeelt per geval of hiervan sprake is en of vervolging opportuun is. In de Wet internationale misdrijven is bovendien vastgelegd dat een bevel tot het plegen van genocide, misdrijven tegen de menselijkheid of gedwongen verdwijning in elk geval kennelijk onbevoegd is gegeven.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (22):</w:t>
       </w:r>
-      <w:r>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Is het Openbaar Ministerie bevoegd om onderzoek te doen naar Nederlanders die in de Israel Defense Forces hebben gediend wanneer er concrete aanwijzingen zijn van betrokkenheid bij internationale misdrijven? Zo ja, gebeurt dat ook actief? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja. Op grond van artikel 2, eerste lid onder c, van de Wet internationale misdrijven heeft Nederland rechtsmacht over Nederlanders die zich buiten Nederland schuldig maken aan een in die wet omschreven internationaal misdrijf. Tot op heden heeft dit nog niet geleid tot strafrechtelijke vervolging, omdat er geen aanwijzingen zijn van individuele strafrechtelijke aansprakelijkheid.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (23):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Doen politie en Openbaar Ministerie proactief onderzoek naar mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven in Gaza of gebeurt dit uitsluitend naar aanleiding van aangiftes, meldingen of signalen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Onderzoek naar mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven kan plaatsvinden indien daartoe aanleiding bestaat, bijvoorbeeld door signalen, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aangiften of het anderszins beschikbaar komen van informatie. Voor wat betreft dat laatste kan ook worden gedacht aan berichtgeving in de media. Het Openbaar Ministerie weegt deze informatie altijd zorgvuldig om te beoordelen of het opportuun is om een strafrechtelijk onderzoek en (vervolgens) vervolging in te stellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (24):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Is er binnen Buitenlandse Zaken, Justitie en Veiligheid, Nationaal Coördinator Terrorismebestrijding en Veiligheid, politie of Openbaar Ministerie een werkwijze om signalen over mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven in Gaza, de Westelijke Jordaanoever of Israël te verzamelen, te beoordelen en door te geleiden? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Vooropgesteld moet worden dat het beoordelen van signalen over mogelijke betrokkenheid van Nederlandse onderdanen bij internationale misdrijven gepleegd buiten Nederland altijd aan het Openbaar Ministerie en politie is. Zowel de politie als het Openbaar Ministerie beschikken over gespecialiseerde teams die verantwoordelijk zijn voor het verzamelen en beoordelen van signalen over internationale misdrijven.</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Signalen die bijvoorbeeld bij het ministerie van Justitie en Veiligheid binnenkomen worden doorgeleid naar politie en/of het Openbaar Ministerie. Dit geldt voor alle signalen aangaande internationale misdrijven waarover Nederland rechtsmacht heeft.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (25):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Op welke wijze kunnen slachtoffers, nabestaanden, journalisten en maatschappelijke organisaties relevante informatie over mogelijke internationale misdrijven in Gaza delen met de Nederlandse autoriteiten, indien die informatie van belang kan zijn voor de Nederlandse rechtsmacht? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Personen en organisaties die beschikken over relevante informatie over internationale misdrijven kunnen contact opnemen met het Team Internationale Misdrijven van de politie. Dat kan schriftelijk, per e-mail of telefonisch. De contactgegevens staan vermeld op de website van de politie.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (26):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Hoeveel aangiftes, meldingen of signalen zijn sinds 7 oktober 2023 bij politie, Openbaar Ministerie of het Team Internationale Misdrijven binnengekomen over Nederlanders of in Nederland verblijvende personen die mogelijk betrokken waren bij internationale misdrijven in Gaza of de Westelijke Jordaanoever? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Het Team Internationale Misdrijven rapporteert niet over het aantal aangiftes. In de Rapportagebrief Internationale Misdrijven 2024-2025 is uw Kamer geïnformeerd dat er de afgelopen jaren sprake is van een toename van aangiftes met betrekking tot internationale misdrijven gepleegd in Gaza. Deze aangiftes worden door het Landelijk Parket van het Openbaar Ministerie zorgvuldig beoordeeld volgens de Instructie afdoening aangiften Wet Internationale Misdrijven.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (27):</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Beschikt het Team Internationale Misdrijven over voldoende capaciteit en expertise om </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">mogelijke betrokkenheid van Nederlandse onderdanen bij misdrijven in Gaza te onderzoeken? Zo nee, acht de regering uitbreiding wenselijk of nodig? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Politiecapaciteit is per definitie schaars. Het team internationale misdrijven zet de bestaande beschikbare capaciteit op basis van professionele analyse. Eind 2021 is de capaciteit en expertise van het Team Internationale Misdrijven uitgebreid.</w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (28):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Kan nader worden toegelicht wat in 2025 is gedaan door Justitie en Veiligheid om meer regie te voeren op de strafrechtketen? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Er zijn de afgelopen periode verschillende maatregelen genomen die op termijn bij zullen dragen aan het verbeteren van de coördinatie vanuit ons departement. Sinds juni 2025 is het voorzitterschap van het Bestuurlijk Ketenberaad (BKB) in handen van JenV. In het BKB vindt de afstemming over en sturing op de prestaties in de strafrechtketen plaats. Wij nemen twee keer per jaar deel aan de vergaderingen van het BKB om ons door de vertegenwoordigers van de ketenorganisaties te laten informeren over de gemaakte afspraken en vorderingen. Daarnaast wordt de voortgang gemonitord in de gesprekken tussen de verantwoordelijke DG’s met de ketenorganisaties, en worden de opdrachten richting de ketenorganisaties in de aanschrijvingen en opdrachtbrieven beter op elkaar afgestemd. En om de coördinatie binnen en vanuit het departement richting de strafrechtketen steviger vorm te geven, is er sinds kort binnen het departement een programmadirecteur strafrechtketen aangesteld. Zijn taak is om samen met de ketenorganisaties de prestaties in de strafrechtketen te helpen verbeteren en een soepele en ordentelijke implementatie van het nieuwe Wetboek van Strafvordering te bevorderen.</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag (29):</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Deelt de regering de constatering dat er geen vorm is van centrale monitoring van de veiligheidsstrategie? Zo ja/nee, waarom? </w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t>Ja. De reden hiervoor is dat de sturing en verantwoording op de uitvoering van de Veiligheidsstrategie plaatsvindt vanuit de bestaande departementale beleidsverantwoordelijkheden. Waar nodig vindt op verschillende ambtelijke niveaus altijd interdepartementale afstemming en besluitvorming plaats. Zie ook het antwoord op vraag 14.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="4CCBADEF" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1CC6462B" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="3CDC8EAE" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7D7EA4DA" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D45C2A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="00E37FF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Tabel bij vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001860BD" w:rsidR="00D45C2A" w:rsidP="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="745A6F6A" w14:textId="77777777">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7E87391A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="0F4761"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7600" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4720"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
         <w:gridCol w:w="960"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="54925A8D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="18D3C1DE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4C713D47" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="24A688AB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ernstige verkeersmisdrijven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2F48ABBA" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="23D5C317" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="11F0DDBB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5AAA2152" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="60771CA2" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4BCD2A12" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="7C534A8E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="11399B6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="0DA8BC0D" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0EC12683" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Plegen feit tot 1e zitting % binnen 360 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="1D42F69F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="22EF204C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>27%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2CFBF892" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4AB6B9A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="597BC577" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5EFC5444" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="563CB4FA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="66820A99" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2260321C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6A0CA5EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1e zitting tot vonnis rechter % binnen 90 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5F6F0DD9" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="02463C35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>79%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="42732815" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5B807F31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>83%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="56D576D5" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6B9C4EA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>83%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="46A4F475" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="3ED793B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="71F7AE5D" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="25DD76C3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Norm: % binnen gestelde dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="45E913EE" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3C21CEE3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="19AE6BE7" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="780AAF35" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="536E399C" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4CF06ECD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>85%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="1C59252F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="345E0ABD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4142FDBA" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6F4A2313" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="420C9E83" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0A308312" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7929EE8A" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="02210410" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="58B11400" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="47A587F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="240E15F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="5D5CEFC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="22F4461B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="16CED6BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ernstige zedenmisdrijven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="10323EF8" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="181107F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="72A67CAB" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="606AAF58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="78099E62" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="77D5BA67" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="4DDAC9E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="4A47DCFD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4B6D1153" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5167E14A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aangifte tot inzenden OM % binnen 180 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="323E7545" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="193AA39C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2125A2EC" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="79A35556" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3BE7FCD2" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0A0DB0E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>56%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="2BAF44E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="52A674E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5D804C94" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="41F5BEA9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instroom OM tot beoordeling dagvaarden OM % binnen 60 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="1E06A34F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0BA030B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>49%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7FB3C37F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1B789ADE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>60%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2E5FC903" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7CDA02B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>72%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="655E8682" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="4DCCC6C5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7DF2BFA2" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="56DEAC49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beoordeling dagvaarden OM tot 1e zitting % binnen 120 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="64AE9DC4" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3784507A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="19E7420B" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6A1017A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>43%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="57DD71AB" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="06678E5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="0E106734" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6691D2FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="765B1DD0" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="43F2569F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instroom OM tot 1e zitting % binnen 180 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2093A6AE" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="42F1F08C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>37%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5B6E2D43" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="56A5FC15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>41%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2CCB4B31" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="38C48793" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>43%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="06757E5E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="7D771EEE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2653E58C" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="035823C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1e zitting tot eindvonnis % binnen 90 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7B99F36A" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="67616A66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>71%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5C1C1541" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="1F3BB47B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>71%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3C68403F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="50879BF6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>72%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="0490DBA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6DF3DF32" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="647D8894" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5DEA863F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Groeinorm 2026: % binnen gestelde dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3EED8AF4" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="092D0D69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="39F88FC7" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2068258D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="0FB096AB" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="567552BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="25E520DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6B4E31CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4446DAED" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3FC66664" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Norm: % binnen gestelde dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="6D498059" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3952F374" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="37CDD6C3" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3E527CE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="6EB4B733" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7D8ED354" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="0D214377" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="60F708CC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="622A38D0" w14:textId="77777777">
-[...4 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="31D98214" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="08D279CE" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="006015CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="0D977914" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="01313FD4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="070CB24F" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="596A6023" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="7C7D9F93" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="2B3D00A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5025D9A3" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="001976B8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Jeugd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="571B1EE6" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6BEC26F1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="467D51D8" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5D9ECAEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="50B9A1B6" w14:textId="77777777">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2FDC2325" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="17FE0FA5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6B40730D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7A5FD025" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5E4E178C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aanmerken verdachte tot definitieve afdoening politie % binnen 7 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="48C1247C" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="74EA47BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="34A18B6E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5ACF6E2F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>72%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="346EC165" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="62C2EE65" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>73%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="3C0EF843" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="5AAA0175" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="08AAD927" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="228ABC2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Aanmerken verdachte tot inzenden OM % binnen 60 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="1D596717" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3F61C6F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="09D4A07F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="251AC98C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>67%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3D1DD206" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0FB2D535" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>67%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="105DF6CF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="6A509154" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2556F224" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4706CFFA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instroom OM tot afdoening (OMSB) % binnen 120 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="139413B7" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6B6587EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="32C515A5" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="311C94B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>74%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4DDC1D54" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="30814569" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>68%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="6F062978" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="447E1457" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7FD22E20" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2FE42898" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instroom OM tot afdoening OM anders dan OMSB % binnen 60 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3D40740A" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5EF62A54" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="6CB08B8E" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="24C2D3ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>66%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4BE6C451" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6148E4CA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>67%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="0F8AF319" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="0EE1816D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5A71DCD3" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="33DF2A38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Instroom OM tot besluit dagvaarden % binnen 60 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="5D316AC9" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="13636D4E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4BDA7C95" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6864FD56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="17EA389F" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="0557A855" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>71%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="67318E8D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="3637A8B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="609CB68F" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="7C2EDD14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Besluit dagvaarden tot vonnis kinderrechter % binnen 120 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="771479CB" w14:textId="77777777">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2CE44818" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="67914586" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="4CAE9610" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>52%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="4B250B5B" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="60BFB961" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>53%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="2180786C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="1CCE3492" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="7336B806" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="10502C3B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Besluit dagvaarden tot vonnis MK % binnen 180 dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="153EA13D" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6EBD8C4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="1EBC59BC" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="78BC6100" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>38%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3ACB3A18" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="6DE24717" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>28%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="5A311A4A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="3A6370FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="58988892" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="2DC37837" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Groeinorm juni 2026: % binnen gestelde dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="6EBC31DC" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="3EE7B225" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="44D1C98C" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="59A9F8F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="3F2DC6D1" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="68C0755D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidTr="007C4348" w14:paraId="2DC373C0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidTr="00E33784" w14:paraId="7B5B5B39" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="28CA64F9" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="13F26B96" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Norm: % binnen gestelde dagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="779060FF" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="56160C84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
               <w:right w:val="single" w:color="7F7F7F" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="78E60DD8" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="26EB188B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="70" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="70" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D45C2A" w:rsidR="00D45C2A" w:rsidP="007C4348" w:rsidRDefault="00D45C2A" w14:paraId="2CAE175F" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="24195840" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E37FF9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="573F5592" w14:textId="1C13B5FB"/>
-    <w:p w:rsidR="00D45C2A" w:rsidRDefault="00D45C2A" w14:paraId="3B391B1A" w14:textId="0A28200E">
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="0008261F" w:rsidP="00E37FF9" w:rsidRDefault="0008261F" w14:paraId="5776853C" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D45C2A" w:rsidSect="00B915EC">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+    <w:p w:rsidRPr="00E37FF9" w:rsidR="00FE0FA3" w:rsidP="00E37FF9" w:rsidRDefault="00FE0FA3" w14:paraId="78E22B7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00E37FF9" w:rsidR="00FE0FA3" w:rsidSect="00827F91">
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:headerReference w:type="first" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29267045" w14:textId="77777777" w:rsidR="006F20A6" w:rsidRDefault="006F20A6">
+    <w:p w14:paraId="110BFA7C" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="008D1CCB" w:rsidP="0008261F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20191E4E" w14:textId="77777777" w:rsidR="006F20A6" w:rsidRDefault="006F20A6">
+    <w:p w14:paraId="5DD90DCD" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="008D1CCB" w:rsidP="0008261F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0CDE9B92" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="066DCA12" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="304F5718" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="0A69A442" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59E234A0" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="61091EF2" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3769BED8" w14:textId="77777777" w:rsidR="006F20A6" w:rsidRDefault="006F20A6">
+    <w:p w14:paraId="55DE7DCA" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="008D1CCB" w:rsidP="0008261F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0589D53B" w14:textId="77777777" w:rsidR="006F20A6" w:rsidRDefault="006F20A6">
+    <w:p w14:paraId="513325CD" w14:textId="77777777" w:rsidR="008D1CCB" w:rsidRDefault="008D1CCB" w:rsidP="0008261F">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5CFD8E33" w14:textId="136673BC" w:rsidR="00722AC3" w:rsidRDefault="00722AC3">
+    <w:p w14:paraId="577829B0" w14:textId="77777777" w:rsidR="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zie: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Veiligheidsstrategie voor het Koninkrijk der Nederlanden, pagina 4</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CC5C6EF" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="6E715BA1" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F1B2327" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="43D04ADD" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="47DF230A" w14:textId="77777777" w:rsidR="00F75AA9" w:rsidRDefault="00F75AA9">
+  <w:p w14:paraId="51A94AFF" w14:textId="77777777" w:rsidR="0008261F" w:rsidRPr="0008261F" w:rsidRDefault="0008261F" w:rsidP="0008261F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00F75AA9"/>
+    <w:rsidRoot w:val="0008261F"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rsid w:val="00126B58"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00496A25"/>
+    <w:rsid w:val="00625520"/>
+    <w:rsid w:val="006806E8"/>
+    <w:rsid w:val="007E6FC6"/>
+    <w:rsid w:val="00827F91"/>
+    <w:rsid w:val="008D1CCB"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A634EC"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E37FF9"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4B28622C"/>
-  <w15:docId w15:val="{85453D60-2A5A-42CD-934D-FE6E1B284925}"/>
+  <w14:docId w14:val="6EF82029"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{834B69DE-5780-4E94-8ED4-937674319F79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9845,51 +8503,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -10071,647 +8729,1014 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0008261F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0008261F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0008261F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0008261F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="0008261F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...45 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00722AC3"/>
+    <w:rsid w:val="0008261F"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00722AC3"/>
+    <w:rsid w:val="0008261F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00722AC3"/>
+    <w:rsid w:val="0008261F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2018/VI" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2023/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEA4&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2026/1SUPP/VI" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2017/VI" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2022/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAw&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2021/VI" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2025/VI" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2016/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAQ&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2020/VI" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2024/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEBA&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2019/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAg&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId27" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2020/VI" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2025/VI" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2019/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAg&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2024/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEBA&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2023/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEA4&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2018/VI" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2022/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAw&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2017/VI" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2026/1SUPP/VI" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;source=web&amp;rct=j&amp;url=https://www.rijksfinancien.nl/jaarverslag/2016/VI&amp;ved=2ahUKEwjsiJ_JktyUAxXt_rsIHXfeOsYQy_kOegYIAAgPEAQ&amp;opi=89978449&amp;cd&amp;psig=AOvVaw0kLC0HdQ_7WBMAktw7CBMj&amp;ust=1780063271906000" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/jaarverslag/2021/VI" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>29636</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>5408</ap:Words>
+  <ap:Characters>29746</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>246</ap:Lines>
-  <ap:Paragraphs>69</ap:Paragraphs>
+  <ap:Lines>247</ap:Lines>
+  <ap:Paragraphs>70</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...20 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34955</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35084</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BEBD5C8E3F07D5458DC769036832DE30</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>