--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,686 +1,662 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00374B3E" w:rsidRDefault="001856D0" w14:paraId="4690C282" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="0B061E49" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>36 945 VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Jaarverslag en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>slotwet</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ministerie van Justitie en Veiligheid 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00374B3E" w:rsidRDefault="00374B3E" w14:paraId="3A82DE20" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="5F5CF37C" w14:textId="2DE4AA47">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Lijst van vragen en antwoorden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 8 juni 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen voorgelegd aan de minister en staatssecretaris van Justitie en Veiligheid inzake de brief van 20 mei 2026 over het Jaarverslag Ministerie van Justitie en Veiligheid 2025 (Kamerstuk 36 945 VI, nr. 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De minister en staatssecretaris heeft deze vragen beantwoord bij brief van 8 juni 2026. Vragen en antwoorden zijn hierna afgedrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="7E3B1ED5" w14:textId="0BF5CD1E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00374B3E" w:rsidP="759C9A45" w:rsidRDefault="001856D0" w14:paraId="499056DA" w14:textId="035E05A6">
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="3D1AD541" w14:textId="0BCF9C32">
       <w:pPr>
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="4973EC77" w14:textId="601FB78F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eerdmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="7F436080" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="56DA1572" w14:textId="26817F01">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00954196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>riffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="07759580" w14:textId="03CF3754">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Van Tilburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="44F5163B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00954196" w:rsidRDefault="00954196" w14:paraId="0962C142" w14:textId="39CBCA1C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00954196" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00954196" w14:paraId="5A156312" w14:textId="08D2B569">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="759C9A45">
-        <w:rPr>
+      <w:r w:rsidRPr="00954196">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag en antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00954196" w:rsidP="00ED36B7" w:rsidRDefault="00954196" w14:paraId="3496DA59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="00ED36B7" w:rsidP="00ED36B7" w:rsidRDefault="00ED36B7" w14:paraId="2C9CC311" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Verslag houdende e</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vraag (1):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Kunt u toelichten hoe het mogelijk is dat de kosten binnen het stelsel bewaken en beveiligen opnieuw zijn toegenomen, terwijl er tegelijkertijd een overschot op de begroting bestond en er nog steeds signalen bestaan dat capaciteitsdruk ertoe leidt dat beveiligingstaken niet altijd kunnen worden uitgevoerd? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">en </w:t>
-[...6 lines deleted...]
-        <w:t>lijst van vragen</w:t>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">In 2022 en 2023 zijn extra middelen toegekend ter versterking van het taakveld bewaken en beveiligen. In 2025 is het finale deel van de middelen ter beschikking gekomen, maar zijn nog niet alle middelen aan de betrokken organisaties toegekend. De NCTV coördineert daarvoor een zorgvuldig proces van toekenning aan de partijen in het taakveld zoals Koninklijke Marechaussee en politie. Bij de planvorming worden de adviezen van de Commissie Bos en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Onderzoeksraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor Veiligheid betrokken. Er is geen sprake van een overschot aan middelen, maar wel een lopend proces van toekenning en een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tranchegewijze</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> overboeking van gelden waar rekening wordt gehouden met het absorptievermogen van de ontvangende partijen. De toename aan kosten is grotendeels herleidbaar tot de reguliere inflatie en loonontwikkeling. De druk op de capaciteit blijft onverminderd hoog, maar capaciteitsgebrek zal nooit bepalend zijn bij het realiseren van het benodigd geachte weerstandsniveau.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED36B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00374B3E" w:rsidRDefault="001856D0" w14:paraId="4160D23F" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00374B3E" w:rsidRDefault="008E414F" w14:paraId="3D584BBF" w14:textId="30710E51">
+    <w:p w:rsidRPr="00ED36B7" w:rsidR="004E5D09" w:rsidRDefault="004E5D09" w14:paraId="14F41E99" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
-[...31 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00374B3E" w:rsidRDefault="001856D0" w14:paraId="35602E7F" w14:textId="77777777">
-[...170 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidRPr="00ED36B7" w:rsidR="004E5D09" w:rsidSect="00B4239A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="194923BC" w14:textId="77777777" w:rsidR="00D74A6F" w:rsidRDefault="00D74A6F">
+    <w:p w14:paraId="1698947F" w14:textId="77777777" w:rsidR="00FF259C" w:rsidRDefault="00FF259C" w:rsidP="00ED36B7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041590EE" w14:textId="77777777" w:rsidR="00D74A6F" w:rsidRDefault="00D74A6F">
+    <w:p w14:paraId="7DED1421" w14:textId="77777777" w:rsidR="00FF259C" w:rsidRDefault="00FF259C" w:rsidP="00ED36B7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A5A532E" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="00374B3E">
+  <w:p w14:paraId="4727369F" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10A516A7" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="056CF1DE" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="096EBFB8" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="00374B3E">
+  <w:p w14:paraId="6519F002" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1A09C6" w14:textId="77777777" w:rsidR="00D74A6F" w:rsidRDefault="00D74A6F">
+    <w:p w14:paraId="077FC390" w14:textId="77777777" w:rsidR="00FF259C" w:rsidRDefault="00FF259C" w:rsidP="00ED36B7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21063284" w14:textId="77777777" w:rsidR="00D74A6F" w:rsidRDefault="00D74A6F">
+    <w:p w14:paraId="3E9B7223" w14:textId="77777777" w:rsidR="00FF259C" w:rsidRDefault="00FF259C" w:rsidP="00ED36B7">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58123F8A" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="00374B3E">
+  <w:p w14:paraId="71AF9438" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10BC3E92" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="00374B3E">
+  <w:p w14:paraId="6C7424E6" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71F98A2D" w14:textId="77777777" w:rsidR="00374B3E" w:rsidRDefault="00374B3E">
+  <w:p w14:paraId="4F697302" w14:textId="77777777" w:rsidR="00ED36B7" w:rsidRPr="00ED36B7" w:rsidRDefault="00ED36B7" w:rsidP="00ED36B7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...22 lines deleted...]
-    <w:rsid w:val="79AA4334"/>
+    <w:rsidRoot w:val="00ED36B7"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="004F13A2"/>
+    <w:rsid w:val="00564026"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00954196"/>
+    <w:rsid w:val="00B4239A"/>
+    <w:rsid w:val="00CB0AE4"/>
+    <w:rsid w:val="00EC47EB"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rsid w:val="00FF259C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7F54AD26"/>
-  <w15:docId w15:val="{9B069FC7-0C20-4203-9AEF-F8C430F62FBC}"/>
+  <w14:docId w14:val="68DEDDC3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{41DA669C-4434-4FCB-BAC3-475BA09DA2CF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -793,51 +769,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1019,495 +995,984 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED36B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00ED36B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00ED36B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00ED36B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
-    </w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00ED36B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>1493</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>301</ap:Words>
+  <ap:Characters>1660</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>12</ap:Lines>
+  <ap:Lines>13</ap:Lines>
   <ap:Paragraphs>3</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1761</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1958</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
-[...6 lines deleted...]
-    <vt:lpwstr>nl</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>