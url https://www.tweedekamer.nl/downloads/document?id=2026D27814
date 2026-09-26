--- v0 (2026-06-08)
+++ v1 (2026-09-26)
@@ -1,1349 +1,1336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...192 lines deleted...]
-    <w:p w:rsidRPr="005D2AE9" w:rsidR="005D2AE9" w:rsidP="005D2AE9" w:rsidRDefault="005D2AE9" w14:paraId="3F6A97C8" w14:textId="77777777">
+    <w:p w:rsidRPr="00260EAA" w:rsidR="00260EAA" w:rsidP="00260EAA" w:rsidRDefault="00260EAA" w14:paraId="4B023AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...324 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36 800 X</w:t>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00881E10" w:rsidP="005348AC" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97CB" w14:textId="77777777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk205971335" w:id="0"/>
+      <w:r w:rsidRPr="00260EAA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Defensie (X) voor het jaar 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00260EAA" w:rsidP="00260EAA" w:rsidRDefault="00260EAA" w14:paraId="2F9D35C7" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="00C5636F" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="3D24EC88" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-284" w:firstLine="284"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Hierbij ontvangt u de antwoorden op de schriftelijke vragen zoals gesteld namens de vaste commissie voor Defensie over de Kustwacht Caribisch gebied. </w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nr. 89</w:t>
+      </w:r>
       <w:r>
-        <w:t>Hoogachtend,</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00D01B91">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VERSLAG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00C5636F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00F6258C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D01B91" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="4C93040F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-284" w:firstLine="284"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Vastgesteld 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00260EAA" w:rsidR="00260EAA" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="3F0F8772" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="-284" w:firstLine="284"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00260EAA" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="51CBEBA4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001179D8" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="171BDA82" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e vaste commissie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00681DE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voor </w:t>
+      </w:r>
+      <w:r w:rsidR="00815346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heeft een aantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen en opmerkingen voor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gelegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00CC5CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0416" w:rsidR="00CC5CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="00CC5CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van </w:t>
+      </w:r>
+      <w:r w:rsidR="00815346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Defensie</w:t>
+      </w:r>
+      <w:r w:rsidR="00843991">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F54E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0416" w:rsidR="00AC0416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kustwacht Caribisch gebied</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A637C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o.a. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kamerstuk 36 800 X, nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A637C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00815346">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00260EAA" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="229A5E3B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vragen en opmerkingen zijn op 16 april 2026 aan de minister van Defensie voorgelegd. Bij brief van 8 juni 2026 zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="00260EAA" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="171DCF55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="001179D8" w14:paraId="6DA7B7CF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F90853">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="005866D6" w14:paraId="5643686C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>De v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:t>oorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="00AC0416" w14:paraId="7309EA8C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Paternotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="007203C9" w14:paraId="5E77EB9A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="00260EAA" w14:paraId="39965EC5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3616F">
+        <w:t>djunct-</w:t>
+      </w:r>
+      <w:r w:rsidR="005866D6">
+        <w:t>griffier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F90853" w:rsidR="007203C9">
+        <w:t xml:space="preserve"> van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F90853" w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="00AC0416" w14:paraId="58BE6DA7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+      </w:pPr>
+      <w:r>
+        <w:t>Manten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007203C9" w:rsidP="00364612" w:rsidRDefault="007203C9" w14:paraId="1C818174" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00DD1F78" w:rsidR="00D30FFF" w:rsidP="00D30FFF" w:rsidRDefault="00D30FFF" w14:paraId="2F4FF431" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DD1F78">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00260EAA" w:rsidP="00260EAA" w:rsidRDefault="00260EAA" w14:paraId="2957C65B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00260EAA" w:rsidR="00D30FFF" w:rsidP="00260EAA" w:rsidRDefault="00261711" w14:paraId="276160A2" w14:textId="3CECBC5C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00260EAA" w:rsidR="00D30FFF">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260EAA" w:rsidR="00260EAA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260EAA" w:rsidR="00D30FFF">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntwoord / </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260EAA" w:rsidR="00260EAA">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260EAA" w:rsidR="00D30FFF">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>eactie van de minister</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00260EAA" w:rsidR="00D30FFF" w:rsidP="00D30FFF" w:rsidRDefault="00D30FFF" w14:paraId="5DC4FCF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A1EF6" w:rsidP="005866D6" w:rsidRDefault="008A1EF6" w14:paraId="69289E70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D30FFF" w:rsidP="00364612" w:rsidRDefault="00D30FFF" w14:paraId="56531650" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4C8BDCEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen en opmerkingen </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...49 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2CA705C1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t xml:space="preserve">De leden van de D66-fractie maken zich nog steeds zorgen over de Amerikaanse activiteiten in het Caribisch gebied. Hierover hebben deze leden nog enkele vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1E94838C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97D7" w14:textId="5F9C8641">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="428761CF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
-        <w:t>Welk risico loopt de kustwacht in het Caribisch gebied? Welke contacten en/of samenwerking zijn er tussen de Kustwacht en hun Amerikaanse counterparts? Op welke manier ondervindt de kustwacht gevolgen van de Amerikaanse activiteiten in het Caribisch gebied? Wat zijn de gevolgen van het terugschalen van de anti-drugsoperaties met de VS in het Caribisc</w:t>
+        <w:t xml:space="preserve">Welk risico loopt de kustwacht in het Caribisch gebied? Welke contacten en/of samenwerking zijn er tussen de Kustwacht en hun Amerikaanse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t>counterparts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t xml:space="preserve">? Op welke manier ondervindt de kustwacht gevolgen van de Amerikaanse activiteiten in het Caribisch gebied? Wat zijn de gevolgen van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t>terugschalen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t xml:space="preserve"> van de anti-drugsoperaties met de VS in het Caribisc</w:t>
       </w:r>
       <w:r>
         <w:t>h gebied, zo vragen deze leden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97D8" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5EC014C5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0028088F" w:rsidR="00712F35" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="305FC689" w14:textId="061C0C64">
+    <w:p w:rsidRPr="0028088F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="09E9A9DA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De Kustwacht Caribisch gebied (hierna: Kustwacht) </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> al meer dan 30 jaar samen met de Verenigde Staten en andere partners op het gebied van counterdrugsoperaties, dat is een gedeeld belang. </w:t>
+        <w:t xml:space="preserve">De Kustwacht Caribisch gebied (hierna: Kustwacht) en Defensie werken al meer dan 30 jaar samen met de Verenigde Staten en andere partners op het gebied van counterdrugsoperaties, dat is een gedeeld belang. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3951">
         <w:t xml:space="preserve">Deze samenwerking vindt plaats binnen de </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7452">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Joint Interagency Taskforce South</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D0725">
+        <w:t xml:space="preserve">Joint </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC7452">
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t>Interagency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC7452">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Taskforce South</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D0725" w:rsidR="004D0725">
+      <w:r w:rsidRPr="004D0725">
         <w:t>(JIATF-S)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3951">
         <w:t xml:space="preserve">, dat zich richt op </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC7452">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>counter illicit trafficking</w:t>
-      </w:r>
+        <w:t xml:space="preserve">counter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC7452">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>illicit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EC7452">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EC7452">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>trafficking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (CIT) operaties in de regio, en </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE3951">
         <w:t xml:space="preserve">ziet onder andere op operationele informatie-uitwisseling en </w:t>
       </w:r>
       <w:r w:rsidRPr="0028088F">
         <w:t xml:space="preserve">inzet van eenheden zoals de Dash-8, het verkenningsvliegtuig van de Kustwacht, ter ondersteuning van CIT-operaties in de Caribische Zee. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0028088F" w:rsidR="008327C7" w:rsidP="008327C7" w:rsidRDefault="008327C7" w14:paraId="7FDD78FE" w14:textId="218C40BD">
+    <w:p w:rsidRPr="0028088F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6425D354" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0028088F">
         <w:t xml:space="preserve">Vanaf het moment dat de VS in augustus 2025 startte met de nationale operatie  gericht tegen drugskartels, middels een troepenopbouw in het Caribisch gebied en kinetisch optreden tegen vermeende drugsboten, heeft Defensie het uitvoeren van counterdrugsoperaties met interdicties in internationale wateren  uitgesteld. Het stationsschip werd gedurende deze tijd voornamelijk ingezet om de veiligheidssituatie rondom de ABC-eilanden te monitoren en de Kustwacht te ondersteunen. Sindsdien heeft de veiligheidssituatie in het Caribisch gebied zich dusdanig ontwikkeld dat het stationsschip weer net zoals voorheen ook kan worden ingezet ten behoeve van counterdrugsoperaties in internationale wateren. Deze counterdrugsoperaties binnen JIATF-S vinden plaats onder Amerikaanse rechtsmacht in samenwerking met een Amerikaans kustwachtteam. Indien verdachten worden aangehouden, worden ze overdragen aan de Amerikaanse kustwacht en in de VS berecht. Zo wordt voorkomen dat het lokale rechtssysteem van het Caribisch deel van het Koninkrijk teveel wordt belast. Deze counterdrugsoperaties vinden plaats conform de staande internationale afspraken en internationaalrechtelijke kaders. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0028088F" w:rsidR="008327C7" w:rsidP="004F39E7" w:rsidRDefault="008327C7" w14:paraId="3FC98DA0" w14:textId="43FAF73C">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="0028088F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1A293421" w14:textId="77777777">
       <w:r w:rsidRPr="0028088F">
-        <w:t>De samenwerking binnen het JIATF-S is niet verbonden aan de huidige nationaal-aangestuurde operatie van de VS, waarbij kinetisch wordt opgetreden tegen vermeende drugsboten. Het Koninkrijk der Nederlanden is niet betrokken bij deze Amerikaanse operatie.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>De samenwerking binnen het JIATF-S is niet verbonden aan de huidige nationaal-aangestuurde operatie van de VS, waarbij kinetisch wordt opgetreden tegen vermeende drugsboten. Het Koninkrijk der Nederlanden is niet betrokken bij deze Amerikaanse operatie. Om zeker te stellen dat het optreden gescheiden is van de Amerikaanse kinetische operaties zal Defensie operationele afspraken met de VS maken. Daarnaast vervult de Kustwacht haar opsporingstaken in de binnenwateren, territoriale wateren, aansluitende zone en het overige zeegebied in de Caribische Zee, waaronder het onderscheppen van drugssmokkel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0028088F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="39C19E12" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0028088F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="53D9E856" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0028088F">
-        <w:t>Daarnaast vervult de Kustwacht haar opsporingstaken in de binnenwateren, territoriale wateren, aansluitende zone en het overige zeegebied in de Caribische Zee, waaronder het onderscheppen van drugssmokkel.</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0028088F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="69B3163D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0028088F">
         <w:t>De leden van de D66-fractie hebben met interesse</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t xml:space="preserve"> kennisgenomen van het jaarplan 2026 van de Kustwacht voor het Koninkrijk der Nederlanden in het Caribisch gebied. Hierover hebben de leden nog enkele vragen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97DC" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="16690AB0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
-        <w:t>De minister geeft aan dat zij nog niet weet wanneer de nieuwe Hangar op Hato airport gereed zal zijn en dat er (om de operationele inzetbaarheid te waarborgen) eventuele mitigerende maatregelen van tijdelijke aard genomen kunnen worden voordat de nieuwbouw is afgerond. Waar moet dan aan gedacht worden, zo vragen deze leden.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00636FE9" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97DD" w14:textId="77777777">
+        <w:t xml:space="preserve">De minister geeft aan dat zij nog niet weet wanneer de nieuwe Hangar op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:t xml:space="preserve"> airport gereed zal zijn en dat er (om de operationele inzetbaarheid te waarborgen) eventuele mitigerende maatregelen van tijdelijke aard genomen kunnen worden voordat de nieuwbouw is afgerond. Waar moet dan aan gedacht worden, zo vragen deze leden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00636FE9" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="56CBC453" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C722BE" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00C722BE" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="62377B71" w14:textId="77777777">
       <w:r w:rsidRPr="00C722BE">
-        <w:t xml:space="preserve">De bouwkundige constructie van de huidige hangaar bevindt zich in een ondermaatse conditie. In 2025 hebben er herstelwerkzaamheden plaatsgevonden om onderdelen van de constructie te </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">versterken. Hiermee is het directe risico op niet-beschikbaarheid voor de korte termijn gemitigeerd, waardoor de hangaar operationeel </w:t>
+        <w:t xml:space="preserve">De bouwkundige constructie van de huidige hangaar bevindt zich in een ondermaatse conditie. In 2025 hebben er herstelwerkzaamheden plaatsgevonden om onderdelen van de constructie te versterken. Hiermee is het directe risico op niet-beschikbaarheid voor de korte termijn gemitigeerd, waardoor de hangaar operationeel </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00C722BE">
         <w:t>gebruik kan blijven. Het project voor de nieuwbouw van de hangaar bevindt zich in de voorbereidende fase. Om de operationele inzetbaarheid te waarborgen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tot de nieuwbouw is afgerond</w:t>
       </w:r>
       <w:r w:rsidRPr="00C722BE">
         <w:t>, kunnen indien nodig tijdelijke, aanvullende mitigerende maatregelen worden genomen</w:t>
       </w:r>
       <w:r>
-        <w:t>, zoals interim huisvesting en het starten van een instandhoudingsprogra</w:t>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E0" w14:textId="77777777">
+        <w:t xml:space="preserve">, zoals interim huisvesting en het starten van een instandhoudingsprogramma van de bestaande bouwwerken om de tussenliggende periode te overbruggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="05878F59" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3C92EF06" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6BE87AAA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t>Hoe staat het met de personeelstekorten en welke acties staan hier op de rol om die in te vullen? De kustwacht werkt toe naar een 24/7-organisatie, wat houdt dit concreet in?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E2" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="50B6C285" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E3" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0E513E6A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">De Kustwacht is in 2021 het transitietraject gestart om toe te werken naar 24/7 organisatie, om te allen tijde beschikbaar te kunnen zijn vanaf de kustwachtsteunpunten om haar taken te verrichten. Hierbij hoort ook het aannemen van personeel en in het bijzonder gespecialiseerd personeel. De Kustwacht is zich bewust van de schaarste op de arbeidsmarkt en hanteert een specifiek wervings- en opleidingstraject, waarbij rekening wordt gehouden met de lokale schaarste. Daarnaast worden er programma’s ontwikkeld voor het behoud van medewerkers, waarbij via opleiding en (om)scholing werknemers kunnen doorgroeien naar andere functies binnen de organisatie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E4" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5DD410AB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2B9057C0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t>De kustwacht heeft naar aanleiding van een aantal integriteitsincidenten besloten maatregelen te intensiveren en heeft deze vastgelegd in het urgentieplan integriteit 2025. Welke structurele maatregelen ga</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">an er getroffen worden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5B831C3E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E7" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    <w:p w:rsidRPr="001A637C" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4FDF58E7" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="0F4761"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00770887">
         <w:t>Naar aanleiding van incidenten in het begin van 2025,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00770887">
         <w:t>heeft de Kustwacht besloten om de preventieve maatregelen te intensiveren om haar medewerkers actief te beschermen tegen ondermijning van binnenuit</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00770887">
         <w:t xml:space="preserve"> Deze maatregelen zijn afgelopen periode vastgelegd in het urgentieplan integriteit 2025.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> De structurele maatregelen zien toe op het tijdig signaleren en effectief beheersen van ernstige integriteitsschendingen, waarbij het houden van voorlichtingssessies over integriteit onder de te noemen maatregelen valt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522DF5">
         <w:t>Deze maatregelen zijn gericht op preventie, signalering en opvolging en dragen bij aan een duurzame versterking van de integriteitscultuur binnen de organisatie.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:r w:rsidRPr="001A637C">
+        <w:rPr>
+          <w:color w:val="0F4761"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Daarnaast is er een applicatie ontwikkeld, welke meldingen en afhandeling van integriteitsmeldingen toegankelijker en overzichtelijker moet maken. De uitvoering en voortgang van de maatregelen zullen door een werkgroep worden gemonitord.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E8" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="466282B7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97E9" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4C3D766E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t>De leden van de D66-fractie feliciteren de Kustwacht voor het Koninkrijk der Nederlanden in het Caribisch gebied met hun 30e verjaardag. Deze leden erkennen de noodzaak voor het aanschaffen van nieuwe patrouilleschepen. Op welke manier zal met de nieuwe functies (zoals infrarood) ook het werk van de Kustwacht worden aangepast? De kustwacht beschikt alleen over een aantal kleine drones. Welke mogelijkheden ziet de minister om ook grotere en meer gea</w:t>
       </w:r>
       <w:r>
         <w:t>vanceerde drones toe te voegen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97EA" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6CF52C88" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97EB" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:cs="ArialMT" w:eastAsiaTheme="minorHAnsi"/>
+    <w:p w:rsidRPr="001A637C" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="14BA3DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="ArialMT"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Conform het Lange Termijnplan Materieel 2019-2028 wordt de vervanging van de patrouille vaartuigen </w:t>
       </w:r>
       <w:r w:rsidRPr="00B63720">
         <w:t xml:space="preserve">uitgevoerd. Met deze vervanging wordt de beeldopbouw-, interceptie- en patrouillecapaciteit op zee verbeterd. </w:t>
       </w:r>
       <w:r w:rsidRPr="001D1C37">
         <w:t xml:space="preserve">Het hebben van deze </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D1C37">
-[...36 lines deleted...]
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97EC" w14:textId="77777777">
+      <w:r w:rsidRPr="001A637C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="ArialMT"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adequate middelen voor de taakuitoefening draagt bij aan de doorontwikkeling tot een 24/7 opererende organisatie op basis van zogenaamd maritiem Intelligence Gestuurd Politieoptreden. In het huidige Lange Termijnplan Materieel 2019-2028 zijn geen opties opgenomen voor de aanschaf van grotere en geavanceerde drones. Op dit moment loopt het proces voor het opstellen van het Lange Termijnplan Materieel 2029-2038, waarin aanschaf van nieuw materieel zal worden beschreven, de aanschaf van drones kan hier onderdeel uit van maken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="47DD7283" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97ED" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="157EE2CF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:t>Tot slot hebben de leden van de D66-fractie nog enkele losse vragen. Op welke manier is ook de kustwacht voor het Koninkrijk der Nederlanden in het Caribisch gebied betrokken bij het tegengaan van de schaduwvloot en het varen onder valse vlag? Op welke manier wordt er samengewerkt met de privat</w:t>
       </w:r>
       <w:r>
         <w:t>e sector, zo vragen deze leden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00636FE9" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97EE" w14:textId="77777777">
+    <w:p w:rsidRPr="00636FE9" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3FCFE329" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97EF" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="254A6C12" w14:textId="77777777">
       <w:r>
         <w:t>De Rijkswet geeft</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7A13">
         <w:t xml:space="preserve"> aan dat de Kustwacht belast is met het toezicht op scheepvaart, waaronder het verkeer en de uitrusting van schepen. Het justitiële beleidsplan 2022-2025 voor de Kustwacht richt zich op handhaving van illegale activiteiten om te voorkomen dat de effecten </w:t>
       </w:r>
-      <w:r w:rsidR="006E7E08">
+      <w:r>
         <w:t>daarvan in lokale gemeenschappen terechtkomen</w:t>
       </w:r>
       <w:r w:rsidRPr="004F7A13">
         <w:t xml:space="preserve">. De Kustwacht opereert onder lokaal gezag in de wateren waarin zij jurisdictie en bevoegdheden heeft ten aanzien van haar taakstelling. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Hierbij treedt het dan ook op bij het varen onder valse vlag in territoriale wateren. Daarnaast kan het bijdragen in het delen van informatie van verdachte vaartuigen aan relevante ketenpartners. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004F7A13" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F1" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3320AFA7" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004F7A13" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="07FF6D97" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">De bredere aanpak van frauduleuze activiteiten is een van de gespreksonderwerpen binnen het Koninkrijksbrede maritiem samenwerkingsverband: de Koninkrijks Maritieme Administratie (KMA). De Kustwacht is actief deelnemer aan dit samenwerkingsverband. Recent is tijdens de KMA conferentie een gezamenlijke verklaring opgesteld door de </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">De bredere aanpak van frauduleuze activiteiten is een van de gespreksonderwerpen binnen het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> landen om zich te blijven inzetten tegen voornoemde frauduleuze activiteiten. Ook brancheorganisaties </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Koninkrijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">als de </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> maritiem samenwerkingsverband: de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t xml:space="preserve"> Maritime Association adresseren de risico’s die gepaard gaan met het verlenen van diensten aan de schaduwvloot actief.</w:t>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F3" w14:textId="77777777">
+        <w:t>Koninkrijks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Maritieme Administratie (KMA). De Kustwacht is actief deelnemer aan dit samenwerkingsverband. Recent is tijdens de KMA conferentie een gezamenlijke verklaring opgesteld door de vier landen om zich te blijven inzetten tegen voornoemde frauduleuze activiteiten. Ook brancheorganisaties zoals de Curaçao </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Association adresseren de risico’s die gepaard gaan met het verlenen van diensten aan de schaduwvloot actief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6D1BFE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="65F08A94" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F4" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="58014D45" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie hebben kennisgenomen van het</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaarplan 2026 Kustwacht voor het Koninkrijk der Nederlanden in het Caribisch Gebied. De leden zien de grote opgave die de Kustwacht heeft te volbrengen in het kader van veiligheid met betrekking tot de toenemende geopolitieke spanningen en drugsgerelateerd crimineel geweld in het Caribisch gebied. Wel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> hebben de leden enkele vragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F5" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="44FE336C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F6" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="67078A87" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Ten eerste hebben de leden van de PVV-fractie zorgen over de geopolitieke spanningen en de gevolgen die dit kan hebben voor de Caribische delen van ons Koninkrijk met b</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">etrekking tot illegale migratie en druggerelateerde criminaliteit. Hoe effectief is de Kustwacht in het terugsturen van illegale migranten van de Caribische eilanden? Kan de minister concrete cijfers verstrekken over de resultaten van de bestrijding van illegale migratie door de Kustwacht, waaronder het aantal onderscheppingen en teruggestuurde migranten, en toelichten hoe de effectiviteit van deze inzet wordt gemeten? Wat is de capaciteit en bevoegdheid van de Kustwacht met betrekking tot illegale migratie en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>druggerelateerde criminaliteit?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B07EB" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F7" w14:textId="77777777">
+    <w:p w:rsidRPr="001B07EB" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="275A4425" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F8" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4CF516E2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De Kustwacht </w:t>
       </w:r>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>voert haar taken uit vanuit de prioriteiten in het justitiële beleidsplan, dat wordt opgesteld in samenspraak met de landen in het Caribisch deel van het Koninkrijk</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1372,995 +1359,1178 @@
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De Kustwacht </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft naast de opsporingstaken ook dienst- en hulpverlenende taken, zoals </w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>search-and-rescue</w:t>
-      </w:r>
+        <w:t>search-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="006A5864">
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, en hanteert hierbij een 80/20-verdeling. Dit betekent dat op jaarbasis planmatig wordt uitgegaan dat</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 80% van de inzet het accent ligt op de opsporingstaken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97F9" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="717BB4F7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Migratiebeleid, waaronder het vreemdelingentoezicht en terugkeerbeleid, is een landsaangelegenheid. De autonome landen Aruba, Curaçao en Sint-Maarten zijn elk voor hun eigen migratiebeleid verantwoordelijk. Voor het migratiebeleid van Caribisch Nederland, de eilanden Bonaire, Sint-Eustatius en Saba, is de minister van Asiel en Migratie beleidsverantwoordelijk. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wanneer de Kustwacht ongedocumenteerde personen aantreft bij de onderschepping van een vaartuig, draagt de Kustwacht deze personen over aan de verantwoordelijke landsautoriteiten. Zij dragen zorg voor de verdere registratie, afhandeling en eventuele uitzetting van deze personen. In 2025 zijn er in totaal 69 ongedocumenteerde personen aangetroffen door de Kustwacht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="31DA51E8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C67B09" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FB" w14:textId="77777777">
+    <w:p w:rsidRPr="00C67B09" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1F84F398" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00636FE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie constateren dat de Kustwach</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>t inzet op een verdere ontwikkeling naar informatiegestuurd optreden, terwijl tegelijkertijd sprake is van schaarste aan gespecialiseerd personeel. Hoe realistisch is deze ontwikkeling gezien de huidige personeelstekorten en wat zijn de gevolgen voor de operationele inzetbaarheid?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FC" w14:textId="77777777">
+        <w:t xml:space="preserve">t inzet op een verdere ontwikkeling naar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>informatiegestuurd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> optreden, terwijl tegelijkertijd sprake is van schaarste aan gespecialiseerd personeel. Hoe realistisch is deze ontwikkeling gezien de huidige personeelstekorten en wat zijn de gevolgen voor de operationele inzetbaarheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4A81DE8B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C575E5" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FD" w14:textId="77777777">
+    <w:p w:rsidRPr="00C575E5" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7343498B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FE" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="77694B89" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De Kustwacht onderkent dat er schaarste bestaat aan gespecialiseerd personeel. De Kustwacht heeft daarentegen een goede reputatie als werkgever en de organisatie maakt een kwantitatieve en kwalitatieve ontwikkeling door die interessant is voor potentiële kandidaten. </w:t>
       </w:r>
-      <w:r w:rsidR="006A5864">
+      <w:r>
         <w:t>Daarnaast worden er programma’s ontwikkeld voor het behoud van medewerkers, waarbij via opleiding en (om)scholing werknemers kunnen doorgroeien naar andere functies binnen de organisatie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A97FF" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1D83B24B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9800" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="605BB3E5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Deze leden hebben kennisgenomen van recente integriteitsincidenten binnen de Kustwacht waarbij sprake was van betrokkenheid bij drugssmokkel. Welke maatregelen zijn genomen om beïnvloeding door criminele netwerken te voorkomen en wat zijn de gevolgen voor de inzetbaarheid van de organisatie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C575E5" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9801" w14:textId="77777777">
+    <w:p w:rsidRPr="00C575E5" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3911516D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9802" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="686D9863" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zie het antwoord op vraag 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9803" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4F7C0D58" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Aanvullend –</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9804" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6518BAB7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C575E5">
         <w:t xml:space="preserve">Ten aanzien van de inzetbaarheid geldt dat individuele integriteitsschendingen gevolgen kunnen hebben voor de inzet van betrokken medewerkers, bijvoorbeeld in de vorm van tijdelijke maatregelen of disciplinaire stappen. Tegelijkertijd zijn de getroffen maatregelen er nadrukkelijk op gericht om de structurele weerbaarheid en continuïteit van de organisatie als geheel te versterken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9805" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="00BFDED8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9806" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5BD4A835" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de PVV-fractie zijn van mening dat operationele slagkracht van de Kustwacht de prioriteit heeft. Het budget dat besteed wordt aan de Kustwacht moet volgens deze leden gaan naar materiaal en militaire infrastructuur. Kan de minister garanderen dat het budget voor de Kustwacht gaat naar materiaal en militaire infrastructuur om de operationele slagkracht te verhogen, in plaats van naar extra bureaucratische managementlagen? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001B4076" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9807" w14:textId="77777777">
+    <w:p w:rsidRPr="001B4076" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0845EBC0" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9808" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7D71D24E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Om ook in de toekomst te kunnen beschikken over adequaat materieel ten behoeve van de taakuitoefening investeert de Kustwacht in nieuw materieel en vervangt haar huidige materieel conform het Lange Termijn Plan Materieel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019-2028</w:t>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>. Voor de periode na 2028 zal dit beschreven gaan worden in het nieuwe Lange Termijn Plan 2029-2038. Projecten van het h</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">uidige materieelplan </w:t>
-[...7 lines deleted...]
-        <w:t>die nog in uitvoering zijn, zijn onder andere de vervanging van de cuttercapaciteit, de kleine varende capacite</w:t>
+        <w:t>uidige materieelplan die nog in uitvoering zijn, zijn onder andere de vervanging van de cuttercapaciteit, de kleine varende capacite</w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">it en de verwerving van waldetectiecapaciteit voor de Bovenwindse eilanden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9809" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="129DE4F6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A980A" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4E657720" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Hoe verlopen de investeringen in steunpunt Hato en kan de minister inzicht geven in de totale kosten en de verwachte doorlooptijd van dit project? Wordt bij de ontwikkeling van steunpunt Hato rekening gehouden met dreigingen zoals (spionage)drones en moderne precisiewapens, en welke voorzieningen worden getroffen voor detectie en bescherming, zo vragen deze leden.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A980B" w14:textId="77777777">
+        <w:t xml:space="preserve">Hoe verlopen de investeringen in steunpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en kan de minister inzicht geven in de totale kosten en de verwachte doorlooptijd van dit project? Wordt bij de ontwikkeling van steunpunt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rekening gehouden met dreigingen zoals (spionage)drones en moderne precisiewapens, en welke voorzieningen worden getroffen voor detectie en bescherming, zo vragen deze leden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2597E496" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00557B3E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A980C" w14:textId="77777777">
+    <w:p w:rsidRPr="00557B3E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4F291FCA" w14:textId="77777777">
       <w:r>
         <w:t>Zie het antwoord op vraag 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="006A5864" w14:paraId="3F6A980D" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="77B5654A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanvullend- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00793DF1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A980E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00793DF1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="04FBD115" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00793DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij de ontwikkeling van Hato wordt rekening gehouden met </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Bij de ontwikkeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00793DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">verschillende </w:t>
-      </w:r>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00793DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">veiligheids- en beveiligingsaspecten. </w:t>
+        <w:t xml:space="preserve"> wordt rekening gehouden met </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Dit bevat onder meer</w:t>
+        <w:t xml:space="preserve">verschillende </w:t>
       </w:r>
       <w:r w:rsidRPr="00793DF1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">veiligheids- en beveiligingsaspecten. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dit bevat onder meer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00793DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> betere fysieke beveiliging, zonering van beveiligingsgebieden, een betere scheiding tussen land side en air side en meer buffer rond gevoelige processen. Veiligheid en beveiliging maken integraal onderdeel uit van de verdere planvorming.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A980F" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4B90B638" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9810" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="09AB66E7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9811" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0F975641" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Op twee luchthavens op Curaçao en Aruba is het Amerikaanse leger aanwezig op zogenoemde “forward operating locations” voor antidrugsoperaties. De leden van de PVV-fractie constateren dat de samenwerking met de Verenigde Staten niet op alle onderdelen vanzelfsprekend is. Zo werkt de Kustwacht niet samen en deelt zij geen informatie met de in 2025 gestarte nationale Amerikaanse operatie tegen drugskartels in en rond Venezuela. Kan de minister toelichten waarom de Kust</w:t>
+        <w:t xml:space="preserve">Op twee luchthavens op Curaçao en Aruba is het Amerikaanse leger aanwezig op zogenoemde “forward operating </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>locations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>antidrugsoperaties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. De leden van de PVV-fractie constateren dat de samenwerking met de Verenigde Staten niet op alle onderdelen vanzelfsprekend is. Zo werkt de Kustwacht niet samen en deelt zij geen informatie met de in 2025 gestarte nationale Amerikaanse operatie tegen drugskartels in en rond Venezuela. Kan de minister toelichten waarom de Kust</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>wacht niet samenwerkt en geen informatie deelt met deze operatie en welke juridische en beleidsmatige overwegingen hieraan ten grondslag liggen? Wat zijn de gevolgen hiervan voor de effectiviteit van antidrugsoperaties in de regio? Is de minister voornem</w:t>
+        <w:t xml:space="preserve">wacht niet samenwerkt en geen informatie deelt met deze operatie en welke juridische en beleidsmatige overwegingen hieraan ten grondslag liggen? Wat zijn de gevolgen hiervan voor de effectiviteit van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>antidrugsoperaties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de regio? Is de minister voornem</w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ens om de samenwerking met de Verenigde Staten in het Caribisch gebied verder te versterken?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9812" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3BD4C724" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9813" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6CE88D83" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zie het antwoord op vraag 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9814" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3089C7D6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9815" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="30C4304A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Tot slot hebben de leden van de PVV-fractie vragen over de kostenverdeling van de Kustwacht. Neder</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>land neemt namelijk vrijwel alle kosten op zich om het Caribisch deel van het Koninkrijk te beschermen. Deze leden vinden deze verdeling niet in verhouding en achten een eerlijkere bijdrage van de andere landen noodzakelijk. Is de minister voornemens zic</w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>h in te zetten voor een eerlijkere kostenverdeling tussen de landen binnen het Koninkrijk, zo vragen deze leden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9816" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="717D4EA9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9817" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6F3FAA0B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>Op grond van artikel 13 van de Rijkswet Kustwac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>ht voor Aruba, Curaçao en Sint M</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>aarten alsmede voor de openbare lichamen Bonaire, Sint Eustatius en Saba dragen de landen van het Koninkrijk gezamenlijk de fi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>nanciële middelen bij ten behoeve</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Kustwacht.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> Defensie is niet voornemens een voorstel te doen tot aanpassing van de rijkswet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9818" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="786B638D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044758F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>De verdeling van de uitgaven aan de Kustwacht verloopt volgens verrekenafspraken. Het exploitatiebudget kent een verdeelsleutel die is vastgesteld op basis waarvan Nederland 69% bijdraagt, Curaçao 16%, Aruba 11% en Sint Maarten 4%.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0044758F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>De exploitatie uitgaven worden voorgeschoten door Defensie en achteraf verrekend met de Landen. Buiten deze zogenoemde verdeelsleutel vallen uitgaven die verrekend worden met JIATF-S en CZMCARIB in het kader van de Lucht Verkenningscapaciteit. Verder word</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="0044758F">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> een aantal activiteiten binnen de exploitatie begroting uitsluitend door Nederland betaald. Dit betreffen de financiering van het Lange Termijn Plan Personeel, Breed Offensief Tegen georganiseerde Ondermijnende Criminaliteit en diverse activiteiten op het gebied van luchtvaart. Het investeringsbudget voor het Lange Termijn Plan Materieel wordt conform de eerder </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0044758F">
+        <w:t xml:space="preserve"> een aantal activiteiten binnen de exploitatie begroting uitsluitend door Nederland betaald. Dit betreffen de financiering van het Lange Termijn Plan Personeel, Breed Offensief Tegen georganiseerde Ondermijnende Criminaliteit en diverse activiteiten op het gebied van luchtvaart. Het investeringsbudget voor het Lange Termijn Plan Materieel wordt conform de eerder genoemde percentages (Nederland 69%, Curaçao 16%, Aruba 11% en Sint Maarten 4%) bijgedragen door de verschillende landen op basis van Bestuursakkoorden.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Het LTP loopt tot en met 2028 en hiervoor zijn financieringsafspraken gemaakt. Het opvolgende LTP wordt op dit moment uitgewerkt, de daarbij behorende financieringsafspraken maken hier onderdeel van uit.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9819" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4AD7064B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981A" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="36193EA4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>van de leden van de CDA-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981B" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0184F9CA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie hebben kennisgenomen van het Jaarplan 2026 van de Kustwacht voor het Koninkrijk der Nederlanden in het Caribisch gebied. Voor de leden van de CDA-fractie staat voorop dat de Kustwacht in het Caribisch gebied een onmisbare taak heeft in een regio die onrustiger wordt. Juist daarom moeten personeel, integriteit, materieel en financiering op orde zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="656F768C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0023D399" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De Kustwacht opereert in een dynamische regio, met spanningen rond Venezuela, grensoverschrijdende criminaliteit en mogelijke effecten op migratiestromen, drugssmokkel en search and rescue. De leden van de CDA-fractie vragen de minister wat deze spanningen in de regio concreet betekenen voor de inzet van de Kustwacht in 2026. Welke scenario’s liggen er klaar als de situatie rond Venezuela verder verslechtert? Ziet het kabinet nu al een stijging in druk</w:t>
+        <w:t xml:space="preserve">De Kustwacht opereert in een dynamische regio, met spanningen rond Venezuela, grensoverschrijdende criminaliteit en mogelijke effecten op migratiestromen, drugssmokkel en search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. De leden van de CDA-fractie vragen de minister wat deze spanningen in de regio concreet betekenen voor de inzet van de Kustwacht in 2026. Welke scenario’s liggen er klaar als de situatie rond Venezuela verder verslechtert? Ziet het kabinet nu al een stijging in druk</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op grensbewaking, opsporing of search and rescue?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00ED5325" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981E" w14:textId="77777777">
+        <w:t xml:space="preserve"> op grensbewaking, opsporing of search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED5325" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="79794163" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A981F" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3BCE64A2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">De veiligheidssituatie in het Caribisch deel van het Koninkrijk heeft onder verhoogde aandacht </w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">gestaan </w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
@@ -2403,3562 +2573,2504 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">enwindse eilanden. Hierdoor is het schip niet ingezet voor counterdrugsoperaties in internationale wateren en was het schip niet volledig beschikbaar voor de Kustwacht. Waar nodig ondersteunde het stationsschip de Kustwacht bij counterdrugsoperaties in de </w:t>
       </w:r>
       <w:r w:rsidRPr="0034291B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>territoriale wateren van het Caribisch deel van het Koninkrijk.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Er is op het moment geen sprake van een stijging in druk op grensbewaking, opsporing of </w:t>
       </w:r>
       <w:r w:rsidRPr="00E259FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>search and rescue.</w:t>
+        <w:t xml:space="preserve">search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E259FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E259FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E259FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E259FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9820" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="77F771D7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9821" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6AD740E2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9822" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5EE12100" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Kustwacht wil meer informatiegestuurd opereren. Tegelijk is juist gespecialiseerd personeel schaars. Ook is er sprake van zeven verschillende rechtsposities binnen één organisatie. Wanneer is het onderzoek naar een meer uniforme rechtspositie gereed, zo vragen de leden van de CDA-fractie. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9823" w14:textId="77777777">
+        <w:t xml:space="preserve">De Kustwacht wil meer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>informatiegestuurd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opereren. Tegelijk is juist gespecialiseerd personeel schaars. Ook is er sprake van zeven verschillende rechtsposities binnen één organisatie. Wanneer is het onderzoek naar een meer uniforme rechtspositie gereed, zo vragen de leden van de CDA-fractie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7DBBE36C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9824" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2C10B20D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Zie antwoord op vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9825" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="178B7477" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Aanvullend</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9826" w14:textId="77777777">
+        <w:t xml:space="preserve">Aanvullend- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5BFFC79B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De opdracht voor het extern uitvoeren van het onderzoek naar een meer uniforme rechtspositie voor de Kustwacht is gegeven. Dit onderzoek zal in de loop van dit jaar worden uitgevoerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9827" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7E995EFF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9828" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5CDE46BC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9829" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="564C7BED" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De beantwoording van de feitelijke vragen laat zien dat er incidenten hebben plaatsgevonden, waaronder aanhoudingen, veroordelingen en schorsingen. De leden van de CDA-fractie vragen het </w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00190F15" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A982A" w14:textId="77777777">
+        <w:t>De beantwoording van de feitelijke vragen laat zien dat er incidenten hebben plaatsgevonden, waaronder aanhoudingen, veroordelingen en schorsingen. De leden van de CDA-fractie vragen het kabinet welke concrete maatregelen sinds het Urgentieplan Integriteit 2025 zijn genomen. Hoe wordt personeel beter beschermd tegen druk of beïnvloeding door criminele netwerken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00190F15" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4F3B26F0" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00190F15" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A982B" w14:textId="77777777">
+    <w:p w:rsidRPr="00190F15" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2B5197FC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Zie het antwoord op vraag 4 en 9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A982C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="74406D5E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A982D" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="66B0B2A5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">De Kustwacht zet in op instandhouding van materieel, vervanging van de Justice-20-vaartuigen, vervanging van de cutters en waldetectie op de Bovenwindse eilanden. Tegelijk is de hangaar op Hato in ondermaatse conditie en loopt het vastgoedtraject vertraging op. De leden van de CDA-fractie vragen de minister daarom wat de actuele planning is voor de vervanging van de hangaar op Hato en welke risico’s de minister ziet als verdere vertraging optreedt. Wat kosten de tijdelijke maatregelen om de huidige hangaar </w:t>
+        <w:t xml:space="preserve">De Kustwacht zet in op instandhouding van materieel, vervanging van de Justice-20-vaartuigen, vervanging van de cutters en waldetectie op de Bovenwindse eilanden. Tegelijk is de hangaar op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in ondermaatse conditie en loopt het vastgoedtraject vertraging op. De leden van de CDA-fractie vragen de minister daarom wat de actuele planning is voor de vervanging van de hangaar op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en welke risico’s de minister ziet als verdere vertraging optreedt. Wat kosten de tijdelijke maatregelen om de huidige hangaar </w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">operationeel te houden? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C27D41" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A982E" w14:textId="77777777">
+    <w:p w:rsidRPr="00C27D41" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="23C25BC1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B77481" w:rsidR="00B77481" w:rsidP="00B77481" w:rsidRDefault="00B77481" w14:paraId="3F6A982F" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00B77481" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7246BF98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77481">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B77481" w:rsidR="00B77481" w:rsidP="00B77481" w:rsidRDefault="00B77481" w14:paraId="3F6A9830" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00B77481" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1F312B2C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B77481" w:rsidR="00B77481" w:rsidP="00B77481" w:rsidRDefault="00B77481" w14:paraId="3F6A9831" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00B77481" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3C5201B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77481">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanvullend- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B77481" w:rsidR="00B77481" w:rsidP="00B77481" w:rsidRDefault="00B77481" w14:paraId="3F6A9832" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00B77481" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="31179A73" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77481">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Verdere vertraging kan ertoe leiden dat tijdelijke voorzieningen langer nodig zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B77481" w:rsidR="00B77481" w:rsidP="00B77481" w:rsidRDefault="00B77481" w14:paraId="3F6A9833" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="CommentText"/>
+    <w:p w:rsidRPr="00B77481" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="718CFBA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B77481">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>In het adviesrapport is voor tijdelijke maatregelen bij revitalisering van de huidige locatie rekening gehouden met circa € 7,5 miljoen voor interim huisvesting, inclusief tijdelijke voorzieningen en het weer verwijderen daarvan. Daarnaast wordt bezien of tijdelijk huren elders op Hato mogelijk en operationeel verantwoord is. Ook wordt ingezet op instandhouding van de bestaande bouwwerken om de inzetbaarheid te waarborgen totdat vervangende nieuwbouw beschikbaar is.</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9835" w14:textId="77777777">
+        <w:t xml:space="preserve">In het adviesrapport is voor tijdelijke maatregelen bij revitalisering van de huidige locatie rekening gehouden met circa € 7,5 miljoen voor interim huisvesting, inclusief tijdelijke voorzieningen en het weer verwijderen daarvan. Daarnaast wordt bezien of tijdelijk huren elders op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B77481">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Hato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B77481">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mogelijk en operationeel verantwoord is. Ook wordt ingezet op instandhouding van de bestaande bouwwerken om de inzetbaarheid te waarborgen totdat vervangende nieuwbouw beschikbaar is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="489E1EC3" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="750EFF92" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9836" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5B6F70FC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De totale uitgaven in 2026 bedragen circa € 68 miljoen. Nederland draagt ongeveer 88% van deze kosten. De samenwerking met de VS via JIATF-S kent wel meerkosten en ontvangsten, maar die zijn niet in de begroting opgenomen. De leden van de CDA-fractie vragen de minister of zij de huidige kostenverdeling tussen de landen nog houdbaar acht op de langere termijn. Waarom zijn de geldstromen rond JIATF-S niet zichtbaar in de begroting en wat is hiervoor de actuele raming? Wordt deze kostenverdeling opnieuw bezien</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het opstellen van het langetermijnplan 2029-2038, zo vragen de leden van de CDA-fractie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9837" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5D4E5195" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9838" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="209C9966" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Zie antwoord op vraag 13. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="006A5864" w14:paraId="3F6A9839" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="32B5907C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanvullend- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983A" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7A74A1E3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>p dit moment kan de Kustwacht haar taken uitvoeren binnen de daarvoor beschikbaar gestelde meerjarige financiële kaders. Jaarlijks brengt de Kustwacht haar activiteiten in kaart ten opzichte van deze kaders en rapporteert hierover in respectievelijk het jaarplan en jaarverslag. Eventuele afwijkingen worden inzichtelijk gemaakt via de reguliere besluitvormingsproce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>ssen en de begrotingscyclus.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983B" w14:textId="77777777">
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="67736E2F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B63720">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
         <w:t>De bijdragen van JIATF-S maken geen structureel onderdeel uit van de begroting van de Kustwacht aangezien hiervoor geen meerjarige verplichting is gesloten. De uren worden achteraf verrekend en via de ontvangstenbegroting toegevoegd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983C" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5256F07E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983D" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6C54EF6E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983E" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1172511D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>In antwoord op schriftelijke vragen van de leden Van Ark, Boswijk en Tijs van den Brink over het bericht «Nederland laat illegale tanker met Venezolaanse olie toe op Curaçao» (Tweede Kamer, vergaderjaar 2025–2026, Aanhangsel 1386) stelt het kabinet in antwoord zeven da</w:t>
+        <w:t xml:space="preserve">In antwoord op schriftelijke vragen van de leden Van Ark, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Tijs van den Brink over het bericht «Nederland laat illegale tanker met Venezolaanse olie toe op Curaçao» (Tweede Kamer, vergaderjaar 2025–2026, Aanhangsel 1386) stelt het kabinet in antwoord zeven da</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">t de Koninkrijks </w:t>
-      </w:r>
+        <w:t xml:space="preserve">t de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Maritieme Administratie (KMA) het initiatief heeft genomen om de reikwijdte en juridische mogelijkheden van ontzeggende procedures te evalueren en waar mogelijk Koninkrijksbreed te harmoniseren, tenminste met de maritieme autoriteiten in h</w:t>
+        <w:t>Koninkrijks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maritieme Administratie (KMA) het initiatief heeft genomen om de reikwijdte en juridische mogelijkheden van ontzeggende procedures te evalueren en waar mogelijk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Koninkrijksbreed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te harmoniseren, tenminste met de maritieme autoriteiten in h</w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>et Caribisch deel van het Koninkrijk. De leden van de CDA-fractie vragen naar de stand van zaken hiervan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A983F" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="699E8CA4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de CDA-fractie vragen ten slotte of het kabinet een overzicht kan geven van de taakverdeling tussen Curaçao, de KMA, ILT, Buitenlandse Zaken, de havenmeester en de Kustwacht bij verdachte schepen, inclusief escalatiepunten en doorzettingsmacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E54C35" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9840" w14:textId="77777777">
+    <w:p w:rsidRPr="00E54C35" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="028657E2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9841" w14:textId="77777777">
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="76E62694" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">De bredere aanpak van frauduleuze activiteiten is een van de gespreksonderwerpen binnen het Koninkrijksbrede maritiem samenwerkingsverband: de Koninkrijks Maritieme Administratie (KMA). De Kustwacht is actief deelnemer aan dit samenwerkingsverband. Recent is tijdens de KMA-conferentie gewerkt aan een geharmoniseerde procedure voor inkomende scheepvaart. Hierbij is onder meer geadresseerd dat actieve informatiedeling tussen de ketenpartners essentieel is. Daarnaast is uitgesproken dat bij niet naleving de Kustwacht handhavend kan en zal optreden. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9842" w14:textId="77777777">
+        <w:t xml:space="preserve">De bredere aanpak van frauduleuze activiteiten is een van de gespreksonderwerpen binnen het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koninkrijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> maritiem samenwerkingsverband: de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Koninkrijks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Maritieme Administratie (KMA). De Kustwacht is actief deelnemer aan dit samenwerkingsverband. Recent is tijdens de KMA-conferentie gewerkt aan een geharmoniseerde procedure voor inkomende scheepvaart. Hierbij is onder meer geadresseerd dat actieve informatiedeling tussen de ketenpartners essentieel is. Daarnaast is uitgesproken dat bij niet naleving de Kustwacht handhavend kan en zal optreden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="766305C8" w14:textId="77777777">
       <w:r>
         <w:t>Ten aanzien van de bestrijding van frauduleuze activiteiten is een gezamenlijke verklaring opgesteld door de 4 landen om zich te blijven inzetten tegen voornoemde activiteiten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="2"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Deze wordt toegezonden aan de Internationale Maritieme Organisatie in Londen. Ook brancheorganisaties als de </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17786">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Curaçao</w:t>
       </w:r>
       <w:r w:rsidRPr="008C6D32">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Maritime Association</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C6D32">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Maritime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C6D32">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Association</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  adresseren de risico’s die gepaard gaan met het verlenen van diensten aan de schaduwvloot actief.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9843" w14:textId="77777777">
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4FE1D0E7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9844" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="25180284" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de JA21-fractie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9845" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="25253834" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vraag 20</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006A5864" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9846" w14:textId="77777777">
+    <w:p w:rsidRPr="006A5864" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1FE9E9DA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie hebben kennisgenomen van het feit dat naar aanleiding van recente integriteitsincidenten binnen de Kustwacht het Urgentieplan Integriteit 2025 is opgesteld. Daarbij zou sprake zijn geweest van medewerkers die, ondanks de centrale taak van de Kustwacht in de bestrijding van drugshandel, ze</w:t>
       </w:r>
       <w:r w:rsidRPr="005851D1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>lf betrokken zijn geraakt bij drugsgerelateerde criminaliteit. Kan de minister exact aangeven hoeveel integriteitsincidenten sinds 2024 hebben geleid tot aanhouding, veroordeling, schorsing, ontslag of andere disciplinaire maatregelen, uitgesplitst naar aa</w:t>
       </w:r>
       <w:r w:rsidRPr="00991DA7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>rd van het incident en functiecategorie?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9847" w14:textId="77777777">
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6BBD0431" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie vragen de minister welke consequenties deze integriteitsschendingen hebben gehad voor de operationele inzetbaarheid en het uitvoeren van de taakstelling van de Kustwacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9848" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4D56CE40" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038741E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9849" w14:textId="77777777">
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1633503C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038741E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Sinds 2024 (en in enkele gevallen met doorwerking vanuit eerdere jaren) heeft zich binnen de Kustwacht een aantal integriteitsincidenten voorgedaan waarbij zowel disciplinaire als strafrechtelijke maatregelen zijn getroffen. Informatie hieromtrent wordt aangeboden in de jaarverslagen van de Kustwacht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038741E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A984A" w14:textId="77777777">
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4999BF40" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038741E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Op hoofdlijnen betreft dit:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0038741E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A984B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2A4ACF98" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="33"/>
         </w:numPr>
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038741E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2025: In totaal vijf incidenten, bestaande uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="130ACFCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038741E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>drie incidenten op Curaçao, gerelateerd aan drugs- en mensensmokkel, waarbij de betrokken medewerkers (zowel junior als senior operationeel personeel) niet langer inzetbaar zijn gesteld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="20D23C7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038741E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>één incident op Sint Maarten, gerelateerd aan verboden wapenbezit (niet direct werkgerelateerd), waarbij eveneens is overgegaan tot beëindiging van de terbeschikkingstelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3C678BE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038741E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>één incident op Aruba, gerelateerd aan vermogensdelicten en overige strafbare feiten, waarbij de terbeschikkingstelling van de betrokken medewerker is beëindigd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6B6E3C55" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038741E">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2026: In 2026 heeft zich tot op heden één incident voorgedaan op Sint Maarten, niet direct gerelateerd aan de kerntaken van de Kustwacht, waarbij eveneens is overgegaan tot beëindiging van de terbeschikkingstelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7F0D83E8" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038741E" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="448A6560" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038741E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De Kustwacht hanteert hierbij het uitgangspunt dat bij integriteitsschendingen direct wordt opgetreden, waarbij betrokken medewerkers niet langer inzetb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>aar zijn binnen de organisatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0C5FE4BA" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0038741E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...13 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de gevolgen voor de operationele inzetbaarheid geldt dat deze incidenten in individuele gevallen impact hebben gehad op de personele bezetting. Deze impact is echter binnen de organisatie opgevangen en heeft niet geleid tot structurele belemmeringen in de uitvoering van de taakstelling. De genoemde incidenten hebben nadrukkelijk aanleiding gegeven tot het opstellen en implementeren van het Urgentieplan Integriteit 2025, waarin aanvullende maatregelen zijn opgenomen om de weerbaarheid van de organisatie te versterken en herhaling te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="55D666AC" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-        <w:suppressAutoHyphens w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vraag 21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1D2DA9AE" w14:textId="77777777">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="0038741E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9850" w14:textId="77777777">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie hebben kennisgenomen van signalen dat er eerder “te weinig zicht” was op grensoverschrijdende criminaliteit in het Caribisch gebied. Kan de minister aangeven hoe zij dit signaal beoordeelt en waar dit teko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rt volgens haar precies in zat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7BD33FD7" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="0038741E" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9851" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="72450DD1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...10 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9852" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De bestrijding van grensoverschrijdende criminaliteit blijft een belangrijk thema binnen de gezamenlijke ondermijningsaanpak in het Caribisch gebied. De landen in het Caribisch deel van het Koninkrijk zijn zelf verantwoordelijk voor de bestrijding van grensoverschrijdende criminaliteit en voor Caribisch Nederland is dit het Ministerie van Justitie en Veiligheid. De vier landen in het Koninkrijk werken hierin wel nauw samen. De Kustwacht draagt bij aan de bestrijding van grensoverschrijdende criminaliteit door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het tegengaan van transporten van verdovende middelen en strategische goederen, mensensmokkel en mensenhandel, vervoer van en handel in illegale vuurwapens en terrorisme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zoals opgesteld in het justitieel beleidsplan. De transitie naar een  24/7 organisatie, die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>informatiegestuurd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan optreden, zorgt ervoor dat de Kustwacht beter zicht krijgt op deze transporten en adequater kan handelen bij de bestrijding. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0008561F" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5E300EB9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9853" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="74B1BC86" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Vraag 21</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9854" w14:textId="77777777">
+        <w:t>Vraag 22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="619A6168" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie hebben kennisgenomen van signalen dat er eerder “te weinig zicht” was op grensoverschrijdende criminaliteit in het Caribisch gebied. Kan de minister aangeven hoe zij dit signaal beoordeelt en waar dit teko</w:t>
+        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat personeel van de Kustwacht, mede gezien de kleinschalige eilandsamenleving, onder sociale druk of in de invloedssfeer van cri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>rt volgens haar precies in zat?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9855" w14:textId="77777777">
+        <w:t>minele netwerken komt te staan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7A97AF04" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9856" w14:textId="77777777">
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="28221D4C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="0008561F" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9857" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Zie antwoorden op vragen 4, 9 en 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3FCAB55D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9858" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5E9C98EF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Vraag 22</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9859" w14:textId="77777777">
+        <w:t>Vraag 23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="38A3F519" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie vragen de minister hoe wordt voorkomen dat personeel van de Kustwacht, mede gezien de kleinschalige eilandsamenleving, onder sociale druk of in de invloedssfeer van cri</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985A" w14:textId="77777777">
+        <w:t>De leden van de JA21-fractie constateren dat de Kustwacht een gebied van circa 300.000 km² bestrijkt, terwijl de geopolitieke en criminele druk in de regio toeneemt. Acht de minister de huidige capaciteit toereikend voor de taken die van de Kustwacht worden gevraagd en voor de huidige veiligheidssituatie in de regio?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="04FE859F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985B" w14:textId="77777777">
+    <w:p w:rsidRPr="0034291B" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3358C774" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De Kustwacht is 24 uur per dag bereikbaar en inzetbaar wanneer dat nodig is en heeft in 2025 voor het overgrote deel de reguliere taken kunn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>en uitvoeren met het huidige personeel en materieel. De geopolitieke ontwikkelingen die voor spanningen in de regio zorgden, hadden effect op de inzet van het stationsschip, waardoor deze verminderd beschikbaar was voor de Kustwacht. Het schip heeft de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991DA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kustwacht wel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">waar mogelijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991DA7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ondersteund bij counterdrugsoperaties in de territoriale wateren van het Caribisch deel van het Koninkrijk.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het Lange Termijn Plan Materieel borgt dat de Kustwacht beschikt over adequaat materieel om haar taken te kunnen uitoefenen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="6FE88ACC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985C" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="4721B642" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985D" w14:textId="77777777">
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vraag 24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="7359EF72" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985E" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De leden van de JA21-fractie vragen de minister of in het nieuwe langetermijnplan wordt uitgegaan van uitbreiding van de capaciteit, dan wel uitsluitend van vervanging van bestaand materieel. Kan de minister tevens toelichten waarom voor die inzet wordt gekozen, zo vragen deze leden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5C43D0B6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00991DA7" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="30AAD054" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie constateren dat de Kustwacht een gebied van circa 300.000 km² bestrijkt, terwijl de geopolitieke en criminele druk in de regio toeneemt. Acht de minister de huidige capaciteit toereikend voor de taken die van de Kustwacht worden gevraagd en voor de huidige veiligheidssituatie in de regio?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A985F" w14:textId="77777777">
+        <w:t>Om ook in de toekomst te kunnen beschikken over adequaat materieel ten behoeve van de taakuitoefening investeert de Kustwacht in nieuw materieel en vervangt haar huidige materieel conform het Lange Termijn Plan Materieel. Voor de periode na 2028 zal dit beschreven gaan worden in het nieuwe Lange Termi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>jn Plan 2029-2038</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>, die nog wordt opgesteld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Projecten van huidige materieelplan die nog in uitvoering zijn, zijn onder andere de vervanging van de cuttercapaciteit, de kleine varende capaciteit en de verwerving van waldetectiecapaciteit voor de Bovenwindse eilanden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2406E3CF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...63 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9861" w14:textId="77777777">
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="375E4601" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9862" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vragen en opmerkingen van de leden van de Groep Markuszower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="36B06AFB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9863" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2904F820" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De leden van de JA21-fractie vragen de minister of in het nieuwe langetermijnplan wordt uitgegaan van uitbreiding van de capaciteit, dan wel uitsluitend van vervanging van bestaand materieel. Kan de minister tevens toelichten waarom voor die inzet wordt gekozen, zo vragen deze leden.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9864" w14:textId="77777777">
+        <w:t>De leden van Groep Markuszower hebben met interesse kennisgenomen van de stukken over de Kustwacht Caribisch Gebied. Genoemde leden hebben hierover no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>g enkele vragen en opmerkingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="3EAFAE67" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9866" w14:textId="77777777">
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vraag 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="74C289E5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9867" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Genoemde leden vragen zich af hoe de Kustwacht van het Caribisch gebied Venezuela economisch kan ondersteunen na de recente machtswisseling. Ook zijn genoemde leden benieuwd hoeveel Venezolaanse bootvluchtelingen er in de afgelopen vijf jaar naar de ABC-eilanden zijn g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaren en in hoeverre nieuwe vluchtelingenstromen worden verwacht. Hoe wordt hierop geacteerd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="66310648" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9868" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000812CA" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="01CAEE2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Kustwacht werkt alleen samen met de Venezolaanse kustwacht en marine op het gebied van </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">search </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C601B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>. Voor een goede coö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005851D1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rdinatie zijn er op werkniveau functionele contacten. Op het moment is de Kustwacht niet voornemend om de samenwerking uit te breiden ten behoeve van economische ondersteuning. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Wanneer de kustwacht ongedocumenteerde personen aantreft bij de onderschepping van een vaartuig, draagt de kustwacht deze personen over aan de verantwoordelijke autoriteiten. Zij zorgen voor de verdere registratie en afhandeling van deze personen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Migratiebeleid, waaronder het toelatings-, opvang-, terugkeer- en asielbeleid valt, is een landsaangelegenheid. De autonome landen Aruba, Curaçao en Sint-Maarten zijn elk voor hun eigen migratiebeleid verantwoordelijk. Voor het migratiebeleid van Caribisch Nederland, is de minister van Asiel en Migratie beleidsverantwoordelijk. Nederland volgt de situatie nauwlettend en staat hierbij in direct contact met de landen Aruba, Curaçao, ook waar het gaat om de uitwisseling van relevante ontwikkelingen betreft het migratiebeleid in de regio. Momenteel is er geen indicatie van een verhoogde migratiestroom vanuit Venezuela richting Aruba, Curaçao en Bonaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="611FC4AE" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9869" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Vraag 26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1AC937FC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67B09">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>De leden van Groep Markuszower hebben met interesse kennisgenomen van de stukken over de Kustwacht Caribisch Gebied. Genoemde leden hebben hierover no</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A986A" w14:textId="77777777">
+        <w:t xml:space="preserve">De leden van de Groep Markuszower vragen wanneer de integriteitsschendingen die hebben geleid tot aanhoudingen en schorsingen zijn ontdekt. Om hoeveel personen gaat het? Welke rol spelen criminele netwerken hierbij? Wat was de eindbestemming van de onderschepte drugssmokkel en welke middelen betrof dit specifiek? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="347570D3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Vraag 25</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A986B" w14:textId="77777777">
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="187623EC" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...17 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A986C" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>De integriteitsschendingen waarnaar wordt verwezen, zijn in verschillende gevallen aan het licht gekomen via signalen vanuit interne controles, samenwerking met opsporingsinstanties en lopende onderzoeken. De exacte momenten van</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontdekking variëren per casus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="074CE357" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...77 lines deleted...]
-    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A986E" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In totaal betreft het een beperkt aantal personen, waarvan de aantallen op hoofdlijnen zijn toegelicht in de beantwoording van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vraag 20.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2BBA227A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="001D0FE1" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A986F" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63720">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Informatie over specifieke werkwijzen, eindbestemmingen van onderschepte goederen en de aard van de betrokken middelen valt onder de verantwoordelijkheid van de opsporings- en justitiële autoriteiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="1EC959B2" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:lang w:eastAsia="en-US"/>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9870" w14:textId="77777777">
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2D82BE0F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE7BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Antwoord</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9871" w14:textId="77777777">
+        <w:t>Vraag 27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001D0FE1" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="0BC2085D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>De integriteitsschendingen waarnaar wordt verwezen, zijn in verschillende gevallen aan het licht gekomen via signalen vanuit interne controles, samenwerking met opsporingsinstanties en lopende onderzoeken. De exacte momenten van</w:t>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C67B09">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Nederland draagt 88% van de kosten. Genoemde leden zijn benieuwd hoe de kostenverdeling zich de komende jaren naar alle waarschijnlijkheid gaat ontwikkelen. Kan de minister daar al iets over zegge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9872" w14:textId="77777777">
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE7BB6" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="2DC79321" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:bCs/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9873" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE7BB6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidP="001A637C" w:rsidRDefault="001A637C" w14:paraId="5C642D6E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...63 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri"/>
-[...32 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Zie antwoord op vraag 13. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B63720" w:rsidR="001D0FE1" w:rsidP="001D0FE1" w:rsidRDefault="001D0FE1" w14:paraId="3F6A9879" w14:textId="77777777">
-[...197 lines deleted...]
-      <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="00B63720" w:rsidR="001A637C" w:rsidSect="00E87C4C">
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1559" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="527E38FE" w14:textId="77777777" w:rsidR="007378C7" w:rsidRDefault="007378C7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="75900A75" w14:textId="77777777" w:rsidR="0037743C" w:rsidRDefault="0037743C" w:rsidP="00441AE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="475F487A" w14:textId="77777777" w:rsidR="007378C7" w:rsidRDefault="007378C7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="163FF23B" w14:textId="77777777" w:rsidR="0037743C" w:rsidRDefault="0037743C" w:rsidP="00441AE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...34 lines deleted...]
-  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="RijksoverheidSansHeadingTT">
-    <w:panose1 w:val="020B0503040202060203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000087" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...233 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AB0523A" w14:textId="77777777" w:rsidR="007378C7" w:rsidRDefault="007378C7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="7FDC5C24" w14:textId="77777777" w:rsidR="0037743C" w:rsidRDefault="0037743C" w:rsidP="00441AE3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1003E827" w14:textId="77777777" w:rsidR="007378C7" w:rsidRDefault="007378C7" w:rsidP="001E0A0C">
+    <w:p w14:paraId="62BD5406" w14:textId="77777777" w:rsidR="0037743C" w:rsidRDefault="0037743C" w:rsidP="00441AE3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...9 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6DD23300" w14:textId="77777777" w:rsidR="001A637C" w:rsidRDefault="001A637C" w:rsidP="001A637C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="003E0705">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Koninkrijk scherpt overleg aan na fraude met scheepsregistraties - Altijd het laatste nieuws</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-[...2 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="33FB6663" w14:textId="77777777" w:rsidR="001A637C" w:rsidRDefault="001A637C" w:rsidP="001A637C">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="003E0705">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Maritieme sector Curaçao onder druk na onvoldoende score op internationale sanctietoets - Altijd het laatste nieuws</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...858 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...6 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:nsid w:val="02774BD3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40CC3E4E"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="038B1FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F46C8F2"/>
     <w:lvl w:ilvl="0" w:tplc="83C23600">
       <w:start w:val="2023"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6031,2767 +5143,4549 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4C187F"/>
+    <w:nsid w:val="092E6B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06FAF4C2"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="BF862600"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EFA4489"/>
-[...115 lines deleted...]
-        <w:rFonts w:hint="default"/>
+    <w:nsid w:val="0B4A5621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="66ECFDD4"/>
+    <w:lvl w:ilvl="0" w:tplc="D89C63D6">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="112E5631"/>
-[...2 lines deleted...]
-    <w:numStyleLink w:val="Bijlagenummering"/>
+    <w:nsid w:val="15E51DAB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D38E770"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11330172"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="19D9572A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2752BE86"/>
+    <w:lvl w:ilvl="0" w:tplc="5AE47460">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="369" w:hanging="369"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...12 lines deleted...]
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1107" w:hanging="369"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1476" w:hanging="369"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...12 lines deleted...]
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2214" w:hanging="369"/>
-[...36 lines deleted...]
-        <w:ind w:left="3321" w:hanging="369"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115C1831"/>
+    <w:nsid w:val="1C5342BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A5EA790C"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="88941972"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16DC2259"/>
+    <w:nsid w:val="1D30019D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C4A2BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21305921"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB7C8334"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="267B7DB5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="817E3928"/>
-    <w:styleLink w:val="Genummerdebullets"/>
+    <w:tmpl w:val="0413001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...2 lines deleted...]
-        <w:ind w:left="369" w:hanging="369"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="276E67D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="02C21994"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%5)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%6)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2583" w:hanging="369"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2952" w:hanging="369"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...352 lines deleted...]
-      </w:rPr>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485E0614"/>
+    <w:nsid w:val="2BEB2363"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DAB63368"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="588ED2A2"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526D6AC0"/>
+    <w:nsid w:val="32A21FBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1AE4E902"/>
+    <w:tmpl w:val="A9FA4B92"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="587" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1307" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2027" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2747" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3467" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4187" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4907" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5627" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6347" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A576F"/>
+    <w:nsid w:val="37FB4650"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DB8AF5D4"/>
-[...14 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="56D48E7A"/>
+    <w:lvl w:ilvl="0" w:tplc="6A6E86C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB0053D"/>
+    <w:nsid w:val="38567816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="62FE10E6"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="53707ABC"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC97D3F"/>
+    <w:nsid w:val="3A854CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3B106728"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="C52CA876"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ABC02A9"/>
+    <w:nsid w:val="3B9616D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="87485E92"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="64D0E090"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="732760F1"/>
+    <w:nsid w:val="3D407254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9564B858"/>
-    <w:lvl w:ilvl="0" w:tplc="8FAA16CA">
+    <w:tmpl w:val="1F2A063A"/>
+    <w:lvl w:ilvl="0" w:tplc="C2526BEE">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003">
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04130005">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04130001">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04130003">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04130005">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04130001">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04130003">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04130005">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C14FDE"/>
+    <w:nsid w:val="3F683800"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F32AAC2"/>
-    <w:lvl w:ilvl="0" w:tplc="04130001">
+    <w:tmpl w:val="0160311C"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A741885"/>
+    <w:nsid w:val="439458BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2F48686"/>
+    <w:tmpl w:val="07AEF52E"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44BE792A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="062E77FC"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0E3C5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C22D616"/>
+    <w:lvl w:ilvl="0" w:tplc="D1D0D2AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2D4879"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="159661F8"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9D7BFB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E041E48"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F077716"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8D88045A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC5140D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50B0D4E4"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698C6345"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47D62E5C"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718674C1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5EBA8298"/>
+    <w:lvl w:ilvl="0" w:tplc="955C89A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73460CBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD8E50B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77ED23C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDE05CC6"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="786E5963"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56D48E7A"/>
+    <w:lvl w:ilvl="0" w:tplc="6A6E86C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79BE3F2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B18177C"/>
+    <w:lvl w:ilvl="0" w:tplc="1CD0D480">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="912201591">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1583029338">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1649633182">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1528181435">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1552695450">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="176386523">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="914244649">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="370765544">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="465779582">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="424348163">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1361324540">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1482504304">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1925726702">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="96298454">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2105608334">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1631479041">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="279924429">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1486623316">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1699696706">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1107653990">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="518129511">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="910701163">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1631083925">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1475220832">
+    <w:abstractNumId w:val="19"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="660154726">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1487942169">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="811409149">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="28" w16cid:durableId="75830628">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="1087195083">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30" w16cid:durableId="1784306564">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="31" w16cid:durableId="680399843">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
-[...26 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="32" w16cid:durableId="339281401">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="33" w16cid:durableId="1466124047">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="20">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D0FE1"/>
-[...437 lines deleted...]
-    <w:rsid w:val="00FF4FFE"/>
+    <w:rsidRoot w:val="00441AE3"/>
+    <w:rsid w:val="00005B69"/>
+    <w:rsid w:val="00010C9E"/>
+    <w:rsid w:val="00013FAE"/>
+    <w:rsid w:val="000211CB"/>
+    <w:rsid w:val="000226A6"/>
+    <w:rsid w:val="00026C73"/>
+    <w:rsid w:val="00030DF0"/>
+    <w:rsid w:val="00037927"/>
+    <w:rsid w:val="00043C00"/>
+    <w:rsid w:val="00050081"/>
+    <w:rsid w:val="00063D0D"/>
+    <w:rsid w:val="00086122"/>
+    <w:rsid w:val="00086469"/>
+    <w:rsid w:val="000902DC"/>
+    <w:rsid w:val="000944AD"/>
+    <w:rsid w:val="00094E27"/>
+    <w:rsid w:val="00097186"/>
+    <w:rsid w:val="000A0F98"/>
+    <w:rsid w:val="000A15DF"/>
+    <w:rsid w:val="000A2763"/>
+    <w:rsid w:val="000A5DFF"/>
+    <w:rsid w:val="000C384A"/>
+    <w:rsid w:val="000C4A88"/>
+    <w:rsid w:val="000C6C8C"/>
+    <w:rsid w:val="000D7FA7"/>
+    <w:rsid w:val="000E248A"/>
+    <w:rsid w:val="000F697F"/>
+    <w:rsid w:val="000F7012"/>
+    <w:rsid w:val="000F75A5"/>
+    <w:rsid w:val="0010299E"/>
+    <w:rsid w:val="00103CC4"/>
+    <w:rsid w:val="0011477D"/>
+    <w:rsid w:val="001179D8"/>
+    <w:rsid w:val="00131E1E"/>
+    <w:rsid w:val="001371A6"/>
+    <w:rsid w:val="00140113"/>
+    <w:rsid w:val="00140EAC"/>
+    <w:rsid w:val="00141442"/>
+    <w:rsid w:val="00141C46"/>
+    <w:rsid w:val="00142BD6"/>
+    <w:rsid w:val="00147038"/>
+    <w:rsid w:val="0014781D"/>
+    <w:rsid w:val="001544E4"/>
+    <w:rsid w:val="00160598"/>
+    <w:rsid w:val="00160D42"/>
+    <w:rsid w:val="001628D0"/>
+    <w:rsid w:val="00180F04"/>
+    <w:rsid w:val="00186798"/>
+    <w:rsid w:val="001921A4"/>
+    <w:rsid w:val="001A637C"/>
+    <w:rsid w:val="001A6EB7"/>
+    <w:rsid w:val="001B0E04"/>
+    <w:rsid w:val="001B1496"/>
+    <w:rsid w:val="001B435F"/>
+    <w:rsid w:val="001D5AB7"/>
+    <w:rsid w:val="001D6287"/>
+    <w:rsid w:val="001E3AE1"/>
+    <w:rsid w:val="001F06F3"/>
+    <w:rsid w:val="00201E1A"/>
+    <w:rsid w:val="0021005B"/>
+    <w:rsid w:val="00214092"/>
+    <w:rsid w:val="00223C21"/>
+    <w:rsid w:val="00223DFB"/>
+    <w:rsid w:val="00224B83"/>
+    <w:rsid w:val="00226C6E"/>
+    <w:rsid w:val="0024558C"/>
+    <w:rsid w:val="002522A4"/>
+    <w:rsid w:val="00260EAA"/>
+    <w:rsid w:val="00261711"/>
+    <w:rsid w:val="00261E15"/>
+    <w:rsid w:val="00263A68"/>
+    <w:rsid w:val="00272C7B"/>
+    <w:rsid w:val="00277472"/>
+    <w:rsid w:val="00280EBE"/>
+    <w:rsid w:val="002847AC"/>
+    <w:rsid w:val="0029522E"/>
+    <w:rsid w:val="002979A6"/>
+    <w:rsid w:val="002B2BC7"/>
+    <w:rsid w:val="002B3F2D"/>
+    <w:rsid w:val="002B5F93"/>
+    <w:rsid w:val="002C477B"/>
+    <w:rsid w:val="002C7071"/>
+    <w:rsid w:val="002D1721"/>
+    <w:rsid w:val="002D3571"/>
+    <w:rsid w:val="002D56BB"/>
+    <w:rsid w:val="002E2DE0"/>
+    <w:rsid w:val="002E39F5"/>
+    <w:rsid w:val="002E442C"/>
+    <w:rsid w:val="002E732A"/>
+    <w:rsid w:val="002F0DB3"/>
+    <w:rsid w:val="00304E0B"/>
+    <w:rsid w:val="0030556F"/>
+    <w:rsid w:val="00305FB4"/>
+    <w:rsid w:val="0031380E"/>
+    <w:rsid w:val="003146C7"/>
+    <w:rsid w:val="00320F0D"/>
+    <w:rsid w:val="00324297"/>
+    <w:rsid w:val="00330872"/>
+    <w:rsid w:val="003320C4"/>
+    <w:rsid w:val="00343DBD"/>
+    <w:rsid w:val="00356C65"/>
+    <w:rsid w:val="00362C65"/>
+    <w:rsid w:val="00364612"/>
+    <w:rsid w:val="00364929"/>
+    <w:rsid w:val="00374E06"/>
+    <w:rsid w:val="00376B15"/>
+    <w:rsid w:val="00376E0C"/>
+    <w:rsid w:val="0037743C"/>
+    <w:rsid w:val="003774EC"/>
+    <w:rsid w:val="00380E8E"/>
+    <w:rsid w:val="0038107D"/>
+    <w:rsid w:val="00393559"/>
+    <w:rsid w:val="003942B2"/>
+    <w:rsid w:val="003A3A89"/>
+    <w:rsid w:val="003A3D7B"/>
+    <w:rsid w:val="003A46CB"/>
+    <w:rsid w:val="003A4FE6"/>
+    <w:rsid w:val="003B588F"/>
+    <w:rsid w:val="003C4275"/>
+    <w:rsid w:val="003C5BC0"/>
+    <w:rsid w:val="003C62F3"/>
+    <w:rsid w:val="003D1BCA"/>
+    <w:rsid w:val="003D5F60"/>
+    <w:rsid w:val="003E4A63"/>
+    <w:rsid w:val="003E791A"/>
+    <w:rsid w:val="003F4FC1"/>
+    <w:rsid w:val="00401EBA"/>
+    <w:rsid w:val="0040658A"/>
+    <w:rsid w:val="00413F4C"/>
+    <w:rsid w:val="004166A1"/>
+    <w:rsid w:val="00416CE7"/>
+    <w:rsid w:val="004173C9"/>
+    <w:rsid w:val="004210E3"/>
+    <w:rsid w:val="0043525E"/>
+    <w:rsid w:val="00435D39"/>
+    <w:rsid w:val="004362D3"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rsid w:val="004508C0"/>
+    <w:rsid w:val="00453A50"/>
+    <w:rsid w:val="004553E2"/>
+    <w:rsid w:val="004556ED"/>
+    <w:rsid w:val="00465E1C"/>
+    <w:rsid w:val="00474198"/>
+    <w:rsid w:val="004803CA"/>
+    <w:rsid w:val="00486B16"/>
+    <w:rsid w:val="004930FF"/>
+    <w:rsid w:val="00494899"/>
+    <w:rsid w:val="004951AD"/>
+    <w:rsid w:val="004C09C0"/>
+    <w:rsid w:val="004C5C68"/>
+    <w:rsid w:val="004C7595"/>
+    <w:rsid w:val="004D1E66"/>
+    <w:rsid w:val="004D4DA9"/>
+    <w:rsid w:val="004D559F"/>
+    <w:rsid w:val="004D6619"/>
+    <w:rsid w:val="004E4CDB"/>
+    <w:rsid w:val="004E7E7A"/>
+    <w:rsid w:val="004F1718"/>
+    <w:rsid w:val="005031EC"/>
+    <w:rsid w:val="00533DB0"/>
+    <w:rsid w:val="00534A8C"/>
+    <w:rsid w:val="00535ABD"/>
+    <w:rsid w:val="00535D17"/>
+    <w:rsid w:val="00536C7C"/>
+    <w:rsid w:val="00542CA0"/>
+    <w:rsid w:val="005472D5"/>
+    <w:rsid w:val="00547945"/>
+    <w:rsid w:val="00553BC1"/>
+    <w:rsid w:val="00556103"/>
+    <w:rsid w:val="0057720F"/>
+    <w:rsid w:val="00577AE3"/>
+    <w:rsid w:val="00585B18"/>
+    <w:rsid w:val="005866D6"/>
+    <w:rsid w:val="00594A00"/>
+    <w:rsid w:val="00594EB4"/>
+    <w:rsid w:val="005A4F3D"/>
+    <w:rsid w:val="005A7EB5"/>
+    <w:rsid w:val="005C12EB"/>
+    <w:rsid w:val="005D4761"/>
+    <w:rsid w:val="005E27AD"/>
+    <w:rsid w:val="005E35FF"/>
+    <w:rsid w:val="005E4DF3"/>
+    <w:rsid w:val="005F34B5"/>
+    <w:rsid w:val="005F49B5"/>
+    <w:rsid w:val="005F54E3"/>
+    <w:rsid w:val="00603800"/>
+    <w:rsid w:val="00603E6E"/>
+    <w:rsid w:val="00603E86"/>
+    <w:rsid w:val="006072B1"/>
+    <w:rsid w:val="006073CB"/>
+    <w:rsid w:val="00614C05"/>
+    <w:rsid w:val="006219E2"/>
+    <w:rsid w:val="0062468C"/>
+    <w:rsid w:val="00625DFE"/>
+    <w:rsid w:val="00633EFA"/>
+    <w:rsid w:val="00634460"/>
+    <w:rsid w:val="006345CA"/>
+    <w:rsid w:val="00637174"/>
+    <w:rsid w:val="00637818"/>
+    <w:rsid w:val="00645EF9"/>
+    <w:rsid w:val="00654821"/>
+    <w:rsid w:val="00657613"/>
+    <w:rsid w:val="0066045C"/>
+    <w:rsid w:val="00673CB5"/>
+    <w:rsid w:val="0068112D"/>
+    <w:rsid w:val="00681DE2"/>
+    <w:rsid w:val="00691791"/>
+    <w:rsid w:val="006921A9"/>
+    <w:rsid w:val="00693C3D"/>
+    <w:rsid w:val="0069659E"/>
+    <w:rsid w:val="006A1674"/>
+    <w:rsid w:val="006A3286"/>
+    <w:rsid w:val="006A51F4"/>
+    <w:rsid w:val="006A5E1C"/>
+    <w:rsid w:val="006B4B20"/>
+    <w:rsid w:val="006C22F5"/>
+    <w:rsid w:val="006C3783"/>
+    <w:rsid w:val="006C3A89"/>
+    <w:rsid w:val="006D2EBC"/>
+    <w:rsid w:val="006D7B6E"/>
+    <w:rsid w:val="006E2058"/>
+    <w:rsid w:val="006E5865"/>
+    <w:rsid w:val="006E66CC"/>
+    <w:rsid w:val="006F079F"/>
+    <w:rsid w:val="007203C9"/>
+    <w:rsid w:val="00725926"/>
+    <w:rsid w:val="0072718C"/>
+    <w:rsid w:val="0072786C"/>
+    <w:rsid w:val="00730457"/>
+    <w:rsid w:val="00731891"/>
+    <w:rsid w:val="00732249"/>
+    <w:rsid w:val="00734ADF"/>
+    <w:rsid w:val="00745847"/>
+    <w:rsid w:val="00747AD6"/>
+    <w:rsid w:val="00757785"/>
+    <w:rsid w:val="0076326F"/>
+    <w:rsid w:val="007711B9"/>
+    <w:rsid w:val="00773D62"/>
+    <w:rsid w:val="007911DB"/>
+    <w:rsid w:val="0079120D"/>
+    <w:rsid w:val="0079166D"/>
+    <w:rsid w:val="007976C2"/>
+    <w:rsid w:val="007A09F0"/>
+    <w:rsid w:val="007A21CE"/>
+    <w:rsid w:val="007A2856"/>
+    <w:rsid w:val="007A2F6F"/>
+    <w:rsid w:val="007A385E"/>
+    <w:rsid w:val="007A4D46"/>
+    <w:rsid w:val="007B50E5"/>
+    <w:rsid w:val="007C067E"/>
+    <w:rsid w:val="007C3E69"/>
+    <w:rsid w:val="007D014C"/>
+    <w:rsid w:val="007D2E5D"/>
+    <w:rsid w:val="007D7693"/>
+    <w:rsid w:val="007E042F"/>
+    <w:rsid w:val="007E0461"/>
+    <w:rsid w:val="007E0BFE"/>
+    <w:rsid w:val="007F19CD"/>
+    <w:rsid w:val="007F687C"/>
+    <w:rsid w:val="00800089"/>
+    <w:rsid w:val="008004D9"/>
+    <w:rsid w:val="0080649D"/>
+    <w:rsid w:val="00807DD9"/>
+    <w:rsid w:val="008133C5"/>
+    <w:rsid w:val="00814EAA"/>
+    <w:rsid w:val="00815346"/>
+    <w:rsid w:val="00821F74"/>
+    <w:rsid w:val="00824A7F"/>
+    <w:rsid w:val="00825373"/>
+    <w:rsid w:val="008325D4"/>
+    <w:rsid w:val="00843991"/>
+    <w:rsid w:val="00845CA5"/>
+    <w:rsid w:val="00851042"/>
+    <w:rsid w:val="00852169"/>
+    <w:rsid w:val="00853F9E"/>
+    <w:rsid w:val="00856573"/>
+    <w:rsid w:val="00857355"/>
+    <w:rsid w:val="00862711"/>
+    <w:rsid w:val="00866A6D"/>
+    <w:rsid w:val="0086759F"/>
+    <w:rsid w:val="00871CF1"/>
+    <w:rsid w:val="008826ED"/>
+    <w:rsid w:val="00890208"/>
+    <w:rsid w:val="00896B3C"/>
+    <w:rsid w:val="008A1EF6"/>
+    <w:rsid w:val="008B339B"/>
+    <w:rsid w:val="008B3827"/>
+    <w:rsid w:val="008B7B9C"/>
+    <w:rsid w:val="008C4AAA"/>
+    <w:rsid w:val="008D3339"/>
+    <w:rsid w:val="008D747C"/>
+    <w:rsid w:val="008D7FD6"/>
+    <w:rsid w:val="008E1ED2"/>
+    <w:rsid w:val="008F2348"/>
+    <w:rsid w:val="008F2F80"/>
+    <w:rsid w:val="008F3937"/>
+    <w:rsid w:val="008F54BA"/>
+    <w:rsid w:val="00904E46"/>
+    <w:rsid w:val="00906B58"/>
+    <w:rsid w:val="00907824"/>
+    <w:rsid w:val="00911A79"/>
+    <w:rsid w:val="00922766"/>
+    <w:rsid w:val="0092633C"/>
+    <w:rsid w:val="00926F86"/>
+    <w:rsid w:val="009313C8"/>
+    <w:rsid w:val="00932E9A"/>
+    <w:rsid w:val="00935BC5"/>
+    <w:rsid w:val="00940CF9"/>
+    <w:rsid w:val="00966664"/>
+    <w:rsid w:val="00971144"/>
+    <w:rsid w:val="00971FCE"/>
+    <w:rsid w:val="00975C13"/>
+    <w:rsid w:val="00981266"/>
+    <w:rsid w:val="00981DDA"/>
+    <w:rsid w:val="00994BB5"/>
+    <w:rsid w:val="009A180C"/>
+    <w:rsid w:val="009A6371"/>
+    <w:rsid w:val="009A6579"/>
+    <w:rsid w:val="009B1A53"/>
+    <w:rsid w:val="009B1FA2"/>
+    <w:rsid w:val="009B5928"/>
+    <w:rsid w:val="009B7442"/>
+    <w:rsid w:val="009C172C"/>
+    <w:rsid w:val="009D1A4F"/>
+    <w:rsid w:val="009D613E"/>
+    <w:rsid w:val="009F103F"/>
+    <w:rsid w:val="009F1CCC"/>
+    <w:rsid w:val="009F75E9"/>
+    <w:rsid w:val="00A00493"/>
+    <w:rsid w:val="00A023B3"/>
+    <w:rsid w:val="00A02D62"/>
+    <w:rsid w:val="00A02EB8"/>
+    <w:rsid w:val="00A03131"/>
+    <w:rsid w:val="00A05D67"/>
+    <w:rsid w:val="00A114F5"/>
+    <w:rsid w:val="00A15D77"/>
+    <w:rsid w:val="00A214B6"/>
+    <w:rsid w:val="00A242CA"/>
+    <w:rsid w:val="00A35083"/>
+    <w:rsid w:val="00A36530"/>
+    <w:rsid w:val="00A4066B"/>
+    <w:rsid w:val="00A40B03"/>
+    <w:rsid w:val="00A43D10"/>
+    <w:rsid w:val="00A43ED9"/>
+    <w:rsid w:val="00A57F33"/>
+    <w:rsid w:val="00A640C5"/>
+    <w:rsid w:val="00A7496B"/>
+    <w:rsid w:val="00A74A48"/>
+    <w:rsid w:val="00A75439"/>
+    <w:rsid w:val="00A7555C"/>
+    <w:rsid w:val="00A777BE"/>
+    <w:rsid w:val="00A80042"/>
+    <w:rsid w:val="00A81596"/>
+    <w:rsid w:val="00A85873"/>
+    <w:rsid w:val="00A87C77"/>
+    <w:rsid w:val="00A9295E"/>
+    <w:rsid w:val="00AA4AD1"/>
+    <w:rsid w:val="00AB20EF"/>
+    <w:rsid w:val="00AB4992"/>
+    <w:rsid w:val="00AB5A09"/>
+    <w:rsid w:val="00AB66AA"/>
+    <w:rsid w:val="00AC0416"/>
+    <w:rsid w:val="00AC1A99"/>
+    <w:rsid w:val="00AC2A92"/>
+    <w:rsid w:val="00AC7690"/>
+    <w:rsid w:val="00AD07A6"/>
+    <w:rsid w:val="00AD438D"/>
+    <w:rsid w:val="00AD79EB"/>
+    <w:rsid w:val="00AE1387"/>
+    <w:rsid w:val="00AF1A9B"/>
+    <w:rsid w:val="00AF1B44"/>
+    <w:rsid w:val="00AF33B2"/>
+    <w:rsid w:val="00B14E2F"/>
+    <w:rsid w:val="00B17183"/>
+    <w:rsid w:val="00B3616F"/>
+    <w:rsid w:val="00B36704"/>
+    <w:rsid w:val="00B427F5"/>
+    <w:rsid w:val="00B46329"/>
+    <w:rsid w:val="00B627E3"/>
+    <w:rsid w:val="00B76080"/>
+    <w:rsid w:val="00B94719"/>
+    <w:rsid w:val="00B96D31"/>
+    <w:rsid w:val="00BA00E2"/>
+    <w:rsid w:val="00BA53DC"/>
+    <w:rsid w:val="00BB3CFA"/>
+    <w:rsid w:val="00BB59FA"/>
+    <w:rsid w:val="00BB7395"/>
+    <w:rsid w:val="00BC07AF"/>
+    <w:rsid w:val="00BC0C9A"/>
+    <w:rsid w:val="00BC0F27"/>
+    <w:rsid w:val="00BC419E"/>
+    <w:rsid w:val="00BC5F32"/>
+    <w:rsid w:val="00BC64E4"/>
+    <w:rsid w:val="00BD2448"/>
+    <w:rsid w:val="00BD25B0"/>
+    <w:rsid w:val="00BD3DAB"/>
+    <w:rsid w:val="00BF1414"/>
+    <w:rsid w:val="00C00047"/>
+    <w:rsid w:val="00C01425"/>
+    <w:rsid w:val="00C130E4"/>
+    <w:rsid w:val="00C203DE"/>
+    <w:rsid w:val="00C23752"/>
+    <w:rsid w:val="00C23982"/>
+    <w:rsid w:val="00C34E47"/>
+    <w:rsid w:val="00C351F4"/>
+    <w:rsid w:val="00C35F1E"/>
+    <w:rsid w:val="00C45CAB"/>
+    <w:rsid w:val="00C4643F"/>
+    <w:rsid w:val="00C46F41"/>
+    <w:rsid w:val="00C51EF3"/>
+    <w:rsid w:val="00C533EB"/>
+    <w:rsid w:val="00C54E0D"/>
+    <w:rsid w:val="00C5636F"/>
+    <w:rsid w:val="00C573A2"/>
+    <w:rsid w:val="00C62F94"/>
+    <w:rsid w:val="00C65EE4"/>
+    <w:rsid w:val="00C753A0"/>
+    <w:rsid w:val="00C76B92"/>
+    <w:rsid w:val="00C97C0D"/>
+    <w:rsid w:val="00CA35D7"/>
+    <w:rsid w:val="00CA5061"/>
+    <w:rsid w:val="00CA7E63"/>
+    <w:rsid w:val="00CB0C4C"/>
+    <w:rsid w:val="00CB127D"/>
+    <w:rsid w:val="00CB297D"/>
+    <w:rsid w:val="00CB3A7E"/>
+    <w:rsid w:val="00CB7AA2"/>
+    <w:rsid w:val="00CC1EC3"/>
+    <w:rsid w:val="00CC21E1"/>
+    <w:rsid w:val="00CC5CFF"/>
+    <w:rsid w:val="00CC7852"/>
+    <w:rsid w:val="00CE1931"/>
+    <w:rsid w:val="00CF15B4"/>
+    <w:rsid w:val="00CF3EC8"/>
+    <w:rsid w:val="00CF6C7F"/>
+    <w:rsid w:val="00D00689"/>
+    <w:rsid w:val="00D01B91"/>
+    <w:rsid w:val="00D11FDC"/>
+    <w:rsid w:val="00D13722"/>
+    <w:rsid w:val="00D142F0"/>
+    <w:rsid w:val="00D15E60"/>
+    <w:rsid w:val="00D209C6"/>
+    <w:rsid w:val="00D30FFF"/>
+    <w:rsid w:val="00D4078F"/>
+    <w:rsid w:val="00D4330A"/>
+    <w:rsid w:val="00D461A5"/>
+    <w:rsid w:val="00D51E1C"/>
+    <w:rsid w:val="00D5222D"/>
+    <w:rsid w:val="00D53C3C"/>
+    <w:rsid w:val="00D6653D"/>
+    <w:rsid w:val="00D71771"/>
+    <w:rsid w:val="00D87F2E"/>
+    <w:rsid w:val="00D9059D"/>
+    <w:rsid w:val="00DA20A6"/>
+    <w:rsid w:val="00DA604F"/>
+    <w:rsid w:val="00DA6284"/>
+    <w:rsid w:val="00DA684B"/>
+    <w:rsid w:val="00DA7574"/>
+    <w:rsid w:val="00DB1125"/>
+    <w:rsid w:val="00DB42D0"/>
+    <w:rsid w:val="00DB46F2"/>
+    <w:rsid w:val="00DB6DEF"/>
+    <w:rsid w:val="00DC712A"/>
+    <w:rsid w:val="00DE5EBF"/>
+    <w:rsid w:val="00DF3AE5"/>
+    <w:rsid w:val="00E019FB"/>
+    <w:rsid w:val="00E07AD1"/>
+    <w:rsid w:val="00E239A5"/>
+    <w:rsid w:val="00E378D8"/>
+    <w:rsid w:val="00E37C47"/>
+    <w:rsid w:val="00E478BA"/>
+    <w:rsid w:val="00E531A0"/>
+    <w:rsid w:val="00E65386"/>
+    <w:rsid w:val="00E66B02"/>
+    <w:rsid w:val="00E6751B"/>
+    <w:rsid w:val="00E728D4"/>
+    <w:rsid w:val="00E77028"/>
+    <w:rsid w:val="00E860FF"/>
+    <w:rsid w:val="00E87C4C"/>
+    <w:rsid w:val="00E92D75"/>
+    <w:rsid w:val="00EB2138"/>
+    <w:rsid w:val="00EB348A"/>
+    <w:rsid w:val="00EB49B1"/>
+    <w:rsid w:val="00EB4B79"/>
+    <w:rsid w:val="00EB67CE"/>
+    <w:rsid w:val="00EB696A"/>
+    <w:rsid w:val="00ED1C46"/>
+    <w:rsid w:val="00ED3CF7"/>
+    <w:rsid w:val="00ED52A0"/>
+    <w:rsid w:val="00EF1D10"/>
+    <w:rsid w:val="00EF4A5C"/>
+    <w:rsid w:val="00F05E96"/>
+    <w:rsid w:val="00F11251"/>
+    <w:rsid w:val="00F15168"/>
+    <w:rsid w:val="00F15828"/>
+    <w:rsid w:val="00F16EEE"/>
+    <w:rsid w:val="00F24D14"/>
+    <w:rsid w:val="00F374F2"/>
+    <w:rsid w:val="00F4010F"/>
+    <w:rsid w:val="00F51ECD"/>
+    <w:rsid w:val="00F53611"/>
+    <w:rsid w:val="00F56703"/>
+    <w:rsid w:val="00F6258C"/>
+    <w:rsid w:val="00F70F0C"/>
+    <w:rsid w:val="00F90853"/>
+    <w:rsid w:val="00FA2D28"/>
+    <w:rsid w:val="00FC449D"/>
+    <w:rsid w:val="00FC5E9E"/>
+    <w:rsid w:val="00FC6343"/>
+    <w:rsid w:val="00FC68BC"/>
+    <w:rsid w:val="00FD4B1F"/>
+    <w:rsid w:val="00FE1EC0"/>
+    <w:rsid w:val="00FE5C16"/>
+    <w:rsid w:val="00FF146F"/>
+    <w:rsid w:val="00FF41F2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white" stroke="f" strokecolor="none [3212]">
-[...3 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3F6A97BA"/>
+  <w14:docId w14:val="0548B0B3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{38C1C009-767F-4B0A-B806-0B12A3382876}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...6 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...87 lines deleted...]
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation text" w:uiPriority="99"/>
+    <w:lsdException w:name="header" w:uiPriority="99"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="99" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
+    <w:lsdException w:name="Strong" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...67 lines deleted...]
-    <w:lsdException w:name="No Spacing" w:uiPriority="2" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:uiPriority="99"/>
+    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="Balloon Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8940,2757 +9834,3476 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F5313"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8200A"/>
+    <w:rsid w:val="000E248A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="0"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-      <w:sz w:val="26"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F54BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...3 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:qFormat/>
-    <w:rsid w:val="0044385C"/>
+    <w:rsid w:val="00441AE3"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...22 lines deleted...]
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
       <w:bCs/>
-      <w:szCs w:val="16"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...144 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...4 lines deleted...]
-    <w:rsid w:val="001E0A0C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:link w:val="Kop3"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00441AE3"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...33 lines deleted...]
-      <w:iCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
-[...3 lines deleted...]
-    <w:rsid w:val="001E0A0C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
+    <w:name w:val="short_text"/>
+    <w:rsid w:val="00441AE3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hps">
+    <w:name w:val="hps"/>
+    <w:rsid w:val="00441AE3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="hpsatn">
+    <w:name w:val="hps atn"/>
+    <w:rsid w:val="00441AE3"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="atn">
+    <w:name w:val="atn"/>
+    <w:rsid w:val="00441AE3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00441AE3"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading11">
-[...437 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00441AE3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00441AE3"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00441AE3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AC0AD7"/>
+    <w:rsid w:val="00441AE3"/>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
-      <w:szCs w:val="21"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...370 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D1E20"/>
-[...270 lines deleted...]
-    <w:rsid w:val="00005904"/>
+    <w:rsid w:val="00441AE3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:link w:val="Ballontekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote Reference Superscript,BVI fnr,Footnote symbol,Odwołanie przypisu,Footnote Reference_LVL6,Footnote Reference_LVL61,Footnote Reference_LVL62,Footnote Reference_LVL63,Footnote Reference_LVL64,Footnote Reference_LVL65,fr,o,ftref"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H3">
+    <w:name w:val="H3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H4">
+    <w:name w:val="H4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00441AE3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="100" w:after="100"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisie">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00441AE3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="preformatted">
+    <w:name w:val="preformatted"/>
+    <w:rsid w:val="00441AE3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstzonderopmaak">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstzonderopmaakChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00005904"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00304E0B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstzonderopmaakChar">
+    <w:name w:val="Tekst zonder opmaak Char"/>
+    <w:link w:val="Tekstzonderopmaak"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00304E0B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st1">
+    <w:name w:val="st1"/>
+    <w:rsid w:val="00852169"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="000E248A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="3"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00594A00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:link w:val="Kop2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F54BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xxmsonormal">
+    <w:name w:val="x_x_msonormal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00005904"/>
+    <w:rsid w:val="00374E06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Mangal"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00374E06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
+    <w:name w:val="x_msonormal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00374E06"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="text3vj6y0g">
+    <w:name w:val="text_3v_j6y0g"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00374E06"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="001A637C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="267280820">
+    <w:div w:id="3165448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="366566361">
+    <w:div w:id="5207966">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="468405467">
+    <w:div w:id="65959875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="605960728">
+    <w:div w:id="73284280">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="956445326">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2125691984">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="763763200">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="966735623">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="380397186">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="371610814">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="120001151">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="450"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1628898348">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1295142316">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="295381474">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="226427100">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1177498014">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="101532466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1102992122">
+    <w:div w:id="115829319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1182663090">
+    <w:div w:id="126237952">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1282570677">
+    <w:div w:id="156239214">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1289580120">
+    <w:div w:id="172694288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1431778962">
+    <w:div w:id="186066254">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1530139116">
+    <w:div w:id="192035249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1596595279">
+    <w:div w:id="195046312">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1809854646">
+    <w:div w:id="230505692">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2080202588">
+    <w:div w:id="249239670">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2102674351">
+    <w:div w:id="293102272">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="320038504">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="321009466">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="372652936">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388697836">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="427893566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="453057764">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="474107765">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="479270115">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="498809734">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="527377880">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="540942101">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="551040651">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="552082311">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="584346069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="596058727">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="605307236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="611790723">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="636030009">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="637345583">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="668024097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="672924807">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="690108853">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="739862069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="756831805">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="763041114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="775294971">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="795568578">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="805318924">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132140409">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="463347904">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="985670262">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1092698074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1331375359">
+                          <w:marLeft w:val="12300"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2040086591">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="405"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1755318826">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="222065218">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="597181889">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="760685842">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1673600837">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="1721829893">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="1085342643">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="1791243676">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="70976655">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="1726372560">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="65959203">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="884173407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2007122963">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BDBDBD"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="234095963">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="677385448">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1631328222">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="914314438">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1636523132">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1647011513">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1270964537">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="1402559002">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="855653820">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1997223914">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="72049514">
+                                                      <w:marLeft w:val="150"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                    <w:div w:id="457450685">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="922035209">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="956716181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="972097748">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="985739873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="987325700">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1058819044">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1059717758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1069377074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1107894974">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123768209">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1167481236">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1178350506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1179389179">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194266557">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1200893645">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1216357743">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1239365365">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1276448532">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1289508787">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1333068918">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1340162129">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345748636">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1348751818">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1352296267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="419373561">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BDBDBD"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1226843219">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1934361178">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="163934849">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="895315202">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="2081365598">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="432627030">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="1132020232">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                                <w:div w:id="2078091559">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="1168987115">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="single" w:sz="6" w:space="2" w:color="000000"/>
+                                        <w:left w:val="single" w:sz="6" w:space="8" w:color="000000"/>
+                                        <w:bottom w:val="single" w:sz="6" w:space="2" w:color="000000"/>
+                                        <w:right w:val="single" w:sz="6" w:space="8" w:color="000000"/>
+                                      </w:divBdr>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1365902090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1373766435">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1180314829">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1611736675">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1704820010">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="300"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="single" w:sz="36" w:space="0" w:color="207264"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1416323939">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1438910066">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1481655790">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1522548676">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="2044359287">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BDBDBD"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1196498949">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="2085104140">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="217477595">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1712416585">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="415515346">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="2093118193">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1525947370">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1540970369">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1569729833">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1578906415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1613048027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="469517923">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1544705931">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1594626238">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1731539887">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="1683582329">
+                          <w:marLeft w:val="12300"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="1906378725">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="405"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1262765130">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                  <w:divsChild>
+                                    <w:div w:id="164247644">
+                                      <w:marLeft w:val="0"/>
+                                      <w:marRight w:val="0"/>
+                                      <w:marTop w:val="0"/>
+                                      <w:marBottom w:val="0"/>
+                                      <w:divBdr>
+                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                      </w:divBdr>
+                                      <w:divsChild>
+                                        <w:div w:id="900947341">
+                                          <w:marLeft w:val="0"/>
+                                          <w:marRight w:val="0"/>
+                                          <w:marTop w:val="0"/>
+                                          <w:marBottom w:val="0"/>
+                                          <w:divBdr>
+                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                          </w:divBdr>
+                                          <w:divsChild>
+                                            <w:div w:id="1138382148">
+                                              <w:marLeft w:val="0"/>
+                                              <w:marRight w:val="0"/>
+                                              <w:marTop w:val="0"/>
+                                              <w:marBottom w:val="0"/>
+                                              <w:divBdr>
+                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                              </w:divBdr>
+                                              <w:divsChild>
+                                                <w:div w:id="1773935760">
+                                                  <w:marLeft w:val="0"/>
+                                                  <w:marRight w:val="0"/>
+                                                  <w:marTop w:val="0"/>
+                                                  <w:marBottom w:val="0"/>
+                                                  <w:divBdr>
+                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                  </w:divBdr>
+                                                  <w:divsChild>
+                                                    <w:div w:id="977031867">
+                                                      <w:marLeft w:val="0"/>
+                                                      <w:marRight w:val="0"/>
+                                                      <w:marTop w:val="0"/>
+                                                      <w:marBottom w:val="0"/>
+                                                      <w:divBdr>
+                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                      </w:divBdr>
+                                                      <w:divsChild>
+                                                        <w:div w:id="2145350909">
+                                                          <w:marLeft w:val="0"/>
+                                                          <w:marRight w:val="0"/>
+                                                          <w:marTop w:val="0"/>
+                                                          <w:marBottom w:val="0"/>
+                                                          <w:divBdr>
+                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                          </w:divBdr>
+                                                          <w:divsChild>
+                                                            <w:div w:id="1845054349">
+                                                              <w:marLeft w:val="0"/>
+                                                              <w:marRight w:val="0"/>
+                                                              <w:marTop w:val="0"/>
+                                                              <w:marBottom w:val="0"/>
+                                                              <w:divBdr>
+                                                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                              </w:divBdr>
+                                                              <w:divsChild>
+                                                                <w:div w:id="917980768">
+                                                                  <w:marLeft w:val="0"/>
+                                                                  <w:marRight w:val="0"/>
+                                                                  <w:marTop w:val="0"/>
+                                                                  <w:marBottom w:val="0"/>
+                                                                  <w:divBdr>
+                                                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                  </w:divBdr>
+                                                                  <w:divsChild>
+                                                                    <w:div w:id="109014669">
+                                                                      <w:marLeft w:val="0"/>
+                                                                      <w:marRight w:val="0"/>
+                                                                      <w:marTop w:val="0"/>
+                                                                      <w:marBottom w:val="0"/>
+                                                                      <w:divBdr>
+                                                                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                      </w:divBdr>
+                                                                      <w:divsChild>
+                                                                        <w:div w:id="908002334">
+                                                                          <w:marLeft w:val="0"/>
+                                                                          <w:marRight w:val="0"/>
+                                                                          <w:marTop w:val="0"/>
+                                                                          <w:marBottom w:val="0"/>
+                                                                          <w:divBdr>
+                                                                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                                                          </w:divBdr>
+                                                                        </w:div>
+                                                                      </w:divsChild>
+                                                                    </w:div>
+                                                                  </w:divsChild>
+                                                                </w:div>
+                                                              </w:divsChild>
+                                                            </w:div>
+                                                          </w:divsChild>
+                                                        </w:div>
+                                                      </w:divsChild>
+                                                    </w:div>
+                                                  </w:divsChild>
+                                                </w:div>
+                                              </w:divsChild>
+                                            </w:div>
+                                          </w:divsChild>
+                                        </w:div>
+                                      </w:divsChild>
+                                    </w:div>
+                                  </w:divsChild>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1619293170">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1636716364">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1639458362">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1640190400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1660301688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1672680159">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1731925069">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1760979765">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1772316898">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1815440358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1879925426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="768886982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="6" w:space="0" w:color="BDBDBD"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1912537966">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1968507471">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1063915294">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                      <w:divsChild>
+                        <w:div w:id="128405293">
+                          <w:marLeft w:val="0"/>
+                          <w:marRight w:val="0"/>
+                          <w:marTop w:val="0"/>
+                          <w:marBottom w:val="0"/>
+                          <w:divBdr>
+                            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                          </w:divBdr>
+                          <w:divsChild>
+                            <w:div w:id="45182319">
+                              <w:marLeft w:val="0"/>
+                              <w:marRight w:val="0"/>
+                              <w:marTop w:val="0"/>
+                              <w:marBottom w:val="0"/>
+                              <w:divBdr>
+                                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                              </w:divBdr>
+                              <w:divsChild>
+                                <w:div w:id="1487166302">
+                                  <w:marLeft w:val="0"/>
+                                  <w:marRight w:val="0"/>
+                                  <w:marTop w:val="0"/>
+                                  <w:marBottom w:val="0"/>
+                                  <w:divBdr>
+                                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                                  </w:divBdr>
+                                </w:div>
+                              </w:divsChild>
+                            </w:div>
+                          </w:divsChild>
+                        </w:div>
+                      </w:divsChild>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1918900626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1919754856">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1966348848">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1991211658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2038045318">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2057390700">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2071268408">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2103672815">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curacao.nu/nieuws/algemeen/87497/maritieme-sector-curacao-onder-druk-na-onvoldoende-score-op-internationale-sanctietoets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.curacao.nu/nieuws/koninkrijk/88545/koninkrijk-scherpt-overleg-aan-na-fraude-met-scheepsregistraties" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...703 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>12</ap:Pages>
-  <ap:Words>5372</ap:Words>
-  <ap:Characters>29552</ap:Characters>
+  <ap:Words>5404</ap:Words>
+  <ap:Characters>29726</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>246</ap:Lines>
-  <ap:Paragraphs>69</ap:Paragraphs>
+  <ap:Lines>247</ap:Lines>
+  <ap:Paragraphs>70</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34855</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35060</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>2021-05-04T15:59:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010054B006F1F42A0A488239AE2FE1E3AA78</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocId">
+    <vt:lpwstr>XXUEEC6P7Z7S-118767962-11169</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>eb58927b-12f3-432f-9eac-7f4dae428c51</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_dlc_DocIdUrl">
+    <vt:lpwstr>https://teamsites/commissie/BuZa/_layouts/15/DocIdRedir.aspx?ID=XXUEEC6P7Z7S-118767962-11169, XXUEEC6P7Z7S-118767962-11169</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="display_urn:schemas-microsoft-com:office:office#Editor">
+    <vt:lpwstr>svc_sp19_migratie</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="display_urn:schemas-microsoft-com:office:office#Author">
+    <vt:lpwstr>svc_sp19_migratie</vt:lpwstr>
+  </property>
+</Properties>
+</file>