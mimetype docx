--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,4453 +1,889 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006247BE" w:rsidP="007F0297" w:rsidRDefault="001A76FD" w14:paraId="0B47AA13" w14:textId="4DCB26BA">
-[...4 lines deleted...]
-    <w:p w:rsidR="001A76FD" w:rsidRDefault="001A76FD" w14:paraId="5C7E0389" w14:textId="77777777">
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="008B6A7A" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="1BBDBC17" w14:textId="54A26CA3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...85 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="008B6A7A" w:rsidP="008B6A7A" w:rsidRDefault="008B6A7A" w14:paraId="057AC116" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="00646BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>486</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="008B6A7A" w:rsidP="008B6A7A" w:rsidRDefault="008B6A7A" w14:paraId="7C7AC39A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="008B6A7A" w14:paraId="47392C9A" w14:textId="1096276C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="00646BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="00646BEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 20 mei jl. heeft de Afdeling advisering van de Raad van State (hierna: Afdeling) haar advies vastgesteld over het ontwerpbesluit houdende wijziging van het Besluit activiteiten leefomgeving en van het Besluit kwaliteit leefomgeving in verband met de bescherming van de wolf en de goudjakhals (de amvb wolf en goudjakhals). In mijn brief van 26 mei jl. heb ik aangekondigd het advies te bestuderen en op korte termijn mijn appreciatie met uw Kamer te delen. Met deze brief informeer ik u over mijn voornemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="7770E19E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="408C522D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben verheugd dat de Afdeling constateert dat de wijzigingen van de beoordelingsregels gekoppeld aan ‘probleemwolf’ en ‘probleemsituatie met een wolf’ het risico verkleinen dat in gerechtelijke procedures over de toepassing van de beoordelingsregels zal worden geoordeeld dat er sprake is van strijdigheid met de Habitatrichtlijn. En dat zij constateert dat tegelijkertijd bij ernstige incidenten wel effectief kan worden opgetreden. Tevens merkt de Afdeling op dat zij geen opmerkingen heeft over de implementatie van de gewijzigde beschermingsstatus, en zij noemt deze implementatie urgent. In deze onderdelen wil ik dan ook geen wijzigingen doorvoeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="623951DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00513BC3" w:rsidR="00513BC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="4C05F94D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling heeft een aandachtspunt bij de door het bevoegd gezag bij de beoordeling van vergunningaanvragen in de praktijk te betrekken wolvendeskundige. Conform het advies wil ik de verwachte rol van deze wolvendeskundige en de manier waarop wordt voorzien in diens onafhankelijkheid en expertise in de nota van toelichting verduidelijken. Ik wil hierbij ook de mogelijke rol van het landelijk deskundigenteam als onafhankelijke deskundigen bij de beoordeling van incidenten met wolven benadrukken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="1C39E866" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="74955A55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Afdeling heeft daarnaast, zoals door mij verzocht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidDel="00C0226B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C0B9F">
-[...35 lines deleted...]
-      <w:r w:rsidR="00514575">
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bij de spoedadviesaanvraag, in het bijzonder gereflecteerd op de ‘vergunning op voorhand’ voor afschot van wolven voor toekomstige incidenten waarbij een wolf een mens aanvalt en daarbij letsel toebrengt. De Afdeling vindt de toelichting van de meerwaarde van deze vergunning op voorhand nog niet overtuigend en adviseert nader te motiveren waarom dit een passend instrument is voor de aanpak van ernstige incidenten, hoe dit instrument kan dienen om snelheidswinst te behalen ten opzichte van de individuele vergunningen, en hoe het rechtskarakter van de feitelijke vaststelling moet worden geduid. Ik wil de nota van toelichting daarom aanvullen, waarbij ik de meerwaarde van de vergunning op voorhand meer zal benadrukken. Ook wil ik de toets aan de staat van instandhouding aanvullen, door nader toe te lichten dat het in situaties waar de vergunning op voorhand op ziet altijd zal gaan om incidentele gevallen die gezien moeten worden in de context van een nog steeds groeiende populatie. Bij deze incidentele gevallen gaat het daarnaast om de meest ernstige </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">situaties van agressie van een wolf naar een mens, waarbij het belang van leven en gezondheid van mensen zwaar weegt. Overigens heeft het bevoegd gezag altijd de ruimte om bij gewijzigde omstandigheden een vergunning te herzien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="20B76172" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="362221EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van de vragen van de Afdeling over het rechtskarakter van de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidDel="009F4205">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00844B2C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00844B2C">
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>feitelijke vaststelling door bevoegd gezag dat het gaat om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidDel="00080CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00583FCB">
-[...586 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de wolf die in een specifiek geval een mens heeft aangevallen en letsel heeft toegebracht, ben ik voornemens de bepaling over deze vaststelling in het ontwerpbesluit te wijzigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="567BDD22" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="68DF33FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze feitelijke vaststelling was opgenomen om te borgen dat de op voorhand afgegeven vergunning in het specifieke geval op de juiste wijze wordt gebruikt. De Afdeling wees in haar advies over het eerdere ontwerpbesluit ook op het belang dat het bevoegd gezag die vaststelling in het specifieke geval zélf doet. Deze borging wil ik in stand houden, maar ik wil ook onduidelijkheden over het rechtskarakter voorkomen en daarnaast de snelheid van het proces behouden. Daarom wil ik de feitelijke vaststelling vervangen door een adviesverplichting in combinatie met een informatieplicht, waardoor de vergunninghouder verplicht is voorafgaand aan het gebruik van de vergunning in een specifiek geval zowel het bevoegd gezag als de wolvendeskundige advies te vragen én vervolgens het bevoegd gezag te informeren over de wijze waarop hij bij het gebruik van de vergunning gevolg geeft aan het advies van het bevoegd gezag en de wolvendeskundige. Hierdoor blijft het verzekerd dat het bevoegd gezag is betrokken bij het daadwerkelijk gebruik van de vergunning in een specifiek geval en indien nodig handhavend kan optreden. Omdat een door het bevoegd gezag uit te brengen advies geen besluit is en daarom op zichzelf niet vatbaar voor bezwaar en beroep, blijft ook de meerwaarde van de vergunning op voorhand – het snel kunnen ingrijpen bij ernstige incidenten – behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="55DAA4E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="3FF47DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik ben voornemens het ontwerpbesluit na afronding van het plenaire debat over de wolf in uw Kamer te doen vaststellen en hoop dat dit debat zo snel als mogelijk kan plaatsvinden, gelet op het belang van spoedige vaststelling van het besluit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="218C9818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="29B39548" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelijktijdig met deze brief heb ik een brief van gelijke strekking toegezonden aan de Voorzitter van de Eerste Kamer der Staten-Generaal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="6972A659" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="008B6A7A" w:rsidP="008B6A7A" w:rsidRDefault="008B6A7A" w14:paraId="41651AED" w14:textId="6FC1A1B0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="00646BEC" w:rsidP="008B6A7A" w:rsidRDefault="00646BEC" w14:paraId="206B75FA" w14:textId="5E4748D3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A" w:rsidR="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B6A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B6A7A" w:rsidR="004E5D09" w:rsidP="008B6A7A" w:rsidRDefault="004E5D09" w14:paraId="06ABAD7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008B6A7A" w:rsidR="004E5D09" w:rsidSect="00646BEC">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63B1EB70" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96">
+    <w:p w14:paraId="087CD570" w14:textId="77777777" w:rsidR="006507B9" w:rsidRDefault="006507B9" w:rsidP="00646BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA21B3A" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A394B5E" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96">
+    <w:p w14:paraId="1352E77C" w14:textId="77777777" w:rsidR="006507B9" w:rsidRDefault="006507B9" w:rsidP="00646BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130D30CA" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...34 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...27 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="36561E28" w14:textId="77777777" w:rsidR="000D676B" w:rsidRPr="00BC3B53" w:rsidRDefault="000D676B" w:rsidP="008C356D">
-[...89 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="41D3727C" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...83 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="7A277699" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="243803EB" w14:textId="77777777" w:rsidR="000D676B" w:rsidRPr="00BC3B53" w:rsidRDefault="000D676B" w:rsidP="00023E9A">
-[...5 lines deleted...]
-      </w:rPr>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B6E6E04" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E2D51AE" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96">
+    <w:p w14:paraId="656EE4EA" w14:textId="77777777" w:rsidR="006507B9" w:rsidRDefault="006507B9" w:rsidP="00646BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA34692" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13C14E83" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96">
+    <w:p w14:paraId="3B9024A3" w14:textId="77777777" w:rsidR="006507B9" w:rsidRDefault="006507B9" w:rsidP="00646BEC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EDB122" w14:textId="77777777" w:rsidR="00EB7D96" w:rsidRDefault="00EB7D96"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...124 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="643D532B" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...110 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="380B8F62" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6502E947" w14:textId="77777777" w:rsidR="000D676B" w:rsidRDefault="000D676B" w:rsidP="000049FB"/>
-[...380 lines deleted...]
-  <w:p w14:paraId="242CE2E7" w14:textId="77777777" w:rsidR="000D676B" w:rsidRPr="00BC4AE3" w:rsidRDefault="000D676B" w:rsidP="00BC4AE3"/>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1035 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E43D503" w14:textId="77777777" w:rsidR="00646BEC" w:rsidRPr="00646BEC" w:rsidRDefault="00646BEC" w:rsidP="00646BEC">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...1432 lines deleted...]
-    <w:rsid w:val="7F9CFB1A"/>
+    <w:rsidRoot w:val="00646BEC"/>
+    <w:rsid w:val="000B48A8"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rsid w:val="006507B9"/>
+    <w:rsid w:val="007D3710"/>
+    <w:rsid w:val="008B6A7A"/>
+    <w:rsid w:val="00BF7277"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="535826B2"/>
+  <w14:docId w14:val="428B24FA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A342C8-851A-4423-9BD6-9E5FC066CB4A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4469,74 +905,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4685,1128 +1122,1115 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelraster">
-[...18 lines deleted...]
-    <w:name w:val="Huisstijl-NotaGegeven"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00646BEC"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...2 lines deleted...]
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-    </w:pPr>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Verdana"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...27 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00646BEC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00646BEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...300 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar2"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C5533"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:name w:val="Koptekst Char2"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00CD163B"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00646BEC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoettekstChar2"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C5533"/>
+    <w:rsid w:val="00646BEC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-    <w:name w:val="Voettekst Char2"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00CD163B"/>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00646BEC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B6A7A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4412</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>825</ap:Words>
+  <ap:Characters>4542</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>36</ap:Lines>
+  <ap:Lines>37</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5204</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5357</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>