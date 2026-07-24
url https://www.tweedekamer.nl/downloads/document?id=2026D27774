--- v0 (2026-06-08)
+++ v1 (2026-07-24)
@@ -1,7450 +1,4102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...169 lines deleted...]
-      <w:r w:rsidRPr="001C2C36">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2B0ABA8B" w14:textId="379098E9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2171</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="5AFD9678" w14:textId="34D14F13">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z08370</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="31584536" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="6EB41738" w14:textId="5F4D1DB3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A76E6A">
+        <w:t xml:space="preserve">Antwoord van minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A76E6A">
+        <w:t>Letschert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A76E6A">
+        <w:t xml:space="preserve"> (Onderwijs, Cultuur en Wetenschap) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="444A7255" w14:textId="77777777"/>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="29AF0ADA" w14:textId="098F14FD">
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20109" w:rsidR="00B20109">
-[...381 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+      <w:r>
+        <w:t>1908</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="10125731" w14:textId="77777777"/>
+    <w:p w:rsidRPr="000A37DA" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7B948F9E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="000A37DA" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="55A330C0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A37DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A37DA" w:rsidR="00D51F76">
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="70920FD0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bent u bekend met het artikel van een hoogleraar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>analytics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aan de TU/e, in Cursor, het journalistieke medium van de TU/e, over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus op de studie bouw- en werktuigkunde en het gevolg dat veel Nederlandse aanmelders worden afgewezen, hoewel die ten opzichte van buitenlandse kandidaten een kleine minderheid vormen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2E758524" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A37DA" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="6D81832D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">op de schriftelijke </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="000A37DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>vragen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A37DA" w:rsidR="00D51F76">
+        <w:t>Antwoord 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1C925208" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3461B9F9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A37DA" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="242860B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="000A37DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>van het lid Boomsma (JA21)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A37DA" w:rsidR="00D51F76">
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3C1355D3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hoeveel Nederlandse kandidaten zijn uiteindelijk tot elk van de studies bouw- en werktuigkunde en informatica toegelaten? (Bij werktuigbouwkunde hebben volgens Cursor slechts 279 van de 1445 aanmelders de Nederlandse nationaliteit, bij bouwkunde is dat 236 van de 509 aanmelders en bij informatica slechts 95 van de 820)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4CD05778" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000A37DA" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="6FB86BEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A37DA" w:rsidR="009E4507">
+      </w:pPr>
+      <w:r w:rsidRPr="000A37DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>over</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">het bericht dat veel Nederlandse studenten die zich aanmelden voor </w:t>
+        <w:t>Antwoord 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1111ABC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het proces van plaatsing en inschrijving voor studiejaar 2026-2027 loopt op dit moment nog. Daarom zijn cijfers over de resultaten van de selectieprocedure waarover in het artikel wordt geschreven nog niet te geven. Om die reden zijn hieronder de cijfers voor studiejaar 2025-2026 weergegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="6DF6F5BC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="363E1958" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Aanmeldingen en instroom bij bacheloropleidingen TU/e met een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A37DA">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A37DA">
-[...250 lines deleted...]
-        <w:t xml:space="preserve"> voor studiejaar 2025-2026</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> fixus naar herkomst voor studiejaar 2025-2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2601"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1234"/>
         <w:gridCol w:w="1251"/>
         <w:gridCol w:w="1170"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00EF509D" w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="40300307" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="5C5C1615" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF509D" w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00757766" w14:paraId="3B1181CA" w14:textId="0B45C6CD">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="075F1C1D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00757766">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bouwkunde</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF509D" w:rsidR="00757766" w:rsidP="00F32195" w:rsidRDefault="00757766" w14:paraId="56647F6D" w14:textId="228A9F64">
+          <w:p w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="66C64186" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>NL (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF509D" w:rsidR="00757766" w:rsidP="00F32195" w:rsidRDefault="00757766" w14:paraId="687967CA" w14:textId="317226B8">
+          <w:p w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5ECCAC56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF509D" w:rsidR="00757766" w:rsidP="00F32195" w:rsidRDefault="00757766" w14:paraId="148F9F81" w14:textId="6375292D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6CFC4657" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
-              <w:t>niet-EER (%)</w:t>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF509D">
+              <w:t>-EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EF509D" w:rsidR="00757766" w:rsidP="00F32195" w:rsidRDefault="00757766" w14:paraId="229B704D" w14:textId="0A2C1828">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00EF509D" w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="25237569" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="0D8CE922" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="7F7104FF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="6CFE80BF" w14:textId="641BA39C">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="53C814C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vooraanmeldingen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00EF509D" w:rsidRDefault="00CA5811" w14:paraId="1B1487E8" w14:textId="7020044D">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (30,0%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3DD1AE0C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>382 (30,0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00EF509D" w:rsidRDefault="00CA5811" w14:paraId="7DAE9A5B" w14:textId="5A209195">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (36,2%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="300ECC17" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>340 (36,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00EF509D" w:rsidRDefault="00CA5811" w14:paraId="2E64956A" w14:textId="08B10D54">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (23,1%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="42B85E01" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>217 (23,1%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00EF509D" w:rsidRDefault="00CA5811" w14:paraId="63C4BCD3" w14:textId="2DCAB5D3">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (100%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="35FB296D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>939 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="35730B2A" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="51F6675D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="46E519DF" w14:textId="291615F5">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2DD9B900" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Deelgenomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>selectie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="5E1E6996" w14:textId="4788ADEC">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (50,3%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="149B1356" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>274 (50,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="4FC576B5" w14:textId="50729D3B">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (36,3%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="1C419805" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>198 (36,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="6567E813" w14:textId="721EDCBD">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (13,4%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="1B71C020" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>73 (13,4%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="5E3F1770" w14:textId="26A35445">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (100%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="75E449F6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>545 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676D24" w:rsidTr="00E768FB" w14:paraId="62FD7FB4" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="7F0235B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="51CA2FCE" w14:textId="6F3508B5">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="74E84482" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Toegelaten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>plaats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangeboden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="5498D664" w14:textId="2001E454">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (47,7%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="0D991462" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>244 (47,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="06658B08" w14:textId="0BFF8699">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (38,0%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="44AFAF78" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>194 (38,0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="00935713" w14:textId="6AD9BD50">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (13,7%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="22EB6D74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>70 (13,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="2F802AFA" w14:textId="5F51825B">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (100%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3CD2D355" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>511 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00676D24" w:rsidTr="00E768FB" w14:paraId="248573C1" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="330401A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="3246390B" w14:textId="2C185D9D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00FA64A4">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="12D2FB5B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ingeschreven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oktober</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="4B073B6E" w14:textId="1DC058C8">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (58,7%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4301981E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>194 (58,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="6F7FBC08" w14:textId="4BEEB721">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (33,2%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2F358A5F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>110 (33,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="835" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00676D24" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="1F5216FC" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00676D24" w14:paraId="125D6D47" w14:textId="1E899627">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="340A1F53" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">27 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="03609191" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(8,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="781" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="253605B3" w14:textId="06C2FBC0">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (100%)</w:t>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2ABD160F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t>331 (100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00757766" w:rsidRDefault="00757766" w14:paraId="43D62D32" w14:textId="77777777"/>
-    <w:p w:rsidR="00757766" w:rsidRDefault="00757766" w14:paraId="0497CE7C" w14:textId="77777777"/>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3BBF88EE" w14:textId="77777777"/>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3DF4ED93" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3079"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1016"/>
         <w:gridCol w:w="1449"/>
         <w:gridCol w:w="939"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00861ED9" w:rsidTr="00E768FB" w14:paraId="07414F34" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="7A00588E" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00B214E5" w:rsidRDefault="00861ED9" w14:paraId="4EF5165B" w14:textId="0134430D">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="784AF571" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:keepNext/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00757766">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Technische informatica</w:t>
+              <w:t>Technische</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00757766">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informatica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="2B677DAC" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6EB6F678" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>NL (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="3C4CF671" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="7C1A54B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="6F972769" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="193041A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
-              <w:t>niet-EER (%)</w:t>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF509D">
+              <w:t>-EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="14CFE999" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6B53696D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861ED9" w:rsidTr="00E768FB" w14:paraId="6F1FB27F" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="009887DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="6F882F57" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="7A523765" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vooraanmeldingen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="45412398" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3F24089D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">336 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="568D1850" w14:textId="6EFF58BB">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="646B50AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(16,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="5EFE7CBE" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="04027D9A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">841 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="7DEA8AB4" w14:textId="64045D96">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6E992960" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(40,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="5C822940" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="04D53D11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>881</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="29D80CD5" w14:textId="08756A79">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="03946BF4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(42,8%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="737DA231" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6FFE1AA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>2058</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="60712184" w14:textId="35C41934">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="02513630" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861ED9" w:rsidTr="00E768FB" w14:paraId="735A99EE" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="08689FF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="2E0FA168" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="76A0D425" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Deelgenomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>selectie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="247EA2DA" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="12F77C62" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>242</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="28AFE295" w14:textId="293A4A81">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3B6B8675" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(19,4%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="5A2C79E6" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2711FB97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>591</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="7E9432C2" w14:textId="774D4737">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="77ED9576" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(47,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="49DAF00C" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="708BC640" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>416</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="166C4B5E" w14:textId="6F37D5AC">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3D418527" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(33,3%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="2CEF7CC2" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="159E0568" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1249</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="5394179C" w14:textId="7A91F10B">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6A423142" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861ED9" w:rsidTr="00E768FB" w14:paraId="01EA82CD" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="0CF0A94B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="75D02CA1" w14:textId="77777777">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="30CCE121" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Toegelaten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>plaats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangeboden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="67853226" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3EE57D24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>122</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="4E4D0F5A" w14:textId="7BE1D962">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="04FE92DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(17,1%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="75754A58" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3554F862" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>382</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="7D52DB10" w14:textId="2FB2006A">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="17C9A81D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(53,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="13B90514" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2E431237" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>208</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="6EAB002D" w14:textId="3C048A30">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5E1E8BDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(29,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="570CD5A6" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="54E88CDA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>712</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="3132B8DB" w14:textId="226D2FC0">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="787072CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00861ED9" w:rsidTr="00E768FB" w14:paraId="0E58EA39" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="5F2E0979" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2056" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="1CA8B2C3" w14:textId="7CA3D430">
-[...6 lines deleted...]
-            <w:r w:rsidR="00FA64A4">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="079B6A1B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ingeschreven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oktober</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="4561846D" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="704248B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>88</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="0EDEB6D7" w14:textId="492216A0">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="39EBF264" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(24,8%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="678" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="6D535481" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2BBEA771" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>165</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="111911FA" w14:textId="29BA70D4">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4C2A6DF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(46,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="967" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="75539834" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="12C9ADB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>102</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="09D35C52" w14:textId="72CD9A39">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5E1A3187" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(28,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="628" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="2000AAEF" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2DEADF09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>355</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00E768FB" w:rsidRDefault="00861ED9" w14:paraId="0C89679F" w14:textId="56392D22">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="267B31B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="437E4D74" w14:textId="77777777"/>
-    <w:p w:rsidR="00861ED9" w:rsidRDefault="00861ED9" w14:paraId="1ECA8240" w14:textId="77777777"/>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="042E4D50" w14:textId="77777777"/>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7F58AE2E" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3045"/>
         <w:gridCol w:w="996"/>
         <w:gridCol w:w="1007"/>
         <w:gridCol w:w="1437"/>
         <w:gridCol w:w="1005"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00757766" w:rsidTr="00E768FB" w14:paraId="122F91CC" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="00F4404D" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00CA5811" w:rsidRDefault="00757766" w14:paraId="60C48FA8" w14:textId="06924C86">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="081F1CCA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:keepNext/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00757766">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Werktuigbouwkunde</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00757766" w14:paraId="130D9D21" w14:textId="4C2B8765">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2CA03173" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>NL (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00757766" w14:paraId="6FC80615" w14:textId="3CF60D27">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="1895C7DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00757766" w14:paraId="679E3C9A" w14:textId="46635461">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4521673D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
-              <w:t>niet-EER (%)</w:t>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF509D">
+              <w:t>-EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00757766" w14:paraId="3C87CC38" w14:textId="6BA8E474">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2D8275F7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00757766" w:rsidTr="00E768FB" w14:paraId="57DBA85B" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="62A603DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="1758452B" w14:textId="77AC7360">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="35538CF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vooraanmeldingen</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="7301F5B9" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="61537BAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>454</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00861ED9" w:rsidP="00757766" w:rsidRDefault="00E768FB" w14:paraId="306249F4" w14:textId="23DC4E84">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5ABC9E09" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(23,8%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="50254E52" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="11079CEF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>841</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00757766" w:rsidRDefault="00E768FB" w14:paraId="45BBEC7C" w14:textId="1C0BFC97">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6C1C323F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(44,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="219CF9DC" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="10C08849" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>609</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00757766" w:rsidRDefault="00E768FB" w14:paraId="556C1887" w14:textId="3ABCA5E0">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4539137D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(40,0%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00757766" w:rsidP="00757766" w:rsidRDefault="00CA5811" w14:paraId="6B048AA3" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="39AD7A60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1904</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00757766" w:rsidRDefault="00E768FB" w14:paraId="2EF5D7D3" w14:textId="3FEFE52F">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4F3C9828" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5811" w:rsidTr="00E768FB" w14:paraId="0213EA79" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="03331EC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="3D2D8BEC" w14:textId="2BB457D5">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="15EED3C9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Deelgenomen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>selectie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="4B89198D" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="063F76BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>336</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="175DBFDE" w14:textId="70BA2DA2">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4BBA7398" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(27,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="709608BF" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4AF166A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>599</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="0296670B" w14:textId="5FE4CBAF">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="29FB3B94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(48,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="5E0FDA4E" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="262977BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>301</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="5EFBB7BC" w14:textId="200946B5">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="1FE3080B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(24,4%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="714AB645" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="63B84FEE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1236</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="79C47D9D" w14:textId="160AFFB8">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="30DF57AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5811" w:rsidTr="00E768FB" w14:paraId="1E8DCA00" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="7EC8D163" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="5A233FE2" w14:textId="1380B53B">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5B308219" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Toegelaten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>plaats</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>aangeboden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="3CC8EF2A" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6EFBCFB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>232</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="1556B5D8" w14:textId="4F14C00C">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4D5BF5F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(26,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="62F16D44" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5BF81351" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>446</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="3A8AD2CC" w14:textId="283243CD">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5709FDAA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(51,4%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="77884DE0" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="35554A89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>190</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="7AC59FD7" w14:textId="192D6252">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="24193334" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(21,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="12119472" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="75CE05AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>868</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="0A92031B" w14:textId="71910FA6">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="7BBC384D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5811" w:rsidTr="00E768FB" w14:paraId="52F92DD2" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="3BCB4431" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="76EAE5FA" w14:textId="4F74E15D">
-[...6 lines deleted...]
-            <w:r w:rsidR="00FA64A4">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="7915C70F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Ingeschreven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oktober</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="665" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="4DE0016B" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="538293A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>192</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="2C85AADF" w14:textId="34B951AA">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5366EAE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(40,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="7701347F" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2E4E37BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>204</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="1EF8FB04" w14:textId="1DE20F59">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="09BD6B17" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(43,5%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="6836A57A" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="42C1F685" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>73</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="50C27F4D" w14:textId="2AB108AC">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="261B29C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(15,6%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00CA5811" w:rsidRDefault="00CA5811" w14:paraId="1894F596" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="7B1D97FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>469</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00CA5811" w:rsidRDefault="00E768FB" w14:paraId="509A8550" w14:textId="35BCECC6">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="395CE508" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B75FEE" w:rsidP="00B75FEE" w:rsidRDefault="00B75FEE" w14:paraId="1E9E1F92" w14:textId="77777777">
-[...49 lines deleted...]
-    <w:p w:rsidR="00F32195" w:rsidP="00E279DD" w:rsidRDefault="00F32195" w14:paraId="3DE15839" w14:textId="77777777">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0003CEF1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2D269D70" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zoals is te zien, valt er een hoop studenten af tussen de vooraanmeldingen en de uiteindelijke deelname aan selectie, en wordt aan veel meer studenten een plaats aangeboden dan uiteindelijk ook daadwerkelijk worden ingeschreven. Dit heeft verschillende redenen. Veel studenten melden zich bij meerdere opleidingen aan en kiezen pas later waar ze ook daadwerkelijk meedoen aan de selectie of waar ze een aangeboden plaats accepteren. Ook vallen studenten af die niet aan de vooropleidingseisen voldoen. Ter vergelijking: ook bij niet-selecterende opleidingen valt een groot deel van de studenten die zich aanmelden nog af, voordat de opleiding is gestart. De TU/e laat weten dat van de 7570 vooraanmeldingen bij niet-selecterende opleidingen uiteindelijk slechts 1870 studenten zijn gestart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3D7299C5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7081F830" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Voor de context, en omdat de opleiding Luchtvaart- en Ruimtevaarttechniek van de TU Delft in deze vragen expliciet genoemd wordt, geef ik hierbij ook de instroomcijfers voor de opleiding Luchtvaart- en ruimtevaarttechniek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="451B34E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2986"/>
         <w:gridCol w:w="1052"/>
         <w:gridCol w:w="1115"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="40C9D596" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="6CDF1449" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00676D24" w:rsidRDefault="00CA5811" w14:paraId="4C4EEC42" w14:textId="39D9E5DD">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3FC8AE39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:keepNext/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Luchtvaart- en ruimtevaarttechniek</w:t>
-            </w:r>
+              <w:t>Luchtvaart</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ruimtevaarttechniek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00676D24" w:rsidRDefault="00CA5811" w14:paraId="0ACA7FF7" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="10D09EAC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>NL (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00676D24" w:rsidRDefault="00CA5811" w14:paraId="159BCDFF" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="2E63D76B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00EF509D">
               <w:t>EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00676D24" w:rsidRDefault="00CA5811" w14:paraId="153A6A02" w14:textId="77777777">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="474C00C8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
-              <w:t>niet-EER (%)</w:t>
+              <w:t>niet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00EF509D">
+              <w:t>-EER (%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00676D24" w:rsidRDefault="00CA5811" w14:paraId="7D01954E" w14:textId="77777777">
-[...3 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="49C6DB7D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EF509D">
               <w:t>Totaal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="7B87D3DB" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="404C6E18" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00CA5811" w14:paraId="1A13A5E6" w14:textId="3B6C7411">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="451A3878" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Vooraanmeldingen</w:t>
             </w:r>
-            <w:r w:rsidR="006773C5">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00CA5811" w14:paraId="7ED02A30" w14:textId="718FFCE2">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="19F5287D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>668 (19,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="004E4926" w14:paraId="0E9ACF59" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="6D1F1587" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1560</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004E4926" w:rsidP="00B214E5" w:rsidRDefault="004E4926" w14:paraId="12EF7823" w14:textId="129E4D64">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5C89DF3E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(45,9%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00CA5811" w14:paraId="07E0A492" w14:textId="7D1706BC">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="30462976" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>1168 (34,4%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00CA5811" w14:paraId="3D0C1C50" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="0EB168D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>3396</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00B214E5" w:rsidRDefault="00E768FB" w14:paraId="50161DF3" w14:textId="467A6CDE">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="470FB2D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E768FB" w:rsidTr="00E768FB" w14:paraId="1C857F40" w14:textId="77777777">
+      <w:tr w:rsidR="00A76E6A" w:rsidTr="005B76C3" w14:paraId="0ECCD9B7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00CA5811" w14:paraId="08F70A57" w14:textId="2D49F634">
-[...6 lines deleted...]
-            <w:r w:rsidR="00FA64A4">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="4F286AF4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="standaard-tekst"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ingeschreven</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> per 1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>oktober</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
-            <w:r w:rsidR="006773C5">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="705" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00676D24" w14:paraId="117D82E6" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="5C9C037B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>101</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00B214E5" w:rsidRDefault="00E768FB" w14:paraId="08547171" w14:textId="6942A858">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="683E74A6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(23,1%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="746" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00676D24" w14:paraId="4A971217" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3F0E04E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>261</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00B214E5" w:rsidRDefault="00E768FB" w14:paraId="2A90BA9E" w14:textId="496E2F5D">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="17DE2041" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(59,7%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="950" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00676D24" w14:paraId="3C245C23" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="3F882266" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>75</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00B214E5" w:rsidRDefault="00E768FB" w14:paraId="0D540C94" w14:textId="3106A05F">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="649C7327" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(17,2%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="603" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA5811" w:rsidP="00B214E5" w:rsidRDefault="00676D24" w14:paraId="09AA6C61" w14:textId="77777777">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="60FA7FAD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>437</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E768FB" w:rsidP="00B214E5" w:rsidRDefault="00E768FB" w14:paraId="6C7340B0" w14:textId="23F85193">
+          <w:p w:rsidR="00A76E6A" w:rsidP="005B76C3" w:rsidRDefault="00A76E6A" w14:paraId="0500E7E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="standaard-tekst"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t>(100%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007246CD" w:rsidP="00F32195" w:rsidRDefault="007246CD" w14:paraId="0FC95753" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00E768FB" w:rsidR="00CE0D3A" w:rsidP="00CE0D3A" w:rsidRDefault="00CE0D3A" w14:paraId="0322E393" w14:textId="68EB8F9F">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="63C90AAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E768FB" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="32ABC72C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E768FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E279DD" w:rsidP="00E279DD" w:rsidRDefault="00E279DD" w14:paraId="1E60CE1D" w14:textId="16D1A13A">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00E768FB" w:rsidR="00CE0D3A" w:rsidP="00CE0D3A" w:rsidRDefault="00CE0D3A" w14:paraId="43FC8FFC" w14:textId="7C1D124F">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0304B689" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hoe beoordeelt u dat niet één klasgenoot van de zoon van de auteur – allen uit de regio Eindhoven – is toegelaten tot de studie werktuigbouwkunde of bouwkunde, terwijl de regio Eindhoven een grote behoefte heeft aan werktuigbouwkundigen en informatici, de TU/e studenten afwijst die al in Eindhoven wonen en die studies willen volgen en bent u het ermee eens dat dit onwenselijk is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="66DB472F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E768FB" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0546D6BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E768FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C33DB1" w:rsidP="00E279DD" w:rsidRDefault="00946DF6" w14:paraId="7B44DD75" w14:textId="2B39F9A6">
-[...40 lines deleted...]
-        <w:t xml:space="preserve">diploma heeft behaald met het juiste vakkenpakket, meteen toelaatbaar is voor een bacheloropleiding. Er zijn slechts zeer beperkt uitzonderingen hierop. Een </w:t>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="09A889B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Voor de genoemde klasgenoten is het natuurlijk jammer dat zij niet direct kunnen worden toegelaten. Het is heel fijn als studenten kunnen starten op de opleiding van hun eerste keus. Tegelijkertijd is dit vanwege capaciteitsgebrek en onvoldoende beschikbaarheid van docenten niet altijd overal mogelijk. Nederland kent een zeer toegankelijk onderwijsstelsel, waarbij in principe iedereen die een havo- of vwo-diploma heeft behaald met het juiste vakkenpakket, meteen toelaatbaar is voor een bacheloropleiding. Er zijn slechts zeer beperkt uitzonderingen hierop. Een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CE0D3A">
+      <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CE0D3A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">en </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> fixus is hier een voorbeeld van. Instellingen mogen enkel een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CE0D3A">
+      <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CE0D3A">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> op basis van cijfers van DUO, slechts 5% zo’n </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> fixus instellen als een opleiding onvoldoende capaciteit heeft om alle studenten die zich aanmelden ook daadwerkelijk toe te laten, bijvoorbeeld omdat er onvoldoende docenten beschikbaar zijn om kwalitatief goed onderwijs te kunnen geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="21B72943" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0AB6C0A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Van alle Nederlandse bacheloropleidingen heeft, op basis van cijfers van DUO, slechts 5% zo’n </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> fixus. </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00415154">
+        <w:t xml:space="preserve"> fixus. De ervaring leert dat uiteindelijk veel kandidaten hun plaats niet accepteren, bijvoorbeeld omdat ze zich bij meerdere opleidingen hebben aangemeld voor selectie en pas nadat zij de uitslag daarvan hebben gehoord een keuze maken. Vaak maken ook studenten die lager op de ranglijst staan nog een reële kans om een plaats aangeboden te krijgen. Uiteindelijk kan slechts </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">± </w:t>
       </w:r>
-      <w:r w:rsidR="00415154">
+      <w:r>
         <w:t>5% van de aspirant-studenten niet starten op de eerste keus opleiding. Zij kunnen wel altijd terecht bij een tweede keus opleiding.</w:t>
       </w:r>
-      <w:r w:rsidR="00415154">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52B1B" w:rsidP="00F52B1B" w:rsidRDefault="00F52B1B" w14:paraId="13DE1B08" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F96C41" w:rsidP="00F52B1B" w:rsidRDefault="00F52B1B" w14:paraId="56DF7AEC" w14:textId="26D0A8DD">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="20090A21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="15D65075" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ik ben in dit kader overigens verheugd om te zien dat Nederlandse studenten het op basis van de cijfers van de TU/e bij antwoord 2 goed lijken te doen in de selectie. In alle gevallen is, afgezet tegen het aandeel internationale studenten, het percentage Nederlandse studenten dat start aan de opleiding groter dan het percentage Nederlandse studenten dat zich voor de opleiding had aangemeld en meedeed aan de selectie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52B1B" w:rsidP="0032450A" w:rsidRDefault="00F52B1B" w14:paraId="647749C3" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="000C391F" w:rsidR="00871D9D" w:rsidP="0032450A" w:rsidRDefault="00871D9D" w14:paraId="13E32B93" w14:textId="08A25690">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="59D96262" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="03A02731" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00E279DD">
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="320C3142" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hoe beoordeelt u het feit dat driekwart van de vooraanmeldingen bestaat uit buitenlandse studenten, waarmee de kansen voor Nederlanders aanzienlijk kleiner zijn geworden? (Aan de TU Delft heeft de Engelstalige bachelor Lucht- en ruimtevaarttechniek (LR) plek voor zo’n 440 eerstejaars, waarvoor ongeveer 3000 studenten zich hebben aangemeld)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="18CA7C22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2B08DEF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4</w:t>
-[...18 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0E5DC568" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ervan uitgaande dat de Nederlandse kandidaten voor Lucht- en ruimtevaart even goed scoren op de toelatingstoetsen als hun buitenlandse concurrenten, zou dat betekenen dat zij uiteindelijk 100 van de 440 plaatsen innemen; hoe beoordeelt u deze uitkomst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3E6AD1F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2304D601" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 5</w:t>
-[...18 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0B92BAD6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bent u het ermee eens dat het de primaire taak van de Nederlandse regering is om het mogelijk te maken voor Nederlandse studenten om deze studies te kunnen volgen, bij voorkeur en indien zij dat wensen, in hun eigen regio? Graag een toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="17164863" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4CE3AA9F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:t>Antwoord 4, 5 en 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="5515797E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Het Nederlandse vervolgonderwijs leidt primair op voor de Nederlandse gemeenschap en arbeidsmarkt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ik ben er trots op dat in Nederland onderwijs van zulke hoogwaardige kwaliteit wordt aangeboden, dat dit studenten trekt van over de hele wereld. De opleiding Luchtvaart- en ruimtevaarttechniek is hier een voorbeeld van. We kunnen dit internationale talent heel goed gebruiken, zeker ook in de technieksector. Die internationalisering moet wel in balans zijn, zodat kwaliteit, toegankelijkheid en doelmatigheid van het onderwijs geborgd blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="33E2A78C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1942785C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De instroom bij een opleiding zoals Luchtvaart- en ruimtevaart beoordeel ik vanuit het breder perspectief op het onderwijsstelsel, dat ook voor Nederlandse aspirant-studenten goed toegankelijk is. Gezien het feit dat op dit moment slechts een beperkt aantal bacheloropleidingen in de technieksector een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus heeft,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> maak ik mij nog geen zorgen over de toegankelijkheid van het stelsel – en hierbinnen de techniekopleidingen – voor Nederlandse studenten. Hoe vervelend het ook is dat een aspirant-student niet (meteen) kan worden toegelaten tot de opleiding van de eerste keuze, is er binnen Nederland altijd een hoogwaardig alternatief beschikbaar in de technieksector dat wel vrij toegankelijk is, regelmatig ook (gedeeltelijk) in het Nederlands.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Het kan wel zijn dat daarvoor verder gereisd moet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="26101460" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="51EA6E22" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00051DE9">
+        <w:t xml:space="preserve">Tegelijkertijd </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">zien we dat het aantal aanmeldingen bij deze zeer populaire studies nog altijd sterk stijgt. Het aantal aanmeldingen voor Luchtvaart- en ruimtevaarttechniek is vanaf 2022 bijvoorbeeld bijna verdubbeld van ruim 2200 naar bijna 4400 aanmeldingen in 2026. Die stijging komt met name van internationale studenten. Het aandeel niet-EER-studenten steeg van 30% naar 42%. Het is ook zeer moeilijk om te sturen op aanmeldingen. Wel kan er binnen bepaalde grenzen ingegrepen worden op wie wordt toegelaten. De reeds aangekondigde mogelijkheid voor een fixus op niet-EER-studenten zou de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>toegankelijkheid voor Nederlandse studenten en andere EU-studenten op deze opleidingen dus ten goede komen (zie ook antwoord 9). Instellingen vragen ook al jaren om deze mogelijkheid. Voor het overige kan alleen worden geselecteerd op basis van (ten minste twee) kwalitatieve selectiecriteria. Daarbinnen gaan instellingen zelf over de invulling van hun selectieprocedure. Selecteren op basis van nationaliteit is niet mogelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="298FDE3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0F4D22AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord 4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00251361">
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>, 5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00DD00BF">
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1D3804E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bent u het ermee eens dat het een onwenselijk gevolg is van het hanteren van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus bij een Engelstalige opleiding dat Nederlandse studenten uit de eigen regio een hoge kans hebben om buiten de boot te vallen? Graag een toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="09206198" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3A4CB1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00251361">
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6</w:t>
-[...131 lines deleted...]
-        <w:t xml:space="preserve">Gezien het feit dat op dit moment slechts een beperkt aantal bacheloropleidingen in de technieksector een </w:t>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="2B4723D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zou een oplossing zijn om bij Engelstalige opleidingen waarvoor een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00251361">
+      <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00251361">
-[...121 lines deleted...]
-    <w:p w:rsidRPr="000C391F" w:rsidR="00C07552" w:rsidP="00C07552" w:rsidRDefault="00C07552" w14:paraId="234F08C1" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve"> fixus bestaat, in ieder geval ook een traject aan te bieden met een belangrijk deel aan Nederlandstalige lessen en hoe ziet u de wenselijkheid van dergelijke stappen?  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="6335B07C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1DC081A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00E279DD">
+        <w:t>Antwoord 7 en 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7D3AC020" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Op dit moment zijn er geen indicaties dat grote groepen studenten buiten de boot vallen als gevolg van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus bij een Engelstalige opleiding. Mocht dat in de toekomst wel dreigen te gebeuren, dan kunnen de in het wetsvoorstel Wet internationalisering in balans voorgestelde aanvullende fixusinstrumenten mogelijk een oplossing bieden (zie ook antwoord 9), naast de reeds bestaande mogelijkheid om bij bacheloropleidingen een aparte fixus in te stellen voor een Nederlandstalig en Engelstalig traject binnen dezelfde opleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="51E9915F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De universiteiten hebben eerder in hun zelfregieplannen rondom internationalisering ook voorgesteld om vaker een Nederlandstalig traject naast een Engelstalig traject te starten. Ik juich het van harte toe als instellingen dit vaker doen. Daarbij is wel voorwaardelijk dat er voldoende Nederlandstalig personeel beschikbaar is. Ik zal dit meenemen in mijn gesprekken met de instellingen over internationalisering en de zelfregie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="087ACC32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="69F8561B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7</w:t>
-[...27 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="770C2FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Is het (juridisch) mogelijk om opleidingen te verplichten om een minimum aantal plaatsen te reserveren voor Nederlandse studenten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="298C5449" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="078A46DF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 8</w:t>
-[...26 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:t>Antwoord 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="5ECD7E06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het stelsel van toelating en selectie bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixusopleidingen is gestoeld op de gedachte dat de meest geschikte student een van de beperkte plaatsen krijgt toegewezen. Er is binnen het EU-recht geen ruimte om daarbij onderscheid te maken naar nationaliteit en dus Nederlanders voorrang te geven. Wel kan het onder voorwaarden mogelijk gemaakt worden om onderscheid te maken tussen EER- en niet-EER-studenten. Het wetsvoorstel Wet internationalisering in balans bevat een wijziging van de WHW om dit mogelijk te maken. De voorgestelde niet-EER-fixus zou echter altijd een instrument zijn voor instellingen zelf om in te zetten. Het is niet mogelijk om instellingen te verplichten hier gebruik van te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0C68A20C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="251D4F1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mede naar aanleiding van de afspraken in het coalitieakkoord wordt nu gewerkt aan een nota van wijziging voor dit wetsvoorstel, waardoor de behandeling van de </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>wet vertraging oploopt. Ik heb uw Kamer eerder toegezegd u rond de zomer te informeren over het vervolg van dit wetsvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="70712AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4087ED88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord 7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00FD2A8F">
+      </w:pPr>
+      <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> en 8</w:t>
-[...90 lines deleted...]
-        <w:pStyle w:val="standaard-tekst"/>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="39B05FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Welke mogelijke oplossingen ziet u om ervoor te zorgen dat Nederlandse studenten ook terecht kunnen bij de studies en op die onderwijsinstellingen waar ze willen studeren, met name bij studies die opleiden voor tekorten in de arbeidsmarkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3E5D3262" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000C391F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1862BC49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C391F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 9</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="000C391F" w:rsidR="00DD00BF" w:rsidP="009707CB" w:rsidRDefault="00DD00BF" w14:paraId="51C2ADF0" w14:textId="556F9801">
+        <w:t>Antwoord 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1EDDF877" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vooropgesteld wil ik nogmaals benadrukken dat veruit de meeste Nederlandse studenten (95%) terecht kunnen bij de studie en onderwijsinstelling waar ze bij voorkeur willen studeren. Slechts 5% moet, als gevolg van een negatieve uitkomst van selectie, uitwijken naar een tweede keus opleiding.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook in de technische sectoren waar het hier om gaat, heeft slechts 4,2% van de opleidingen een capaciteitsbeperking.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> In sommige gevallen van techniek-opleidingen met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus, is er zelfs aan een andere Nederlandse universiteit een vrij toegankelijk alternatief beschikbaar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Er is in Nederland dus altijd voldoende ruimte om studenten op te leiden in de technieksector; in een enkel geval zal een aspirant-student echter moeten gaan voor een alternatieve techniekopleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4491ACB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="239AFCBC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00970D4D">
+        <w:t xml:space="preserve">Het kabinet investeert </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">daarnaast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970D4D">
+        <w:t>binnen het project Beethoven ook in het vergroten van de capaciteit van opleidingen binnen de technieksector. Voor 2025 en 2026 is incidenteel ruim € 80 miljoen beschikbaar gesteld voor het initiële onderwijs in de vier regio’s (Brainport, Twente, Zuid-Holland, Noorden). In totaal is incidenteel € 450 miljoen beschikbaar gesteld tot en met 2030 voor het initiële onderwijs en voor leven lang leren. Structureel is vanaf 2031 een bedrag van € 80 miljoen beschikbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="0BDE8A7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B467F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7373E793" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+      <w:r w:rsidRPr="002B467F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord 9</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Het stelsel van toelating en selectie bij </w:t>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4087F082" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bij welke opleidingen in Nederland met een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>numerus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> fixusopleidingen is gestoeld op de gedachte dat de meest geschikte student een van de beperkte plaatsen krijgt toegewezen. Er is binnen het EU-recht geen ruimte om daarbij onderscheid te maken naar nationaliteit en dus Nederlanders voorrang te geven. Wel kan het onder voorwaarden mogelijk gemaakt worden om onderscheid te maken tussen EER- en niet-EER-studenten. Het wetsvoorstel Wet internationalisering in balans bevat een wijziging van de WHW om dit mogelijk te maken. De voorgestelde niet-EER-fixus zou echter altijd een instrument </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="000C391F" w:rsidR="00FD2A8F" w:rsidP="00FD2A8F" w:rsidRDefault="00FD2A8F" w14:paraId="1B08C608" w14:textId="77777777">
+        <w:t xml:space="preserve"> fixus, die opleiden voor sectoren waar tekorten in bestaan, worden Nederlandse studenten vaak afgewezen mede door de grote belangstelling van buitenlandse studenten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="3A2279AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B467F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="57A2C281" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standaard-tekst"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+      <w:r w:rsidRPr="002B467F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vraag </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000C391F" w:rsidR="00E279DD">
+        <w:t>Antwoord 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1A0CB4D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Het ministerie noch DUO beschikken over aanmeldcijfers bij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixusopleidingen. Bij DUO worden alleen daadwerkelijke inschrijvingen geregistreerd. Op basis van de beschikbare informatie is het niet mogelijk om een vergelijking te maken tussen aanmeldingen en toelatingen. Als die informatie er wel was geweest, was het overigens ook moeilijk geweest om een causaal verband vast te stellen tussen de grote belangstelling van buitenlandse studenten voor bepaalde studies, en de kans om toegelaten te worden voor Nederlandse studenten. Zoals eerder aangegeven is niet alleen de selectieprocedure bepalend voor de vraag of een student die zich heeft aangemeld voor een opleiding, ook daadwerkelijk (kan) start(en) met die opleiding. Studenten maken in veel gevallen ook zelf vrijwillig de keus om toch aan een andere opleiding te beginnen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="74827E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4D2CE87D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik wil hier nogmaals benadrukken dat slechts 5% van de Nederlandse aspirant-studenten uiteindelijk niet aan de opleiding van de eerste keus kan beginnen, en er in Nederland altijd een alternatief beschikbaar is, ook in de technieksector, dat zonder selectie toegankelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="4EDFE80A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B467F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7ED59F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>10</w:t>
-[...18 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B467F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000C391F">
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="644D1461" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Welke ondersteuning is er voor Nederlandse studenten die zich willen inschrijven in studie met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus met selectie op academische kwaliteit om meer kans te maken om een hoog inschrijfnummer te krijgen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="7C13AB1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002B467F" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1998B4F5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Antwoord 10</w:t>
-[...117 lines deleted...]
-        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="002B467F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...154 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00415154" w:rsidP="00E279DD" w:rsidRDefault="00E12036" w14:paraId="27688228" w14:textId="731CD5CA">
-[...36 lines deleted...]
-    <w:sectPr w:rsidRPr="00E279DD" w:rsidR="00672339" w:rsidSect="002F493B">
+    <w:p w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="1262D5AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sommige instellingen bieden ondersteuning ter voorbereiding op de selectieprocedure, maar daarbij kan geen onderscheid worden gemaakt tussen Nederlandse aspirant-studenten en aspirant-studenten van buiten Nederland, vanwege het verbod op discriminatie op basis van nationaliteit binnen de EER. Ook zijn er commerciële bureaus die aspirant-studenten tegen betaling kunnen voorbereiden op selectie, hetgeen ik met het oog op kansengelijkheid een onwenselijke situatie vindt, maar wat helaas niet verboden kan worden binnen de vrije markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E279DD" w:rsidR="00A76E6A" w:rsidP="00A76E6A" w:rsidRDefault="00A76E6A" w14:paraId="74AC09F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="standaard-tekst"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="07062FF5" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00A76E6A">
+      <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E52EF03" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61">
+    <w:p w14:paraId="55B2725A" w14:textId="77777777" w:rsidR="00615F98" w:rsidRDefault="00615F98" w:rsidP="00A76E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA81E22" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1960675E" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61">
+    <w:p w14:paraId="71491E9D" w14:textId="77777777" w:rsidR="00615F98" w:rsidRDefault="00615F98" w:rsidP="00A76E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A4662" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32481F25" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="33C88F6E" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="7B3BC9CC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="376BF574" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79958D7A" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1440E042" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61">
+    <w:p w14:paraId="070B1A76" w14:textId="77777777" w:rsidR="00615F98" w:rsidRDefault="00615F98" w:rsidP="00A76E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E80C96" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C3201F" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61">
+    <w:p w14:paraId="188A7AC8" w14:textId="77777777" w:rsidR="00615F98" w:rsidRDefault="00615F98" w:rsidP="00A76E6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB40A0D" w14:textId="77777777" w:rsidR="00777B61" w:rsidRDefault="00777B61"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="11185CD5" w14:textId="2BEA7C18" w:rsidR="00E279DD" w:rsidRPr="00E279DD" w:rsidRDefault="00E279DD" w:rsidP="00E279DD">
+    <w:p w14:paraId="318AD6C4" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00E279DD" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E279DD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Cursor, 16 april 2026, 'Numerus </w:t>
+        <w:t xml:space="preserve"> Cursor, 16 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E279DD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>fixus</w:t>
+        <w:t>april</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E279DD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 2026, 'Numerus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E279DD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>fixus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E279DD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> circus', </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00FA64A4" w:rsidRPr="00622F2A">
+        <w:r w:rsidRPr="00622F2A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.cursor.tue.nl/opinie/boudewijn-van-dongen/numerus-fixus-circus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E279DD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3FE08332" w14:textId="171B4163" w:rsidR="00CA5811" w:rsidRDefault="00CA5811" w:rsidP="00676D24">
+    <w:p w14:paraId="365DED61" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C33DB1" w:rsidRPr="00CA5811">
+      <w:r w:rsidRPr="00CA5811">
         <w:t xml:space="preserve">De cijfers van aantal vooraanmeldingen, het aantal aspirant-studenten dat heeft deelgenomen aan de selectie en het aantal deelnemers dat een plaats aangeboden heeft gekregen (en dus toegelaten kon worden) zijn afkomstig van de TU/e zelf. De aantallen studenten die op 1 oktober </w:t>
       </w:r>
-      <w:r w:rsidR="00FA64A4">
+      <w:r>
         <w:t xml:space="preserve">2025 </w:t>
       </w:r>
-      <w:r w:rsidR="00C33DB1" w:rsidRPr="00CA5811">
+      <w:r w:rsidRPr="00CA5811">
         <w:t>stonden ingeschreven, zijn afkomstig van DUO.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="315AF570" w14:textId="200F6A2F" w:rsidR="006773C5" w:rsidRDefault="006773C5">
+    <w:p w14:paraId="4C68635A" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bron: TU Delft.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6A9E97C5" w14:textId="3B4E9387" w:rsidR="006773C5" w:rsidRDefault="006773C5">
+    <w:p w14:paraId="5BB8479D" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bron: DUO.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5A03CBAC" w14:textId="61E68DFF" w:rsidR="00415154" w:rsidRDefault="00415154">
+    <w:p w14:paraId="47A03CA8" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ResearchNed: Monitor beleidsmaatregelen 2022-2023.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ResearchNed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: Monitor beleidsmaatregelen 2022-2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4A7850A5" w14:textId="11D32822" w:rsidR="00106D86" w:rsidRDefault="00106D86">
+    <w:p w14:paraId="6943E513" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In het verlengde daarvan kan binnen de Europese Unie en het vrij verkeer van personen geen onderscheid worden gemaakt naar nationaliteit.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="4A73E245" w14:textId="75F59598" w:rsidR="007579C1" w:rsidRDefault="007579C1">
+    <w:p w14:paraId="6CB80741" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> In het hbo staan in </w:t>
-[...74 lines deleted...]
-        <w:t>Bron: DUO, Studiejaar 2025/2026.</w:t>
+        <w:t xml:space="preserve"> In het hbo staan in de sectoren techniek, en landbouw en natuurlijke omgeving 231 voltijd bacheloropleidingen geregistreerd, waarvan 3 (1,3%) een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus hebben; in het wo gaat het binnen de sectoren techniek, natuur en landbouw en natuurlijke omgeving om 128 voltijd bacheloropleidingen, waarvan 12 (9,4%) een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus hebben. In totaal gaat het dus om 4,2% (15/359) van de opleidingen in deze sectoren die een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus heeft. Bron: DUO, Studiejaar 2025/2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7D298D68" w14:textId="7584E882" w:rsidR="00DD00BF" w:rsidRDefault="00DD00BF">
+    <w:p w14:paraId="6AFB4464" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Mechanical Engineering heeft bijvoorbeeld aan de TU/e een numerus fixus, maar is aan de Universiteit Twente en TU Delft (in het Nederlands, als Werktuigbouwkunde) vrij toegankelijk.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mechanical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Engineering heeft bijvoorbeeld aan de TU/e een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus, maar is aan de Universiteit Twente en TU Delft (in het Nederlands, als Werktuigbouwkunde) vrij toegankelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="709369F9" w14:textId="01BEA0A5" w:rsidR="00970D4D" w:rsidRDefault="00970D4D">
+    <w:p w14:paraId="447BB33A" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> ResearchNed: Monitor beleidsmaatregelen 2022-2023.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ResearchNed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: Monitor beleidsmaatregelen 2022-2023.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="08FA4FD4" w14:textId="42B477C9" w:rsidR="006773C5" w:rsidRDefault="006773C5">
+    <w:p w14:paraId="58979E7F" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zie antwoord op vragen 4, 5 en 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="69ACF296" w14:textId="29403D87" w:rsidR="00970D4D" w:rsidRDefault="00970D4D">
+    <w:p w14:paraId="4BA85397" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Mechanical Engineering heeft aan de TU/e een numerus fixus, maar is aan de Universiteit Twente en TU Delft (in het Nederlands, als Werktuigbouwkunde) vrij toegankelijk.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mechanical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Engineering heeft aan de TU/e een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>numerus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> fixus, maar is aan de Universiteit Twente en TU Delft (in het Nederlands, als Werktuigbouwkunde) vrij toegankelijk.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="741CA824" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="708FD933" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
     <w:pPr>
-      <w:rPr>
-[...74 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="4ABA37F2" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7AE506BF" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70A3483F" w14:textId="77777777" w:rsidR="00A76E6A" w:rsidRPr="00A76E6A" w:rsidRDefault="00A76E6A" w:rsidP="00A76E6A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...979 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00A76E6A"/>
+    <w:rsid w:val="002632AB"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00615F98"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="50D0B375"/>
-  <w15:docId w15:val="{3B803274-9CAB-46EE-BE2A-C302E89D10E9}"/>
+  <w14:docId w14:val="275ECCC2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{257E0EF3-B3CD-4030-93B3-56F9EFBCDBED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7593,1219 +4245,1178 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F32195"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E279DD"/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A76E6A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...205 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00E279DD"/>
+    <w:rsid w:val="00A76E6A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-[...37 lines deleted...]
-    <w:rsid w:val="00946DF6"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A76E6A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...35 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cursor.tue.nl/opinie/boudewijn-van-dongen/numerus-fixus-circus" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>32</ap:Paragraphs>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2382</ap:Words>
+  <ap:Characters>13107</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>109</ap:Lines>
+  <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>16430</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15459</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
-
-[...54 lines deleted...]
-</file>