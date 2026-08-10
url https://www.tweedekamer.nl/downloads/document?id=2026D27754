--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,3032 +1,1185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="24DF217B" w14:textId="4F08F302">
-[...29 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00802AD4" w:rsidRDefault="00F22A84" w14:paraId="25BC5FFB" w14:textId="54726938">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidR="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>334</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidR="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidR="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Problematiek rondom stikstof en PFAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00802AD4" w:rsidRDefault="00802AD4" w14:paraId="6E70134B" w14:textId="233F03A8">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidR="00F22A84">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>445</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00802AD4" w:rsidP="00F22A84" w:rsidRDefault="00802AD4" w14:paraId="0A119704" w14:textId="043E5B12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00802AD4" w:rsidP="00F22A84" w:rsidRDefault="00802AD4" w14:paraId="7AE857E4" w14:textId="1BFCF88B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0D341F56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="5CA10F04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een effectieve aanpak van de stikstofopgave vraagt om beleid dat niet alleen ambitieus is, maar ook steunt op een stevige wetenschappelijke basis. Het Nationaal Kennisprogramma Stikstof (NKS) loopt sinds 2021 en vormt daarvoor een onmisbare pijler. Het programma versterkt de kennisbasis onder het beleid door stikstofmetingen en -modellen continu te verbeteren en onzekerheden daarin inzichtelijk te maken. De inzet van dit kabinet en de ministeriële taskforce landbouw, natuur en stikstof is erop gericht om deze kennis direct te verbinden aan de praktijk: door maatregelen beter te onderbouwen, gerichter te sturen op emissiereductie en de vergunningverlening weer vlot te trekken. Het NKS levert daarmee informatie en inzicht ten behoeve van handelingsperspectief voor een samenhangende en toekomstbestendige aanpak van de stikstofproblematiek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="29CA0683" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="4668A54F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen het NKS heeft de </w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>samenwerking tussen gerenommeerde kennisinstellingen zoals RIVM, TNO, WUR en KNMI ook in 2025 tot concrete resultaten geleid. Met deze brief en de bijlage geef ik opvolging aan de motie van het lid Van Campen (VVD) c.s. waarin de regering is verzocht tweejaarlijks te rapporteren over de voortgang van het NKS (Kamerstuk 36 277, nr. 40). Daarnaast wordt met deze brief opvolging gegeven aan de moties van de leden Geurts (CDA) en Harbers (VVD) over modellenensembles (Kamerstuk 35 600, nr. 30) en van de leden Bromet en Thijssen (GL/PVDA) over satellietmetingen (Kamerstuk 35 925 XIV, nr. 141).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="379A99BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="41090A41" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij deze brief vindt u twee bijlagen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="7FE926E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="12DB3F99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voortgangsrapportage Nationaal Kennisprogramma Stikstof 2025;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="2E863F17" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="00239E36" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA4C47">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het RIVM-rapport: </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Het RIVM-rapport: Modelling reactive nitrogen concentrations and deposition on a local scale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="717937FC" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Modelling</w:t>
-[...30 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="5265AB7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5D4F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tastbare resultaten 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="73371A45" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="2170ED0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het NKS heeft als doel de stikstofmetingen en -berekeningen te verbeteren. Vanuit vijf inhoudelijke programmalijnen wordt bijgedragen aan dit doel:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="23F7D077" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0442AAE6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Verbeteren kwaliteit landelijk meetnet en rekenmodellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="75052165" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0CA2DC40" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Onderzoek naar en verbetering van inputdata</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="60DF1A6C" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="5EE83A8C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Onderzoek naar vernieuwing landelijk meetnet en rekenmodellen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="6A058F74" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0E1AE8A6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4C5D4F17">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Regionale monitoring stikstof</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="725D3665" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="395BEF56" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Bedrijfsspecifiek meten van stallen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="7CFCB80C" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="16F99794" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1720"/>
         </w:tabs>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0038BA5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Verschillende kennisinstellingen werken aan het verbeteren van stikstofmetingen en -modellen onder het NKS. Dat heeft in 2025 tot tastbare resultaten geleid. Enkele in het oog springende resultaten wil ik graag hieronder alvast uitlichten:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="221A2286" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="1B528B6E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="48BBC84A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Meer en beter meten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="46D96135" w14:textId="2625157C">
-[...25 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="66FF9220" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 zijn de landelijke stikstofmeetnetten verder uitgebreid. Het Meetnet Ammoniak is gegroeid naar 357 meetlocaties en gaat vanaf 2026 verder onder de naam Meetnet Ammoniak Nederland (MAN). De uitbreiding van de Conditional Time-Averaged Gradient (COTAG)-meetlocaties voor droge depositiemetingen loopt minder voorspoedig dan gehoopt, onder meer omdat het realiseren van nieuwe locaties een tijdsintensief proces is gebleken. Daarnaast is de kwaliteit van metingen in de MAN en COTAG-meetnetten verder geborgd door standaardisering en automatisering van dataverwerking. Deze metingen dragen ook bij aan verbetering van de stikstofmodellen, onder andere op het gebied van kalibratie en validatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="7595CE42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0F16A4C1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inputdata voor stikstofmodellen </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Inputdata voor stikstofmodellen verbeterd</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="72BB2D71" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er is voortgang geboekt in het verbeteren van de invoergegevens voor modellen. Zo zijn berekeningen gedaan voor hoeveel stikstof en fosfaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidDel="005D533E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landbouwhuisdieren uitscheiden in dierlijke mest, de zogenaamde excretieberekeningen, en is gewerkt aan betere emissiefactoren voor onder andere kunstmest en beweiding. Er is meer inzicht verkregen over de emissies bij aanwending van verschillende kunstmestsoorten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidDel="6A2E51ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>op verschillende grondsoorten (zand, klei en veen). Ook is meer inzicht verkregen in stikstofemissies uit mestopslag en landbouwgronden. Deze verbeteringen dragen direct bij aan nauwkeurigere berekeningen van stikstofemissies en depositie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="11CB4423" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="3E019E66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>verbeter</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">Combineren van modellen, mogelijkheden satellieten en internationale samenwerking </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="5F2684EC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2025 zijn stappen gezet in de toepassing van zogenoemde modelensembles. Door internationale samenwerking en modelvergelijkingen zien we dat deelnemende modellen op hoofdlijnen hetzelfde beeld geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="38FB7F19">
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vergelijkingen zorgen voor meer inzicht in onzekerheden en in mogelijkheden om modellen te verbeteren. Het Operationele Prioritaire Stoffen model (OPS), dat de basis vormt voor AERIUS, is gebenchmarkt tegen andere modellen. Het OPS-model berekent stikstofdepositie binnen de bandbreedte van de uitkomsten van de modelensembles, zowel voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">landelijke depositieberekeningen als voor de bijdrage van individuele bronnen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met bovengenoemde studies naar modelvergelijkingen op regionale en lokale schaal is invulling gegeven aan de betreffende motie van de leden Geurts en Harbers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="63C631B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="456E2D78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de studie naar satellietwaarnemingen is gebleken dat satellietwaarnemingen op een aantal specifieke punten meerwaarde hebben in de monitoring. Zo helpt het combineren van satellietwaarnemingen en modelensemble</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidDel="22DBF925">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="38FB7F19">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>om de modelberekeningen van stikstofdepositie te verbeteren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De komende jaren zullen deze mogelijkheden verder worden verkend. De Emissieregistratie vergelijkt bijvoorbeeld de uitkomsten van haar berekeningen nu al met satellietwaarnemingen. Hiermee is invulling gegeven aan de betreffende motie van de leden Bromet en Thijssen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="2ED33554" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="77B19E18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F44EEC">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Combineren van modellen</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Een betere toolkit voor regionale monitoring van stikstof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="740B02F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 is het onderzoeksprogramma regionale omgevingsmetingen stikstof gestart. In dit programma worden methodieken ontwikkeld voor regionale monitoring, waaronder het opzetten en versterken van fijnmazige, gebiedsgerichte meetnetten. Dit gebeurt op de korte termijn met bewezen methodieken en voor de langere termijn worden innovaties benut om verdere verbetering mogelijk te maken. In samenwerking met provincies, gemeenten en kennisinstellingen ontstaat zo meer inzicht in regio specifieke uitstoot, concentraties en depositie. Deze aanpak maakt het mogelijk om maatregelen gerichter te monitoren en bij te sturen, en ondersteunt daarmee de gebiedsgerichte aanpak van de stikstofopgave en het algemene stikstofbeleid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="657DAE7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="219C2637" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, mogelijkheden satellieten</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en internationale samenwerking</w:t>
-[...250 lines deleted...]
-        </w:rPr>
         <w:t>Bedrijfsspecifiek meten van stallen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="597E44B2" w14:textId="1FD8A0AA">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="7E72CAEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek naar bedrijfsspecifiek meten van emissies uit stallen is verder voortgezet, deze programmalijn is mede gekoppeld aan het Regieorgaan Versnellen innovatie emissiereductie duurzame veehouderij. In 2025 is de kennisagenda continue emissiemonitoring veehouderij vastgesteld. Hierin heb ik samen met het ministerie van Infrastructuur en Waterstaat (IenW), de Rijksdienst voor Ondernemend Nederland (RVO), provincies, sectoren, maatschappelijke organisaties besloten welke technische uitdagingen we prioriteren om zoveel mogelijk stallen en mestopslagen in Nederland meetbaar te maken. Op dit moment zijn dichte stallen en open (melkvee) stallen met een enkele nok goed meetbaar, maar andere typen niet. Ik vind het belangrijk dat zoveel mogelijk typen stallen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>meetbaar worden, zodat zoveel mogelijk veehouders op de systematiek van continu meten kunnen overstappen. WUR en TNO zijn al begonnen met de eerste onderzoeksprojecten, hierin wordt ook de samenwerking met andere landen nadrukkelijk gezocht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="14DF8964" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="5EA68A15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor een uitgebreider overzicht van de behaalde resultaten in 2025 verwijs ik u naar de bijlage “Voortgang Nationaal Kennisprogramma Stikstof 2025”. Hierin wordt ook nader ingegaan op de resultaten die beschreven staan in het RIVM-rapport: Modelling reactive nitrogen concentrations and deposition on a local scale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="360C2FC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0C91D191" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vervolgstappen NKS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="0EB89F88" w14:textId="706BFE7E">
-[...28 lines deleted...]
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="5BCCD795" w14:textId="77777777">
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="51216D35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de nu opgeleverde onderzoeksrapporten ziet het kabinet bovenal bevestigd dat we in Nederland beschikken over zeer uitgebreide en kwalitatief hoogwaardige methodiek voor het meten en monitoren van stikstof in de lucht en in de natuur. De cijfermatige basis onder het bestaande stikstofbeleid en ook het nieuwe beleid dat op dit moment gevormd wordt door de Taskforce Landbouw Natuur en Stikstof, kent daarmee een stevige wetenschappelijke onderbouwing. Tegelijk verdient het systeem continue aandacht om actueel te blijven en steeds oog te houden voor nieuwe wetenschappelijke ontwikkelingen. Met de voortzetting van het NKS wordt de kwaliteit geborgd en waar mogelijk verbeterd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00F22A84" w:rsidRDefault="00F22A84" w14:paraId="0A6779AD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2930"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Het kabinet zet in op het verder doorontwikkelen en toepassen van innovatieve methodieken voor monitoring, zoals satellietwaarnemingen, sensortechnologie en mobiele meetopstellingen. Deze technieken bieden mogelijkheden om de dekking van metingen te vergroten, zowel geografisch over het land als in de tijd,</w:t>
       </w:r>
-      <w:r w:rsidDel="001237EC">
+      <w:r w:rsidRPr="00802AD4" w:rsidDel="001237EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>en sneller inzicht te krijgen in de effecten van beleid. Tegelijkertijd blijft het kabinet oog houden voor de bredere context waarin de stikstofopgave zich afspeelt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A23DF" w:rsidP="00DB1145" w:rsidRDefault="008A23DF" w14:paraId="5C774B4A" w14:textId="77777777"/>
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00802AD4" w:rsidRDefault="00F22A84" w14:paraId="3EB39925" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00802AD4" w:rsidP="00802AD4" w:rsidRDefault="00802AD4" w14:paraId="27779F3F" w14:textId="239B9C98">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="00F22A84" w:rsidP="00802AD4" w:rsidRDefault="00F22A84" w14:paraId="490F7B39" w14:textId="786056BC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4" w:rsidR="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00802AD4" w:rsidR="006F53E6" w:rsidP="00802AD4" w:rsidRDefault="006F53E6" w14:paraId="4C863F28" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00802AD4" w:rsidR="006F53E6" w:rsidSect="00F22A84">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3989CE49" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0">
+    <w:p w14:paraId="0F118EEB" w14:textId="77777777" w:rsidR="00C80829" w:rsidRDefault="00C80829" w:rsidP="00F22A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BBA6BA" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24465608" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0">
+    <w:p w14:paraId="565FC5F3" w14:textId="77777777" w:rsidR="00C80829" w:rsidRDefault="00C80829" w:rsidP="00F22A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395F27E8" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="206B59D7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7DA23682" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="4341D3D4" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="79D09269" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4F683A3D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F840D6B" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AAF908A" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0">
+    <w:p w14:paraId="344E38AA" w14:textId="77777777" w:rsidR="00C80829" w:rsidRDefault="00C80829" w:rsidP="00F22A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C48C3F8" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECF8392" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0">
+    <w:p w14:paraId="3CC8906F" w14:textId="77777777" w:rsidR="00C80829" w:rsidRDefault="00C80829" w:rsidP="00F22A84">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F75579" w14:textId="77777777" w:rsidR="009A56E0" w:rsidRDefault="009A56E0"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="448CBD9B" w14:textId="77777777" w:rsidR="008A23DF" w:rsidRDefault="008A23DF" w:rsidP="008A23DF">
+    <w:p w14:paraId="63E85A0D" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00802AD4" w:rsidRDefault="00F22A84" w:rsidP="00802AD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="000C1943">
+        <w:r w:rsidRPr="00802AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://publications.tno.nl/publication/34645402/68FvGQTS/TNO-2025-R11248.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6652BCB3" w14:textId="77777777" w:rsidR="008A23DF" w:rsidRDefault="008A23DF" w:rsidP="008A23DF">
+    <w:p w14:paraId="47A4D535" w14:textId="21C13708" w:rsidR="00F22A84" w:rsidRPr="00802AD4" w:rsidRDefault="00F22A84" w:rsidP="00802AD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006B749D">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Kamerstuk 35 600, nr. 30.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0F1DFBA4" w14:textId="77777777" w:rsidR="008A23DF" w:rsidRPr="004C1DA6" w:rsidRDefault="008A23DF" w:rsidP="008A23DF">
+    <w:p w14:paraId="19942188" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00802AD4" w:rsidRDefault="00F22A84" w:rsidP="00802AD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004C1DA6">
-        <w:rPr>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00916C63">
+        <w:r w:rsidRPr="00802AD4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>KNMI Research - Using Satellite Observations for Assessing the Spatial and Temporal Variation of Nitrogen Emissions and Deposition in the Netherlands</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0C4B898A" w14:textId="77777777" w:rsidR="008A23DF" w:rsidRDefault="008A23DF" w:rsidP="008A23DF">
+    <w:p w14:paraId="62D718A0" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00802AD4" w:rsidRDefault="00F22A84" w:rsidP="00802AD4">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00802AD4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00802AD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 35 925 XIV, nr. 141.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...110 lines deleted...]
-  <w:p w14:paraId="197081F1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="59CFB2A1" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...104 lines deleted...]
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+  <w:p w14:paraId="1D6BB8D4" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0720B928" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...484 lines deleted...]
-  <w:p w14:paraId="4E11C47E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44E58E30" w14:textId="77777777" w:rsidR="00F22A84" w:rsidRPr="00F22A84" w:rsidRDefault="00F22A84" w:rsidP="00F22A84">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...962 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="596A050A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7CE6974"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3071,51 +1224,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="634C0B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD1E7656"/>
     <w:lvl w:ilvl="0" w:tplc="24B6D9F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="89807224">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2CC04CB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3157,843 +1310,233 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A40C0684">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6AFE0B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1801411771">
-[...23 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="526137417">
+  <w:num w:numId="1" w16cid:durableId="1928491061">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1488784998">
+  <w:num w:numId="2" w16cid:durableId="459345739">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1079131615">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...582 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00F22A84"/>
+    <w:rsid w:val="00327352"/>
+    <w:rsid w:val="005736BB"/>
+    <w:rsid w:val="005858A5"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007374FD"/>
+    <w:rsid w:val="00802AD4"/>
+    <w:rsid w:val="00883034"/>
+    <w:rsid w:val="00C80829"/>
+    <w:rsid w:val="00CA063D"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F22A84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="75931318"/>
+  <w14:docId w14:val="26CF7354"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{72C24C2C-7626-4626-AD83-900BDA83AAF3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4015,74 +1558,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4231,1095 +1775,1203 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...30 lines deleted...]
-    <w:name w:val="Titel Char"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Titel"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F22A84"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...78 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="008A23DF"/>
+    <w:rsid w:val="00F22A84"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F22A84"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F22A84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
+    <w:name w:val="Koptekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
+    <w:name w:val="Voettekst Char1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00F22A84"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A23DF"/>
+    <w:rsid w:val="00F22A84"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00802AD4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.knmi.nl/research/publications/using-satellite-observations-for-assessing-the-spatial-and-temporal-variation-of-nitrogen-emissions-and-deposition-in-the-netherlands" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fpublications.tno.nl%2Fpublication%2F34645402%2F68FvGQTS%2FTNO-2025-R11248.pdf&amp;data=05%7C02%7Ct.kok%40minlnv.nl%7C482d72c7db2146f8b34008de7b5f4e1b%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639083847344995455%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=QD0u777eWLT8ol%2BrHzS5bYvNiLb4%2Ft70tskEVXl9T90%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7245</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1345</ap:Words>
+  <ap:Characters>7399</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>61</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8545</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8727</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>