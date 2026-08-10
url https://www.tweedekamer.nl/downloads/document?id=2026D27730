--- v0 (2026-06-08)
+++ v1 (2026-08-10)
@@ -1,6313 +1,8030 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="000E57EC" w14:paraId="4D522F47" w14:textId="73C66281">
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="03CAF562" w14:textId="6A7ABA31">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E57EC">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>29398-1200</w:t>
+        <w:t>29</w:t>
       </w:r>
-      <w:r w:rsidR="001856D0">
+      <w:r w:rsidRPr="002A2147" w:rsidR="00406ADF">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>398</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001856D0">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Verkeers</w:t>
-[...9 lines deleted...]
-        <w:t>)boetes en oplopende betalingsproblemen</w:t>
+        <w:tab/>
+        <w:t>Maatregelen verkeersveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="009A52D0" w14:paraId="64EC9C65" w14:textId="77777777">
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="1C34588A" w14:textId="3B59E077">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...3 lines deleted...]
-        <w:ind w:left="1416" w:hanging="1371"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2147" w:rsidR="00406ADF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1227</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2147" w:rsidR="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vastgesteld 8 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="1F3578DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="616A316A" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen voorgelegd aan de minister van Justitie en Veiligheid naar aanleiding van het rondetafelgesprek over (Verkeers)boetes en oplopende betalingsproblemen d.d. 15 april 2026 (Kamerstuk 29398, nr. 1200).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="41F690C4" w14:textId="129DE342">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister en staatssecretaris van Justitie en Veiligheid hebben deze vragen beantwoord bij brief van 8 juni 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="2B1C8034" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="001856D0" w14:paraId="6438B438" w14:textId="48BA00A7">
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="002A2147" w14:paraId="7F6F0BED" w14:textId="7C12AC5A">
       <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">nr. </w:t>
+        <w:t>De v</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147" w:rsidR="00517A9D">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="62297669" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lijst van vragen en antwoorden</w:t>
+        <w:t>Eerdmans</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="001856D0" w14:paraId="6E66A6E7" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="6BB088F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="001856D0" w14:paraId="598BA5F6" w14:textId="18A4C713">
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="6E833801" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">De vaste commissie voor </w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="000E57EC">
-[...38 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="001856D0" w14:paraId="5D6ABB3D" w14:textId="38785B66">
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="3B087B45" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...42 lines deleted...]
-      <w:r w:rsidR="000E57EC">
         <w:t>Meijer</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B80D8A" w:rsidRDefault="00B80D8A" w14:paraId="1DE74C2D" w14:textId="77777777"/>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="4F6DD81D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8931" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="3BF15E66" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="4F77460B" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3DA44668" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4408A667" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="622DCF62" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1AE49D67" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Vraag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="521D0EE2" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="08062237" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="35BF3CFB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2DC6F4BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5C8D57BD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="44A77084" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u aangeven op welke departementale begrotingen kosten worden gemaakt om schuldenproblematiek aan te pakken? Kunt u per beleidsterrein een nadere specificatie geven van de omvang van deze budgetten en aangeven waaraan deze budgetten besteed worden? Kunt u ook een inschatting geven van de middelen die via het Gemeentefonds aan schuldproblematiek besteed worden? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00A7720A" w:rsidRDefault="00640EAF" w14:paraId="3DD99541" w14:textId="45990B8D">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="669455D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Het Nationaal Programma Armoede en Schulden bevat een pakket aan maatregelen om schulden te voorkomen en duurzaam op te lossen. Dit is een interdepartementaal en interbestuurlijk programma. De deelnemende departementen zijn in principe beleidsverantwoordelijk voor de opgenomen maatregelen en acties en financiering daarvan. Het basispakket uit het interdepartementaal beleidsonderzoek naar problematische schulden is in de schuldenaanpak het uitgangspunt. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00A7720A" w:rsidRDefault="00640EAF" w14:paraId="2C06DB22" w14:textId="1B5CFAF7">
-[...12 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="63ADE36F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In het coalitieakkoord ‘Aan de slag’ is een envelop armoede en schulden opgenomen met ingroei naar een omvang van 150 miljoen vanaf 2028. In 2027 wordt deze envelop grotendeels ingezet voor energiemaatregelen en vroegsignalering. Over de structurele inzet van deze middelen na 2027 moet nog besluitvorming plaatsvinden. Beoogd is om de deze middelen gedeeltelijk in te zetten voor de uitvoering van IBO-maatregen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>problematische schulden</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00A7720A" w:rsidRDefault="00640EAF" w14:paraId="1B96E006" w14:textId="46C474C0">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="20FAFA5C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>SZW heeft daarnaast voor onder andere de uitvoering van het programma Bescherming inkomen bij beslagleggingen, gericht op een betere borging van het bestaansminimum (beslagvrije voet) en de ondersteuning van partijen in het maatschappelijk middenveld op het terrein van schulden (zoals vrijwilligers en schuldpreventie) voor in totaal jaarlijks circa € 41 miljoen op de begroting.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="009C6DB3" w:rsidRDefault="00640EAF" w14:paraId="01FEF2AA" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="57635783" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De financiering van de gemeentelijke schuldhulpverlening verloopt via de algemene middelen van het gemeentefonds. De uitvoering van de schuldhulpverlening is gedecentraliseerd. Dit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">betekent dat gemeenten zelf bepalen welk budget zij beschikbaar stellen voor de gemeentelijke schuldhulpverlening. In de maatschappelijke kosten-batenanalyse die in 2024 in opdracht van het IBO </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">problematische schulden </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>is opgesteld, werd ingeschat dat in 2022 € 199 miljoen werd uitgegeven aan gemeentelijke schuldhulpverlening.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="009C6DB3" w:rsidRDefault="00640EAF" w14:paraId="04933F6E" w14:textId="4B3E1D17"/>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SZW heeft in 2023 eenmalig 30 miljoen (vroegsignalering en bijzondere bijstand) en vanaf 2024 structureel 40 miljoen extra beschikbaar gesteld aan gemeenten via het gemeentefonds om de gemeentelijke dienstverlening rondom armoede en schulden te verbeteren en te uniformeren. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="7476AE35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="4197CA01" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="55F6E495" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3FD0DE0D" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6E5B4E4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4AE36C6B" w14:textId="34ABF49D">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3FD7D443" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u uiteenzetten hoe de systematiek rondom de indexatie van de boetebedragen van de verschillende type verkeersboetes werkt (zowel Mulderboetes als strafrechtelijke verkeersboetes)?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="640B8556" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="0187D63E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="772D55FC" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7BAC0496" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="10CA9CAB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1138F43E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u verklaren waarom de indexatiesystematiek voor de verschillende type verkeersboetes verschilt (Mulderboetes en strafrechtelijke boetes)?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004936F8" w:rsidRDefault="00640EAF" w14:paraId="32ABCE76" w14:textId="1A34A696">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="50FEAAD7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Antwoord vraag 2 en 3:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F4D5F" w:rsidRDefault="00640EAF" w14:paraId="37E62A99" w14:textId="1DC8DB7F">
-[...73 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="54ECDC69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Mulderboetes zijn opgenomen in de bijlage bij de Wet administratiefrechtelijke handhaving verkeersvoorschriften (hierna: Wahv). Indexering van de boetebedragen onder de Wahv gebeurt bij algemene maatregel van bestuur en valt onder de verantwoordelijkheid van MJenV. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1DD08DF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>De tarieven voor de strafrechtelijke verkeersboetes behorend bij de strafbare feiten die zijn opgenomen in de bijlagen bij het Besluit-OM afdoening, zijn opgenomen in de beleidsregels van het Openbaar Ministerie (hierna: OM). De indexering van die tarieven vindt door het OM plaats in die beleidsregels.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="64E35D86" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>De tarieven in de bijlage bij de Wahv worden jaarlijks geïndexeerd aan de hand van de consumentenprijsindex (hierna: CPI). Het OM indexeert de tarieven die zijn opgenomen in de OM-beleidsregels ook jaarlijks en hanteert daarbij in beginsel ook het CPI-indexeringspercentage. Omdat het OM-beleid betreft kan het OM echter besluiten van het CPI-indexeringspercentage af te wijken, ook wanneer de minister van JenV dat voor de Wahv-tarieven niet besluit. In 2023 besloot het OM af te wijken van het CPI-indexeringspercentage. De tarieven onder de Wahv werden toen geïndexeerd met de CPI die dat jaar 8,6% bedroeg, en het OM besloot vanwege het hoge inflatiecijfer de tarieven in de beleidsregels te indexeren met een percentage van 3%.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...16 lines deleted...]
-              <w:t>-boetes geïndexeerd.</w:t>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Daarnaast heeft er voor de Wahv boetes in 2024 ook een beleidsmatige verhoging (4,3%) plaatsgevonden bovenop de indexering van 5,7%. Deze verhoging is door het OM niet voor de strafrechtelijke verkeersboetes doorgevoerd. De strafrechtelijke verkeersboetes zijn in dat jaar echter wel met hetzelfde percentage (5,7%) als de Wahv-boetes geïndexeerd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="5A404079" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="45685EC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2907314D" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5332C5F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="665A146E" w14:textId="3EFF9436">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5DE16C79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kunt u in kaart brengen wat de kosten zouden zijn om de indexatiesystematiek voor verkeersboetes gelijk te trekken? Kunt u hierbij beide varianten uitwerken, te weten één variant waarin de indexatiesystematiek van de Mulderboetes wordt toegepast voor de strafrechtelijke verkeersboetes en </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Kunt u in kaart brengen wat de kosten zouden zijn om de indexatiesystematiek voor verkeersboetes gelijk te trekken? Kunt u hierbij beide varianten uitwerken, te weten één </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>vice</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> en de verkeersboetes op grond van het strafrecht al gelijk. </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>variant waarin de indexatiesystematiek van de Mulderboetes wordt toegepast voor de strafrechtelijke verkeersboetes en vice versa?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2C0B37CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals in het antwoord op vraag 2 en 3 is aangegeven is de indexeringsystematiek voor verkeersboetes op grond van de Wahv en de verkeersboetes op grond van het strafrecht al gelijk. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="30A586E9" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="233D522C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6DF640E4" w14:textId="37BB2E5C">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5008F80C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="16E811C1" w14:textId="1A2103BA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0320B297" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u uiteenzetten hoe de systematiek van de verhogingen bij niet betalen van de verschillende verkeersboetes (Mulderboetes en strafrechtelijke verkeersboetes) werkt en kunt u hierin ook de voormalige verhogingssystematiek van de Mulderboetes meenemen?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00055535" w:rsidRDefault="00640EAF" w14:paraId="1C2AA403" w14:textId="22B7F4F7">
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="186FF03F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Op grond van art. 23 lid 3 Wahv wordt een verkeersboete van rechtswege met 50% verhoogd als het verschuldigde boetebedrag niet is betaald binnen twee weken nadat de beschikking waarbij de verkeersboete is opgelegd onherroepelijk is geworden. Als het verhoogde bedrag niet binnen de daarvoor gestelde termijn van vier weken wordt betaald, wordt het inmiddels verschuldigde bedrag van rechtswege verhoogd met 100% van het bedrag van de verkeersboete en de daarop inmiddels gevallen verhoging op grond van art. 25 lid 1 Wahv.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Met ingang van 2011 zijn de ophogingenpercentages op grond van de Wahv verhoogd van 25% en 50% naar 50% en 100%. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="19606CDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bij strafrechtelijke geldelijke sancties, waaronder strafrechtelijke verkeersboetes, wordt de sanctie op grond van artikel 6:4:2 Wetboek van Strafvordering van rechtswege verhoogd met  € 20,- indien het verschuldigde bedrag (inclusief de administratiekosten) niet is betaald binnen de daarvoor gestelde termijn. Als het verhoogde bedrag niet binnen de bij de eerste aanmaning gestelde termijn geheel of gedeeltelijk is betaald, wordt het inmiddels verschuldigde bedrag (of het nog openstaande gedeelte daarvan) van rechtswege verhoogd met 20% van het openstaande bedrag. Hierbij geldt een minimum van € 40,-.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="03757841" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="68ADFC7B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="59355868" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="02862D71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4A201648" w14:textId="54213CA9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7089F827" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u verklaren waarom de verhogingssystematiek bij strafrechtelijke verkeersboetes veel minder rigide is ingericht dan bij Mulderboetes? Wat rechtvaardigt dit verschil?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00055535" w:rsidRDefault="00640EAF" w14:paraId="56C1E552" w14:textId="068C92A5">
-[...21 lines deleted...]
-              <w:t>-boetes. De verhogingssystematiek bij strafrechtelijke verkeersboetes in vergelijking met Mulderboetes is niet minder rigide ingericht, maar anders vormgegeven. Voor beide regimes zijn over het algemeen dezelfde mogelijkheden tot het leveren van maatwerk, zoals het treffen van een betalingsregeling.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7801E189" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bij de Mulderboetes is bij de invoering van de wet voor een hogere ophoging gekozen om de betalingsdiscipline te verhogen. Bij de Mulderboetes gaat het om boetes die niet hoger kunnen zijn dan het bedrag van de eerste geldboetecategorie (€ 550). Terwijl het bij de strafrechtelijke boetes gaat om alle boetes, dus ook buiten verkeersfeiten, en om bedragen tot meer dan een miljoen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7B362ECA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Het is niet zo dat het inningsproces van strafrechtelijke geldelijke sancties wezenlijk verschilt van Wahv-boetes. De verhogingssystematiek bij strafrechtelijke verkeersboetes in vergelijking met Mulderboetes is niet minder rigide ingericht, maar anders vormgegeven. Voor beide regimes zijn over het algemeen dezelfde mogelijkheden tot het leveren van maatwerk, zoals het treffen van een betalingsregeling.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="61EF2EA9" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="37343688" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4C9310CE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="75BBF9AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="30F2BDC3" w14:textId="186E6541">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4766AA35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u in kaart brengen wat de kosten zouden zijn om de verhogingssystematiek van strafrechtelijke verkeersboetes ook toe te passen op Mulderboetes?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="40F89BB5" w14:textId="4AFC5798">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="489C8201" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de Kamerbrief van 4 april 2025 hebben de toenmalige staatssecretarissen laten weten dat het aansluiten bij de ophogingenpercentages van strafrechtelijke geldelijke sancties naar </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>schatting een structurele vermindering van inkomsten van 64 miljoen euro per jaar oplevert.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Dit bedrag is exclusief de incidentele en structurele implementatiekosten en is gebaseerd op de cijfers van voor de indexatie van 2025. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="7F86B422" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="31198612" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2FDDEB67" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="691CD4E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="38C4BF47" w14:textId="5E2F356B">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="12205F10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u in kaart brengen wat de kosten zouden zijn om terug te gaan naar de oorspronkelijke verhogingssystematiek van de Mulderboetes? Kunt u ook aangeven wat de budgettaire baten zouden zijn als deze oorspronkelijke systematiek van de Mulderboetes zou worden toegepast op de strafrechtelijke verkeersboetes?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A54" w:rsidRDefault="00640EAF" w14:paraId="6F9C985F" w14:textId="7F77E84F"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7EEBA4AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="6798DE91" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="240C8B02" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7B5B4D26" w14:textId="7A517C89">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3B3938E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="69E0DF19" w14:textId="77777777"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6DB96A6B" w14:textId="77777777"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1BE3E371" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="171DF1A5" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="10992B83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u een aantal scenario’s in kaart brengen van verschillende verhogingen van de administratieve kosten van verkeersboetes en hierbij ook per scenario de budgettaire baten in kaart brengen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="686C3E06" w14:textId="77777777"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5F2702AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="769E88A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Antwoord vraag 8 en 9:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="64F0FE55" w14:textId="52576EA4">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3AEC63E7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>In de Kamerbrief van 4 april 2025 hebben de toenmalige staatssecretarissen onderstaande tabel met uw Kamer gedeeld. De weergegeven bedragen zijn exclusief de structurele en incidentele implementatiekosten.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="535B8957" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="19C15F79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Rastertabel4-Accent4"/>
-              <w:tblW w:w="5716" w:type="dxa"/>
+              <w:tblW w:w="7363" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3684"/>
-              <w:gridCol w:w="2032"/>
+              <w:gridCol w:w="4670"/>
+              <w:gridCol w:w="2693"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="78850F70" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="36920C07" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:trHeight w:val="858"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...3 lines deleted...]
-                    <w:rPr>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2A787488" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:sz w:val="16"/>
-[...25 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="6DB5F501" w14:textId="77777777">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>Scenario’s verlaging ophogingenpercentages</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6A1B5B7F" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                      <w:sz w:val="16"/>
-[...6 lines deleted...]
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Schatting verminderde ontvangsten (in miljoenen euro’s per jaar)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="687FB1E7" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="67F559AE" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:trHeight w:val="384"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1BE429CF" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>50% - 100% (huidige percentages)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="6A3759DF" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1B24A5B2" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>-</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="3A3C1DF2" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="0E03A86C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="198"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4A7E5502" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>50% - 75%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="688B11F0" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6B8FFDAC" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>12</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="0891201E" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="28339A27" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:trHeight w:val="198"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3D60F14E" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>35% - 100%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="04DF60CC" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4B160E68" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>16</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="783F48BA" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="7D4DE743" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="198"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5EAD92FF" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>40% - 80%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="3F609BA1" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="43ED2FC1" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>19</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="6692885C" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="513FCEF7" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:trHeight w:val="198"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="30ADE19D" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>30%- 100%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="6020D4DA" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="19B509A5" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>22</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="12D51EF4" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="2A93ACF2" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="198"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...11 lines deleted...]
-                      <w:szCs w:val="16"/>
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="17F3B346" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>25% -100%</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="184B10ED" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7B313A3A" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>27</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="000266EB" w14:paraId="496BF8BC" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="6DC1C96E" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                 <w:trHeight w:val="623"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="15113BBA" w14:textId="77777777">
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7E5E8CB6" w14:textId="77777777">
                   <w:pPr>
                     <w:pStyle w:val="TableParagraph"/>
                     <w:kinsoku w:val="0"/>
                     <w:overflowPunct w:val="0"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="512D142E" w14:textId="77777777">
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                    <w:t>25% - 50% (ophogingenpercentages tot 2011)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0C49294B" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>46</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C1298F" w14:paraId="2D7165CB" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="208C4EB4" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="276"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  <w:tcW w:w="3684" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="4E321DD6" w14:textId="77777777">
+                  <w:tcW w:w="4670" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3E598117" w14:textId="77777777">
                   <w:pPr>
                     <w:pStyle w:val="TableParagraph"/>
                     <w:kinsoku w:val="0"/>
                     <w:overflowPunct w:val="0"/>
                     <w:ind w:left="0"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-                      <w:szCs w:val="16"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>€ 20 – 20% van het openstaande bedrag (conform stelsel Wetboek van Strafvordering)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="2032" w:type="dxa"/>
-[...1 lines deleted...]
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000266EB" w:rsidRDefault="00640EAF" w14:paraId="73AF76E7" w14:textId="77777777">
+                  <w:tcW w:w="2693" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0ABA1A36" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-[...4 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:spacing w:val="-6"/>
-                      <w:sz w:val="16"/>
-                      <w:szCs w:val="16"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>64</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="23098F37" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="41B41500" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="49532F6F" w14:textId="121787AC">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="34967106" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wanneer in een berekening bij de Boetevonnissen, OM-Afdoening en Europees Geldelijke Sancties de huidige systematiek van verhogingen (1e verhoging € 20 en 2e verhoging 20%) zou worden vervangen door de oorspronkelijke systematiek van Wahv (1e verhoging 25% en 2e verhoging 50%) dan zou dit op basis van een aantal uitgangspunten en aannames tot circa € 4,5 mln. meer baten kunnen leiden. Dit is slechts een indicatief berekend bedrag waarbij geen rekening is gehouden met bijvoorbeeld de mogelijke impact van een dergelijke wijziging op het betaalgedrag.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0A7ACCB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De huidige administratiekosten bedragen € 9,-. Een verhoging van de administratiekosten met € 1,- levert ongeveer 7 miljoen euro aan extra opbrengsten per jaar op, uitgaande van 7 tot 8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">administratiekosten per verkeersboete wordt dan € 14,- - levert dus ongeveer 35 miljoen euro extra opbrengsten per jaar op. Hierbij wordt opgemerkt op dat de geïnde administratiekosten overeen moeten komen met de daadwerkelijk gemaakte administratiekosten van het CJIB. </w:t>
+              <w:t xml:space="preserve">miljoen verkeersboetes per jaar.  Een verhoging van de administratiekosten met € 5,- - het totaalbedrag aan administratiekosten per verkeersboete wordt dan € 14,- - levert dus ongeveer 35 miljoen euro extra opbrengsten per jaar op. Hierbij wordt opgemerkt op dat de geïnde administratiekosten overeen moeten komen met de daadwerkelijk gemaakte administratiekosten van het CJIB. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="4209C457" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="3C686302" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6E9F5736" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="103D8F3D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="45CE4C01" w14:textId="05C2D9EA">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="24ACE3E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Klopt het dat de proportionaliteit van de </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Klopt het dat de proportionaliteit van de feitgecodeerde boetes voor het laatst is afgewogen in 2005? Zo ja, hoe verhoudt dit zich tot de andere sanctiestelsels en de wettelijke grensbedragen?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="71E19A17" w14:textId="7328FDB5">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="17AF554F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bij de jaarlijkse indexering wordt niet gekeken naar de proportionaliteit van de boetes. Met de indexering wordt de proportionaliteit van de verkeersboetes  geacht gelijk te blijven. De jaarlijkse indexering is namelijk bedoeld om te corrigeren voor de geldontwaarding en de relatieve strafmaat zo gelijk te houden. In het rapport van het Openbaar Ministerie uit 2023 is geconcludeerd dat de verkeersboetes door de eerdere beleidsmatige verhogingen bovenop de jaarlijkse indexeringen, niet langer in verhouding staan tot de andere sanctiestelsels en niet proportioneel meer zijn. De benodigde bezuinigingen van 300 miljoen euro per jaar om het verlagen van de verkeersboetes te kunnen bekostigen, acht dit kabinet op dit moment niet wenselijk. Hiervoor is op de begroting van JenV geen dekking. In de kabinetsreactie op het rapport ‘Boetestelsels in balans’ is aangegeven dat samen met het OM bekeken wordt welke wettelijke grensbedragen momenteel aanpassing behoeven en of hiervoor een wetstraject gestart kan worden. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="18BA9C24" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="56573637" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0BBE0BC2" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0BAB1D1F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="02EA8763" w14:textId="432D01B9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3E88D620" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Doet u onderzoek naar de wenselijkheid van het opnemen van nadere regels in het Besluit administratiefrechtelijke handhaving verkeersvoorschriften en/of de Aanwijzing administratiefrechtelijk handhaving verkeersvoorschriften over de hoogte en de vormgeving van de boete waarbij rekening wordt gehouden aan opzet, schuld en/of persoonlijke omstandigheden? Zo ja, kunt u dat in kaart brengen?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="14D5D644" w14:textId="68F7911B">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> en de onderlinge verhouding daarvan is bepaald aan de hand van de mate van gevaarzetting. Uitgangspunt daarbij is dat de straffen de ernst en strafwaardigheid van strafbare gedragingen uitdrukken.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="228B5561" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Nee. Voor overtredingen in de Wahv wordt altijd het standaard boetebedrag opgelegd dat in de (bijlage bij de) Wahv is opgenomen. Er wordt geen rekening gehouden met opzet, schuld of persoonlijke omstandigheden. Dit maakt het mogelijk om de grote hoeveelheid overtredingen efficiënt af te kunnen doen. Bovendien gaat de Wahv uit van kentekenaansprakelijkheid, waardoor de boete aan de kentekenhouder en dus niet perse aan de feitelijke bestuurder wordt opgelegd. Hierdoor kan er dus ook geen rekening worden gehouden met persoonlijke omstandigheden. De Commissie Feiten en Tarieven (CFT) adviseert over de hoogte van de Wahv-boetes. De CFT hanteert hiervoor het zogenoemde Tarievenhuis. Dit Tarievenhuis houdt in dat de hoogte van de boetes voor verschillende categorieën verkeersovertredingen binnen de Wahv en de onderlinge verhouding daarvan is bepaald aan de hand van de mate van gevaarzetting. Uitgangspunt daarbij is dat de straffen de ernst en strafwaardigheid van strafbare gedragingen uitdrukken.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="1F468539" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="76D8EC99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4A04DA6F" w14:textId="1F85A059">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6AC7BCDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk230097579" w:id="1"/>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="78C30793" w14:textId="0E4AD32F">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0BA53ECF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Is er in het verleden, samen met het Openbaar Ministerie (OM), gekeken naar de mogelijkheden om de waardering van de ernst van bepaalde feitencodes te heroverwegen, denk bijvoorbeeld aan drugsafval dumpen?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C63AED" w:rsidRDefault="00640EAF" w14:paraId="735053C6" w14:textId="7B5A58C4">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5D673A7A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">In 2020 heeft de CFT op verzoek van JenV een advies uitgebracht over de hoogte van verschillende verkeersboetes. Op basis van dit advies zijn verschillende verkeersboetes voor overtredingen met veel gevaarzetting verhoogd en zijn andere boetes voor kleinere, minder gevaarlijke overtredingen verlaagd. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>De boetes voor onder andere de volgende overtredingen zijn verhoogd:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- Vasthouden van mobiele (communicatie)apparatuur;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>- Niet zo veel mogelijk rechts rijden (onnodig links rijden) op een auto(snel)weg;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>- Niet verlenen van voorrang aan een voorrangsvoertuig en daarbij het feit overhevelen naar het strafrecht;</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>- Signalen geven in andere gevallen of op andere wijze dan is toegestaan.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C63AED" w:rsidRDefault="00640EAF" w14:paraId="6BAAC0C6" w14:textId="77777777"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5C3B4BC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="69D651D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>De tarieven voor aan aantal specifieke, meer ordenende dan gevaarzettende feiten, zijn verlaagd, waaronder:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>- Het veroorzaken van onnodig geluid met een motorrijtuig;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C63AED" w:rsidRDefault="00640EAF" w14:paraId="3702DD3D" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5CC6F845" w14:textId="640B7D34">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>- In- en uitstappende passagiers voorbijrijden zonder hen de gelegenheid te</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidR="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>geven in- of uit te stappen;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C63AED" w:rsidRDefault="00640EAF" w14:paraId="1048BDE9" w14:textId="5E70A273">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="582F6467" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>- Parkeren op een gehandicaptenparkeerplaats.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C63AED" w:rsidRDefault="00640EAF" w14:paraId="1A3EBACB" w14:textId="77777777"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2D2BAE7E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7FD1E0E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Na dit advies heeft </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
               </w:rPr>
               <w:t>geen</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...11 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="005D7A45" w:rsidRDefault="00640EAF" w14:paraId="373CA77F" w14:textId="0D7E3BF5"/>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> algemene heroriëntatie plaatsgevonden van de tarieven voor feitgecodeerde delicten. Voor het specifieke voorbeeld dat in de vraag wordt aangehaald (het dumpen van afvalstoffen die zijn ontstaan bij de productie van drugs) is geen feitcode opengesteld. In die zaken zal een uitgewerkt proces-verbaal moeten worden opgemaakt en hiervoor geldt dus geen standaard boetetarief. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="31ADE28C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="589620C3" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="6DD61DA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6F71A715" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7AF99E51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="044ABCAB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="553B89A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Klopt het dat de boeteopbrengsten van de uitbreiding van het aantal geautomatiseerde handhavingsmiddelen in 2023 opgenomen zijn in de algemene middelen? Wat is procedureel ervoor nodig om (toekomstige) intensivering van geautomatiseerde handhaving terug te laten vloeien naar de begroting van het ministerie van Justitie en Veiligheid?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00BE4117" w:rsidRDefault="00640EAF" w14:paraId="5EF5A1CC" w14:textId="0A63BB7A">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="681BB73C" w14:textId="13577663">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk231377806" w:id="2"/>
-            <w:r w:rsidRPr="00231C0D">
-              <w:t>Het klopt dat de extra boeteopbrengsten ten gevolge van de uitbreiding van het aantal geautomatiseerde handhavingsmiddelen in 2023 opgenomen zijn in de algemene middelen. Dat is het gevolg van het besluit in 2017, naar aanleiding van de motie Samson-Zijlstra, om van de B&amp;T -ontvangsten een generaal dossier te maken. Dit betekent  dat schommelingen in de boeteontvangsten, zowel meer als minder ontvangsten, ten laste van de algemene begroting komen. De redenering daarvoor was te voorkomen dat intensivering van handhaving of verhogingen van boetebedragen ingegeven werd door financiële overwegingen in plaats van beleidsmatige overwegingen. Dit uitgangspunt is opgenomen in de startnota’s van voorgaande kabinetten en het huidige kabinet. Er zijn geen procedurele belemmeringen om de eventuele toekomstige extra B&amp;T-opbrengsten als gevolg van een uitbreiding van de geautomatiseerde handhaving, ten gunste van de begroting van JenV te laten komen. Het zou echter wel strijdig zijn met het besluit om van de B&amp;T-ontvangsten een generaal dossier te maken. JenV moet beleidsmatige beslissingen die leiden tot minder opbrengsten, dus geen autonome ontwikkeling, overigens wel compenseren uit de eigen begroting.</w:t>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Het klopt dat de extra boeteopbrengsten ten gevolge van de uitbreiding van het aantal geautomatiseerde handhavingsmiddelen in 2023 opgenomen zijn in de algemene middelen. Dat is het gevolg van het besluit in 2017, naar aanleiding van de motie Zijlstra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147" w:rsidR="00406ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>/Samsom</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, om van de B&amp;T -ontvangsten een generaal dossier te maken</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147" w:rsidR="00406ADF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Kamerstuk 34550, nr. 7)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>. Dit betekent  dat schommelingen in de boeteontvangsten, zowel meer als minder ontvangsten, ten laste van de algemene begroting komen. De redenering daarvoor was te voorkomen dat intensivering van handhaving of verhogingen van boetebedragen ingegeven werd door financiële overwegingen in plaats van beleidsmatige overwegingen. Dit uitgangspunt is opgenomen in de startnota’s van voorgaande kabinetten en het huidige kabinet. Er zijn geen procedurele belemmeringen om de eventuele toekomstige extra B&amp;T-opbrengsten als gevolg van een uitbreiding van de geautomatiseerde handhaving, ten gunste van de begroting van JenV te laten komen. Het zou echter wel strijdig zijn met het besluit om van de B&amp;T-ontvangsten een generaal dossier te maken. JenV moet beleidsmatige beslissingen die leiden tot minder opbrengsten, dus geen autonome ontwikkeling, overigens wel compenseren uit de eigen begroting.</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="2"/>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00BE4117" w:rsidRDefault="00640EAF" w14:paraId="7623C67D" w14:textId="5F6A5456"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0A515929" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="2C93B893" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="167FB9BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1273CCAF" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4A3BC257" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="72F87836" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="719B726C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Kunt u uiteenzetten welke procedurele waarborgen, zoals een voorhangprocedure, nodig zijn om oneigenlijk gebruik van de bevoegdheid om de tarieven van de Wet administratiefrechtelijke handhaving verkeersvoorschriften (</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Kunt u uiteenzetten welke procedurele waarborgen, zoals een voorhangprocedure, nodig zijn om oneigenlijk gebruik van de bevoegdheid om de tarieven van de Wet </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Wahv</w:t>
-[...32 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:lastRenderedPageBreak/>
+              <w:t>administratiefrechtelijke handhaving verkeersvoorschriften (Wahv) vast te stellen te voorkomen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="73818BDF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>De bijlage bij de Wahv (en daarmee de in deze bijlage opgenomen feiten en tarieven) kan bij algemene maatregel van bestuur (AMvB) worden gewijzigd. Conform artikel 2, vijfde lid, van de Wahv is een dergelijke wijzigingsprocedure onderhevig aan een voorhangprocedure. Dit betekent dat het besluit pas wordt voorgedragen aan de Afdeling advisering van de Raad van State (hierna: de Afdeling) nadat het ontwerpbesluit vier weken aan beide Kamers der Staten-Generaal is overgelegd. Deze procedurele waarborg biedt beide Kamers de mogelijkheid om opmerkingen over het conceptbesluit te maken en hierover met de minister van gedachten te wisselen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4BDFE6EB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Na de voorhangprocedure wordt een voorgesteld wijzigingsbesluit voor advies voorgelegd aan de Afdeling. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>Deze mechanismen bieden de mogelijkheid aan zowel de beide Kamers als de Afdeling om de inhoud van het voorgenomen besluit te controleren.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00E82D1F" w:rsidRDefault="00640EAF" w14:paraId="7F800201" w14:textId="0A765C67"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="67AA976A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="3CC016AB" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="67078666" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3A1C9A99" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3D0567A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3AB08704" w14:textId="3FCAB207">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1365F292" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u een overzicht geven van de ontwikkeling van de hoogte van de meest voorkomende verkeersboetes over de jaren 2010 tot en met 2026, uitgesplitst naar jaarlijkse indexatie en beleidsmatige verhogingen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0D4F4C12" w14:textId="187FC519">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="49178568" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hieronder zijn de boetebedragen weergegeven van de meest voorkomende overtredingen in 2025 en voor overtredingen begaan met een motorvoertuig met meer dan twee wielen (categorie 1). In de laatste kolom is berekend wat het boetebedrag ongeveer zou zijn geweest zonder beleidsmatige verhogingen. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelraster"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="1627"/>
+              <w:gridCol w:w="3111"/>
               <w:gridCol w:w="1628"/>
               <w:gridCol w:w="1628"/>
               <w:gridCol w:w="1628"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="5B776D74" w14:textId="77777777">
-[...6 lines deleted...]
-                    <w:rPr>
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="4F7D109A" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2665D3BB" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Overtreding</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5D2B45F6" w14:textId="336C93E4">
-[...1 lines deleted...]
-                    <w:rPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2B786475" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Bedrag 2010</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6027C6DB" w14:textId="5697932D">
-[...1 lines deleted...]
-                    <w:rPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="44B2A6D5" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Bedrag 2026 (inclusief beleidsmatige verhogingen)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7104AD40" w14:textId="22946F7C">
-[...1 lines deleted...]
-                    <w:rPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="14B71A6A" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Bedrag 2026 exclusief beleidsmatige verhoging</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
                     <w:rPr>
                       <w:rStyle w:val="Voetnootmarkering"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:footnoteReference w:id="5"/>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="5B02A381" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="3534577D" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0BF2B15A" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>4 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="442FD032" w14:textId="2015ABAF">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="788A6F28" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>19 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7952EFA5" w14:textId="3E33D726">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="71D74AD6" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>37 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7DC072D7" w14:textId="4AC8B96A">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6B5EF6F0" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>28 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="7BB54203" w14:textId="77777777">
-[...10 lines deleted...]
-                    <w:t>buiten de bebouwde kom</w:t>
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="6D4F7B33" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="340D2B74" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                    <w:t>4 km/ u te hard op een autosnelweg buiten de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4514CE06" w14:textId="613CB02E">
-[...1 lines deleted...]
-                    <w:lastRenderedPageBreak/>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7848E132" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>17 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4A308C47" w14:textId="17DA7E6C">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1EF43620" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>28 euro</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
                     <w:rPr>
                       <w:rStyle w:val="Voetnootmarkering"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:footnoteReference w:id="6"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4382604D" w14:textId="1D9A2D13">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="19CD1FF3" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">21 euro </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="14A1411D" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="7762D5DB" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1D365023" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>5 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1BCD6DF6" w14:textId="03D4454B">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="47AD04E3" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>24 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3300499D" w14:textId="38A25CC0">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="53A15ED1" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>46 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2D14DE4F" w14:textId="47203411">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="70BF5668" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">35 euro </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="6BD3AB85" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="1E181E2B" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="25B318FD" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>Als bestuurder tijdens het rijden een mobiel elektronisch apparaat vasthouden</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="35B1147F" w14:textId="0214A225">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="62D26113" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>160 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="656C224D" w14:textId="77D44DEC">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3BE2F476" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>440 euro</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
                     <w:rPr>
                       <w:rStyle w:val="Voetnootmarkering"/>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:footnoteReference w:id="7"/>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="006CDFD5" w14:textId="5FCB82C7">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0CC9358D" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>350 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00880663" w14:paraId="33BBE71D" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="11650827" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3111" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1E4A1716" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>6 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="585DB855" w14:textId="4CD91B65">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1B647B10" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>28 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1E7572FE" w14:textId="45E21946">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="78D1E701" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>56 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1628" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1AC93326" w14:textId="7C3C73DF">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="27981B88" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>41 euro</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7663A616" w14:textId="6122E8FF"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6BF6682D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="5EEC288C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="28A16C53" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="30328021" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="26BBE13B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1920AFE6" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="10BC56AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kunt u bevestigen dat de verhogingen bij niet-tijdige betaling van </w:t>
-[...44 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Kunt u bevestigen dat de verhogingen bij niet-tijdige betaling van Wahv-boetes oplopen met 50 procent en daarna 100 procent, waardoor een boete uiteindelijk kan verdrievoudigen? Kan daarbij worden aangegeven hoe vaak in 2023, 2024 en 2025 een eerste en tweede verhoging is opgelegd?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2455CDD7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Ja, de wettelijke ophogingenpercentages bij niet-tijdige betaling bedragen 50% en 100%. Bij niet betalen kan een boete uiteindelijk verdrievoudigen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0AC68448" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Het aantal keer dat een verhoging is opgelegd is:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="52A7D7A3" w14:textId="77777777"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7CCD6318" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Rastertabel4-Accent1"/>
               <w:tblW w:w="9062" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1410"/>
               <w:gridCol w:w="2977"/>
               <w:gridCol w:w="4675"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00F73265" w14:paraId="5261F7D6" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="26F3734E" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1410" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="0C086DBF" w14:textId="77777777">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6E5F7E9C" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">Jaartal </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="3A66F095" w14:textId="6BAC868C">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="60892047" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>1</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>ste</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> verhoging (1</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>ste</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> aanmaning in aantallen)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="1A2866D0" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="07A83C82" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> verhoging </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="7C3F2B50" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5C25EC3D" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b w:val="0"/>
                       <w:bCs w:val="0"/>
-                    </w:rPr>
-[...1 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>(2</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                       <w:vertAlign w:val="superscript"/>
+                      <w:lang w:val="nl-NL"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
-                  <w:r w:rsidRPr="00231C0D">
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> aanmaning</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="1AFCF582" w14:textId="4CA54B1B">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="35E4D606" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> in aantallen)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00F73265" w14:paraId="538E1601" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="6C19E603" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1410" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="7AF5C95E" w14:textId="77777777">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="649B49FB" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>2023</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="423B13DC" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="34720970" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>1.097.872</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="6F75AA5F" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="15E0CCB5" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>582.627</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00F73265" w14:paraId="5277A7FA" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="1CA04A5F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1410" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="36582A1F" w14:textId="77777777">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3899EC03" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>2024</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="6F54C837" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="040010BA" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>1.096.099</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="2291E7D5" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="118E56B0" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>614.980</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00F73265" w14:paraId="746FFF5C" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="632957B3" w14:textId="77777777">
               <w:trPr>
                 <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
                   <w:tcW w:w="1410" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="5373F43E" w14:textId="77777777">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4C51ED56" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2977" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="226DC0DF" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7E0AD960" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>1.054.880</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4675" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:top w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-                    <w:right w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:top w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:left w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:bottom w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+                    <w:right w:val="single" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00F73265" w:rsidRDefault="00640EAF" w14:paraId="678CF663" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="01422F9D" w14:textId="77777777">
                   <w:pPr>
                     <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>623.761</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1C6A3BF2" w14:textId="46949E00"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="44165AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="0590EB7E" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="5E131212" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="24DC701B" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="53C57EF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2489026A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5AA3FF1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u per jaar sinds 2020 aangeven hoeveel inkomsten uit verkeersboetes zijn geraamd, hoeveel inkomsten daadwerkelijk zijn gerealiseerd en welk deel daarvan bestond uit verhogingen wegens niet-tijdige betaling?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002B0D02" w:rsidRDefault="00640EAF" w14:paraId="39534335" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="607E6594" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>In onderstaande tabel zijn de geraamde en de daadwerkelijk gerealiseerde ontvangsten opgenomen voor de jaren 2020 t/m 2025. De ontvangsten in het kader van verhogingen bedragen jaarlijks circa 15 procent.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002B0D02" w:rsidRDefault="00640EAF" w14:paraId="245F10CF" w14:textId="77777777"/>
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6819C2A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>(Bedragen*€1.000,-)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3B99FEB3" w14:textId="3385865A">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3F4D9CE5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66B59E10" wp14:editId="635AF568">
-                  <wp:extent cx="4137660" cy="922020"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F0F6CD3" wp14:editId="581BEC08">
+                  <wp:extent cx="5264825" cy="1173193"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1027727736" name="Afbeelding 2"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId10">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4137660" cy="922020"/>
+                            <a:ext cx="5297006" cy="1180364"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="37C58F34" w14:textId="37685AA9"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1F88CC51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="230A5765" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="457731F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="23A6EDBC" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1CA923CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="306146EB" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1FCEE1C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kunt u aangeven of u rekening houdt met de mogelijkheid dat de Hoge Raad oordeelt dat de huidige verhogingspercentages van 50 procent en 100 procent bij niet-tijdige betaling van </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00237159" w:rsidRDefault="00640EAF" w14:paraId="216A76F8" w14:textId="075C3399">
+              <w:t xml:space="preserve">Kunt u aangeven of u rekening houdt met de mogelijkheid dat de Hoge Raad oordeelt dat de huidige verhogingspercentages van 50 procent en 100 procent bij niet-tijdige betaling van Wahv-boetes disproportioneel zijn, en zo ja, welke juridische, financiële en uitvoeringsmatige scenario’s hiervoor zijn voorbereid, waaronder eventuele terugbetaling, kwijtschelding of aanpassing van nog openstaande verhogingen? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5EB7C676" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk230167422" w:id="3"/>
-            <w:r w:rsidRPr="00231C0D">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">)boetes en oplopende betalingsproblemen’ op 15 april jl. ook toegelicht. Als de uitkomst van de procedure helder is, zal uw Kamer nader worden geïnformeerd over de eventuele implicaties en hoe dit wordt opgepakt. </w:t>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De rechtbank Den Haag heeft in september 2025 een prejudiciële vraag aan de Hoge Raad gesteld over de wettelijke ophogingen bij Wahv-boetes. Deze vraag is momenteel in behandeling bij de Advocaat-Generaal (A-G) voor conclusie. Het is niet bekend wanneer de conclusie wordt genomen. Na de conclusie van de A-G zal de Hoge Raad de vraag in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">behandeling nemen en een uitspraak doen. Hierna kan de procedure bij de rechtbank Den Haag worden voortgezet.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4B4587CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er kan niet vooruit worden gelopen op rechterlijke uitspraken. Vanzelfsprekend bereiden het CJIB en het ministerie van Justitie en Veiligheid zich wel voor op mogelijke scenario’s. De algemeen directeur van het CJIB heeft dit tijdens het rondetafelgesprek over ‘(verkeers)boetes en oplopende betalingsproblemen’ op 15 april jl. ook toegelicht. Als de uitkomst van de procedure helder is, zal uw Kamer nader worden geïnformeerd over de eventuele implicaties en hoe dit wordt opgepakt. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="60AC7E26" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="7C92D322" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5EC7950E" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="08C3B110" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6844A045" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="566C635D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kunt u aangeven wat de budgettaire derving zou zijn van het verlagen van </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Kunt u aangeven wat de budgettaire derving zou zijn van het verlagen van Wahv-boetes met respectievelijk 10, 20, 30 en 40 procent, en wat de budgettaire derving zou zijn van het aanpassen van de verhogingspercentages naar de strafrechtelijke systematiek?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00FB0D5D" w:rsidRDefault="00640EAF" w14:paraId="2BC5771F" w14:textId="71A2D1BC">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="172CDB9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>De budgettaire derving van het verlagen van WAHV-boetes met respectievelijk 10, 20, 30 en 40 procent bedraagt respectievelijk circa € 100, € 200, € 300 en €400 miljoen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="29AE3259" w14:textId="735B2E38">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> die eerder met uw Kamer zijn gedeeld het antwoord op vraag 8.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2EF15D3E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Zie voor de varianten voor een verlaging van de ophogingenpercentages die eerder met uw Kamer zijn gedeeld het antwoord op vraag 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="1346F6B8" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="74020F79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="54704F2C" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="27BAC7B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0034002E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="438CCE29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven hoeveel huishoudens met geregistreerde problematische schulden ook betalingsachterstanden op verkeersboetes hebben, en welk aandeel dit is van het totaal aantal huishoudens met problematische schulden?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="739A1CE1" w14:textId="0AD12EE0">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0BCDDF74" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Uit cijfers van het CBS blijkt dat van het aandeel huishoudens in 2025 met geregistreerde problematische schulden in Nederland 18,5% van deze huishoudens (ook) een of meerdere verhoogde openstaande Wahv-boetes had.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Dit komt neer op ruim 134.000 huishoudens in Nederland.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="59E580A6" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="380B56AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2473B628" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0E1886DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="52D7AB41" w14:textId="40DF9BA7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5DFA1044" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven of er wetenschappelijk onderzoek beschikbaar is naar de relatie tussen de hoogte van verkeersboetes en het daadwerkelijke nalevingseffect? Is daarbij onderzocht of een hogere boete leidt tot beter verkeersgedrag, of dat vooral de pakkans en voorspelbaarheid van handhaving bepalend zijn?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="061FD0AF" w14:textId="3A052140">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5D4EEDF2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Stichting Wetenschappelijk onderzoek verkeersveiligheid (SWOV) heeft onderzoek gedaan naar de relatie tussen de hoogte van de boetebedragen en het nalevingsgedrag</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">. De conclusie is – kort gezegd – dat hogere boetes wel effect hebben op gedrag maar dat het effect zeer beperkt is en dat vooral zichtbaar is als dit samengaat met een hogere pakkans.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="621FA2B6" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="2E4CB7D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="54855903" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2608E4B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7A970EFD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3E3A3CD5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u aangeven of er Nederlands of internationaal wetenschappelijk onderzoek beschikbaar is naar de gevolgen van het gedrag van politieagenten, de inzet van hun discretionaire bevoegdheid, en de hoogte van boetes? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="0094259D" w:rsidRDefault="00640EAF" w14:paraId="4CC7B232" w14:textId="24026CA2">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5B3C8BBF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er is geen Nederlands onderzoek beschikbaar naar het verband tussen boetehoogte en de discretionaire bevoegdheid van agenten. Wel is er internationaal onderzoek beschikbaar, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">al. </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">bijvoorbeeld van Yasanthi et al. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(2024) over </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Determinants of traffic safety enforcement </w:t>
-[...5 lines deleted...]
-                <w:iCs/>
+              <w:t>Determinants of traffic safety enforcement behaviour among police officers: A narrative review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>behaviour</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="0094259D" w:rsidRDefault="00640EAF" w14:paraId="1AB4B9D5" w14:textId="3346AE39">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3CCA0C75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="66BA8869" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="43E7EB70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="72B2057E" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5034F2E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6736379D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1A56FB7C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven of er binnen het OM richtlijnen bestaan voor de verhouding tussen strafeisen bij geweldsdelicten, vermogensdelicten, fiscale delicten en veelvoorkomende overtredingen? Zo ja, kunt u deze richtlijnen en de onderliggende uitgangspunten aan de Kamer doen toekomen?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3289A9C3" w14:textId="571C5B64">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="15FA71AE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Het OM streeft naar interventies die een voelbare normbevestiging alsmede een zichtbare reactie op criminaliteit opleveren en maximaal bijdragen aan herstel van het toegebrachte leed. De sanctie dient in verhouding te staan tot de ernst van het feit, de omstandigheden waaronder het is gepleegd en de persoon van de verdachte. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:br/>
               <w:t>De Landelijke Commissie Strafvorderingsrichtlijnen (LCS) is het orgaan binnen het Openbaar Ministerie dat de richtlijnen voor strafvordering ontwerpt en actualiseert. Het College stelt de richtlijnen vervolgens vast. Er bestaan veel verschillende strafvorderingsrichtlijnen, deze zijn allemaal online te vinden. In de aanwijzing kader voor strafvordering</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> zijn de uitgangspunten voor het opstellen van de strafvorderingsrichtlijnen vastgesteld. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="70C53D9E" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="59EEA15B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1D1018F6" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="33400F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="62BC0F61" w14:textId="1CE5BC5C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3BA3D167" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u aangeven of bij het vaststellen van verkeersboetes periodiek wordt getoetst of de boetehoogte nog in verhouding staat tot de ernst van het feit, tot vergelijkbare sancties in het strafrecht en tot de draagkracht van burgers? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0D9A4FAA" w14:textId="36EA2337">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="16A52E51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bij de jaarlijkse indexering van de verkeersboetes wordt dit niet getoetst. De jaarlijkse indexering is bedoeld om te corrigeren voor de geldontwaarding (zie ook het antwoord op vraag 10). Zoals in het antwoord op vraag 12 is aangegeven is in 2020 wel gekeken naar de verkeersboetes en of deze gezien de ernst van de feiten verhoogd of verlaagd moesten worden. Het rapport van het Openbaar Ministerie uit 2023 heeft de verhouding van de verkeersboetes tot de andere sanctiestelsels bekeken. Naar de verhouding tot de draagkracht van burgers is niet gekeken. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="12FE342D" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="6FBD6451" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="59D9CD9C" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="32B10849" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="74E085C3" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4C97A565" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven welke instantie uiteindelijk verantwoordelijk is voor het bewaken van de samenhang tussen boetes in het bestuursrecht, het strafrecht en het verkeersrecht?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00C95950" w:rsidRDefault="00640EAF" w14:paraId="64787AC1" w14:textId="77777777">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> en de rechtsprekende macht, om te waarborgen dat de samenhang ook in de praktijk zoveel mogelijk wordt gewaarborgd.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="70B0FB77" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het is niet mogelijk om een specifieke instantie aan te wijzen die uiteindelijk verantwoordelijk is voor het bewaken van de samenhang tussen boetes in het bestuursrecht, het strafrecht en het verkeersrecht. Het bewaken van die samenhang is vooraleerst de verantwoordelijkheid van de wetgever, dit betreft dus de regering en de Staten-Generaal. Te dien aanzien kan ook worden gewezen op het standpunt van het kabinet over de verhouding tussen het strafrecht en het punitieve bestuursrecht naar aanleiding van het advies van de Afdeling advisering van de Raad van State inzake sanctiestelsels (Stcrt. 2018, 31269), en de naar aanleiding van dat standpunt genomen maatregelen om de afstemming tussen de verschillende boetestelsels te verbeteren. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="50ABF406" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Bij de bewaking van de samenhang tussen de verschillende boetestelsels is ook een rol voorbehouden aan de bestuursorganen, het OM en de rechtsprekende macht, om te waarborgen dat de samenhang ook in de praktijk zoveel mogelijk wordt gewaarborgd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="3BE5E08B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="7F612B09" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3D244DA8" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4FBE64F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="_Hlk230247057" w:id="4"/>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="72FF13F8" w14:textId="4B5AD0D9">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="56346D83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven of u bereid bent een onafhankelijk onderzoek te laten uitvoeren naar de vraag of verkeersboetes nog primair dienen als verkeersveiligheidsinstrument, of in de praktijk mede functioneren als structurele inkomstenbron voor de Staat?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="34C3FF6C" w14:textId="5A954681">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="345A1840" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nee, dit lijkt mij overbodig. In het rapport van het OM en in de evaluatie van de Wet administratiefrechtelijke verkeershandhaving, is reeds geconcludeerd dat de beleidsmatige verhogingen om financiële redenen zijn doorgevoerd en de verkeersveiligheid niet primair dienen. De benodigde bezuinigingen van 300 miljoen euro per jaar om het verlagen van de verkeersboetes te kunnen bekostigen, acht dit kabinet op dit moment niet wenselijk. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D" w:rsidDel="005548FB">
+            <w:r w:rsidRPr="002A2147" w:rsidDel="005548FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Het doen van nog een onderzoek hiernaar, lost dit probleem niet op. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="7A682477" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="38E4FB12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7CE40903" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4DBCE5AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7B3922B8" w14:textId="70DDA15C">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="62C38C16" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kunt u aangeven of bij toekomstige verhogingen van verkeersboetes standaard een proportionaliteitstoets, </w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Kunt u aangeven of bij toekomstige verhogingen van verkeersboetes standaard een proportionaliteitstoets, schuldeneffecttoets en begrotingsprikkeltoets kan worden uitgevoerd en aan de Kamer kan worden toegezonden?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="533AB418" w14:textId="2A29D30E">
-[...11 lines deleted...]
-              <w:t xml:space="preserve">inister van Justitie en Veiligheid de verkeersboetes alleen jaarlijks indexeren en niet beleidsmatig verhogen. </w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="02E22653" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals aangegeven bij vraag 10 wordt bij de jaarlijkse indexering niet gekeken naar de proportionaliteit, het effect op de schulden of begrotingsprikkels van de boetes. De indexering is een technische aanpassing aan de geldontwaarding (inflatie) die geen invloed heeft op de proportionaliteit en eventuele effecten op schulden of begrotingsprikkels van de verkeersboetes. Om die reden is een toets hierop bij indexering niet zinvol. Zoals reeds eerder meerdere malen is aangegeven, gaat de minister van Justitie en Veiligheid de verkeersboetes alleen jaarlijks indexeren en niet beleidsmatig verhogen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="5D713E19" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="0F0A7D2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="084BDB0D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4380AEDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="55E69C59" w14:textId="1EE5B1F7">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3AC15683" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Worden de door experts aangedragen alternatieven voor de huidige hoogtes en </w:t>
-[...33 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Worden de door experts aangedragen alternatieven voor de huidige hoogtes en verhogingstredes van verkeersboetes onderzocht? Waarom acht u deze alternatieven wel/niet haalbaar, zie bijvoorbeeld de aanbevelingen uit het position paper van mevrouw Van Rooy, aangeleverd in aanloop naar het rondetafelgesprek?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0EA05123" w14:textId="77777777">
-[...12 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002301F7" w:rsidRDefault="00640EAF" w14:paraId="375555AD" w14:textId="58705EB8">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2620AD98" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>In het kader van de kabinetsreactie op het rapport ‘boetestelsels in balans’ zijn verschillende opties voor het in balans brengen van de sanctiestelsels onderzocht. Deze zijn echter allemaal onhaalbaar gebleken. In het position paper van Merel van Rooy zijn de volgende mogelijkheden aangedragen:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="4EB05711" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vind toch dekking op de begroting van JenV, verwijzing naar ombuigingenlijst. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002301F7" w:rsidRDefault="00640EAF" w14:paraId="5FC49CE5" w14:textId="043959A7">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="5E08FF84" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>B&amp;T volledig naar begroting van het Ministerie van Financiën</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002301F7" w:rsidRDefault="00640EAF" w14:paraId="14C3EF3C" w14:textId="3AEF1BB8">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="1A3F4AB7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Halveer de MRB-vrijstelling voor oldtimers </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="002301F7" w:rsidRDefault="00640EAF" w14:paraId="3BBD95CE" w14:textId="1DF6E8F2">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="09220734" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dekking vinden bij het Ministerie van Financiën bij APB. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004710A5" w:rsidRDefault="00640EAF" w14:paraId="4810782B" w14:textId="0ECEFA4B">
-[...25 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="797B1C9F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dekking vinden op de begroting van JenV voor zowel het verlagen van de initiële boetes als het verlagen van de ophogingenpercentages, vinden de minister van Justitie en Veiligheid en de staatssecretaris van Justitie en Veiligheid niet wenselijk. Dit zou een forse bezuiniging op de JenV-begroting betekenen, bijvoorbeeld op de strafrechtketen die toch al onder druk staat. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0305EB96" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Omdat de B&amp;T al een generaal dossier is conform de begrotingsregels van dit kabinet, levert een technische verschuiving naar de begroting van Ministerie van Financiën geen oplossing en lost ook het budgettaire tekort van minderontvangsten niet op.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004710A5" w:rsidRDefault="00640EAF" w14:paraId="400B96B7" w14:textId="15CA54FD">
-[...11 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="611F31E6" w14:textId="17A1C84B"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="152B9BA8" w14:textId="198E37F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De overige door experts aangedragen alternatieven vragen om een reallocatie of verschuiving van begrotingsmiddelen. Dit is een politiek vraagstuk en gerelateerd aan de werking van de begroting. Hiervoor zijn de begrotingsregels van toepassing die door het huidige kabinet zijn vastgesteld bij startbrief. De begrotingsregels vormen dan richtlijnen hoe hier mee om te </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>gaan. Politieke wensen worden integraal afgewogen op het hoofdbesluitvormingsmoment. Dit geldt ook voor alternatieven uit de ombuigingslijst. De Tweede Kamer kan bij de begrotingsbehandeling een amendement indienen om voor de benodigde dekking te zorgen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="44FF3E6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="2064397D" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="2B3AB105" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5C682956" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="20709C7C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="775EFF9D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1B300DED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hoe ziet u de rol van Het Centraal Justitieel Incassobureau (CJIB) in het onderzoeken, en verbeteren van het boetebeleid?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2306A36F" w14:textId="74DCCCE5">
-[...17 lines deleted...]
-              <w:t>-boetes en eventuele knelpunten die hierin naar voren komen. Verder biedt de jaarlijkse Stand van de Uitvoering van het CJIB inzichten om met elkaar in gesprek te gaan over verdere verbeteringen van het inningsbeleid. Gezamenlijk wordt vervolgens gekeken of en zo ja, hoe deze knelpunten kunnen worden opgelost. Deze gesprekken zullen blijven plaatsvinden.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1D92FE83" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Het CJIB is namens de minister belast met de inning van onder andere Wahv-boetes en heeft daardoor een goed beeld van de gevolgen van het inningsbeleid. Het CJIB en het ministerie van Justitie en Veiligheid voeren doorlopend gesprekken over de inning van onder andere Wahv-boetes en eventuele knelpunten die hierin naar voren komen. Verder biedt de jaarlijkse Stand van de Uitvoering van het CJIB inzichten om met elkaar in gesprek te gaan over verdere verbeteringen van het inningsbeleid. Gezamenlijk wordt vervolgens gekeken of en zo ja, hoe deze knelpunten kunnen worden opgelost. Deze gesprekken zullen blijven plaatsvinden.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="7A2C3CD7" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="18473DB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3FFE22C4" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="05A5E6F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2C567EAD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="489A0C30" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Welke stappen onderneemt u en/of welke gesprekken voert u met het CJIB om deze organisatie optimaal in staat te stellen bij te dragen aan verbetering van het huidige boetebeleid?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="13888615" w14:textId="3BB8480B">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="58D25657" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Zie het antwoord op vraag 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="37B0BCA8" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="6AF8B297" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0E26F361" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="00169356" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2B2D036A" w14:textId="0D2FE49F">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7D1EEA29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Kunt u aangeven hoe uitvoering en dekking gegeven gaat worden aan de moties met betrekking tot het niet-benutten van het verkeersboetebeleid als begrotingsmiddel?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="075379AD" w14:textId="7C53FD43">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">de verkeersboetes niet beleidsmatig verhogen en enkel nog jaarlijks indexeren. Hiervoor is geen dekking nodig. </w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="260A0F46" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals eerder aangegeven, zal de minister van Justitie en Veiligheid de verkeersboetes niet beleidsmatig verhogen en enkel nog jaarlijks indexeren. Hiervoor is geen dekking nodig. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="24B26F13" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="1FF62F36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="124243F6" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="61E8339A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3B4B817F" w14:textId="10748422">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="241098C0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wat is het exacte aantal boeteverhogingen per jaar over de periode 2020-2025? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1336006C" w14:textId="2D056FA3">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">-verkeersboetes een aanvullende beleidsmatige verhoging van 4,3% plaatsgevonden die tegelijkertijd met de jaarlijkse indexering is doorgevoerd. </w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2BC0D69E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De boetes zijn in deze jaren een keer per jaar verhoogd. Ze zijn in deze jaren elk jaar geïndexeerd met de consumentenprijsindex.  Daarnaast heeft er in 2024 voor de Wahv-verkeersboetes een aanvullende beleidsmatige verhoging van 4,3% plaatsgevonden die tegelijkertijd met de jaarlijkse indexering is doorgevoerd. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="3627C4B9" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="1CE02151" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6C5BF149" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="427DECDB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="676B3F23" w14:textId="3608EAD5">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="73F456E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wat is het gemiddelde bedrag van een verkeersboete, van een eenmalig verhoogde verkeersboete en een tweemaal of meer verhoogde verkeersboete?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="425E03B5" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7FB7222D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Het gemiddelde bedrag van een verkeersboete bedroeg in 2025 112,82 euro. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00723262" w:rsidRDefault="00640EAF" w14:paraId="72F15ADA" w14:textId="111992BB">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2FA70A2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Het gemiddelde bedrag van een eerste aanmaning bedroeg in 2025 219 euro.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00723262" w:rsidRDefault="00640EAF" w14:paraId="30374F03" w14:textId="7466FB62">
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="363DC3CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Het gemiddelde bedrag van een tweede aanmaning bedroeg in 2025 480 euro.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1E445F01" w14:textId="32A2C014"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7A8D6171" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="059D76D5" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="420C0E8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2EB2C4E0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5D6ADE3D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="2279B18A" w14:textId="62CD0DFF">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="67DCC4BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Voor welke feiten worden de meeste verkeersboetes uitgeschreven? Kunt u dit delen in de vorm van een top-vijf of top-tien tabel inclusief aantallen?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="638A20D7" w14:textId="275634B3">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1B748D29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Op de website van het CJIB</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="12"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> zijn cijfers te vinden over de opgelegde boetes. De top 5 zag er in 2025 als volgt uit. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Tabelraster"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="3820"/>
+              <w:gridCol w:w="6796"/>
               <w:gridCol w:w="1275"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="53B95D33" w14:textId="77777777">
-[...6 lines deleted...]
-                    <w:rPr>
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="0201D6F4" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="61581318" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Overtreding</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="2ED59B73" w14:textId="32BEF313">
-[...1 lines deleted...]
-                    <w:rPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0AE15836" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
-                    </w:rPr>
-[...2 lines deleted...]
-                    <w:rPr>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:t>Aantal in 2025</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="5F1E9E9C" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="1767E7CF" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1B9FFF1F" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t>4 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="74543FC0" w14:textId="7F21CE31">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="640B0FBE" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>417.244</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="7E045645" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="24F9ACC6" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0834A660" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>4 km/ u te hard op een autosnelweg buiten de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="07BD236A" w14:textId="083A461D">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="66DF70DD" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>326.731</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="05183569" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="7941F0CB" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1965DD48" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>5 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="3A2A5553" w14:textId="4BFA43A6">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="73E6D338" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>311.033</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="73060EBE" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="2504B0AD" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="71BF99D9" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>Als bestuurder tijdens het rijden een mobiel elektronisch apparaat vasthouden</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="1749531C" w14:textId="72DD741F">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5E7E0EA5" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                    </w:rPr>
                     <w:t>248.020</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00C5695C" w14:paraId="605DB042" w14:textId="77777777">
-[...5 lines deleted...]
-                  <w:r w:rsidRPr="00231C0D">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="332D9F29" w14:textId="77777777">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="6796" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3FFAA36E" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>6 km/ u te hard binnen de bebouwde kom</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1275" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="001F5A36" w:rsidRDefault="00640EAF" w14:paraId="5A789E4C" w14:textId="65ED842A">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0D5C90D9" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="nl-NL"/>
+                    </w:rPr>
                     <w:t>236.913</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="1B378CC9" w14:textId="0A899A4C">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="783FC8EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>In de cijfers op de website van het CJIB kan ook op hoofdgroepen overtredingen worden geselecteerd.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="49514888" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="0B912991" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00ED720C" w:rsidRDefault="00640EAF" w14:paraId="04E47404" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="63972B23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00ED720C" w:rsidRDefault="00640EAF" w14:paraId="21CF214B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="395EB77B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>In welke gemeenten worden de meeste verkeersboetes uitgeschreven? Kunt u dit delen in de vorm van een top-vijf of top-tien tabel inclusief aantallen, en incl. aantallen naar hoofd van de bevolking?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00ED720C" w:rsidRDefault="00640EAF" w14:paraId="5CF1EEBC" w14:textId="6EA22572"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="01B1B464" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1962177A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dit zijn de aantallen in 2025. </w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8361" w:type="dxa"/>
               <w:tblCellMar>
                 <w:left w:w="0" w:type="dxa"/>
                 <w:right w:w="0" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3880"/>
               <w:gridCol w:w="1381"/>
-              <w:gridCol w:w="690"/>
-              <w:gridCol w:w="709"/>
+              <w:gridCol w:w="1399"/>
               <w:gridCol w:w="1701"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="5E8C36F1" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="03589165" w14:textId="77777777">
               <w:trPr>
                 <w:gridAfter w:val="1"/>
                 <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="589D23A0" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="632B712C" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Pleeggemeente</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00842DCA" w:rsidRDefault="00640EAF" w14:paraId="1F6C9EBF" w14:textId="3A566ACE">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="14A18B44" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Aantal     </w:t>
-[...15 lines deleted...]
-                    <w:t xml:space="preserve">  sancties</w:t>
+                    <w:t>Aantal     geregisteerde  sancties</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1399" w:type="dxa"/>
-                  <w:gridSpan w:val="2"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CE0919" w:rsidRDefault="00640EAF" w14:paraId="2512D543" w14:textId="45BC8F37">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="146860DC" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
-                    <w:rPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Naar hoofd van de bevolking</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="620E7324" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="3DBA545D" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="44249FF4" w14:textId="0579F5F6">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="77CE8F61" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:br/>
                     <w:t>Amsterdam</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="4C193CC4" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4A5F6536" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>555.926</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00FB6995" w:rsidRDefault="00640EAF" w14:paraId="7F3CFEF8" w14:textId="46E0D063">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="48BAB4E3" w14:textId="28F79DF9">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">    0,59</w:t>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                    <w:t>0,59</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="4BF8D8F8" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="743C924D" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="5F642071" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="30433CD7" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Stichtse Vecht</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="1F3D6C44" w14:textId="6BB4CEC4">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="1E81E1C5" w14:textId="403FF9B8">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-[...7 lines deleted...]
-                  <w:tcW w:w="690" w:type="dxa"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                    <w:t>498.363</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="126F1EAF" w14:textId="0C67DEFE">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="77BEF7FD" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">7,53  </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="6F254D89" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="44F906A6" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="24A8812E" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="52C59BAB" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Rotterdam</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="6F708871" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="01F1C72A" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>493.198</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="4B2F42DF" w14:textId="4E10B73F">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="33725A25" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>0,73</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="01F80CC8" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="2A17B2D0" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="051C6986" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2080EA8B" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>'s-Gravenhage</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="2E08EAC2" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0CB2A0FA" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>301.086</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="2722ED58" w14:textId="61E7C6DE">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="3BD65F6D" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>0,53</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="22052495" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="2D9C40FB" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="240F16E5" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6A33A3B6" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Haarlemmermeer</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="71EE188C" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5A1C6843" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>275.677</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00FB6995" w:rsidRDefault="00640EAF" w14:paraId="56309D08" w14:textId="62CB77C8">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="0ED8C8CE" w14:textId="736C3057">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                    <w:jc w:val="center"/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">    1,62</w:t>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                    <w:t>1,62</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="12017BB2" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="7840F9D9" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="3A593874" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5E75B539" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Utrecht</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="0BD78932" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="64B635F4" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>249.365</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="66B6E87A" w14:textId="4891D7F9">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="3D40C136" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>0,66</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="25D75584" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="4AE41E81" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="5DF31A4D" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6FBDF3BD" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Leidschendam-Voorburg</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="5244F67B" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="653C87E1" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>134.433</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000E63E5" w:rsidRDefault="00640EAF" w14:paraId="3AB0A5D9" w14:textId="29DA4E9E">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="5E35A412" w14:textId="6C52D7AC">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                    <w:jc w:val="center"/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">   1,7</w:t>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                    <w:t>1,7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="16AC2CE7" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="3C84BCAA" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="50F88111" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2C731E25" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Nijmegen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="687C5A64" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="57583EC4" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>133.824</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="000E63E5" w:rsidRDefault="00640EAF" w14:paraId="05A499C7" w14:textId="391A36A3">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="6F6CD06C" w14:textId="04A640EB">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                    <w:jc w:val="center"/>
-[...2 lines deleted...]
-                    <w:t xml:space="preserve">   0,7</w:t>
+                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                    <w:t>0,7</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="58C703D3" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="291428F7" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="664369F0" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4B46A24B" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Groningen</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="43441C17" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6FCCFD98" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>128.935</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="26F67A85" w14:textId="06F29325">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="2629B512" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>0,53</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="182C0D8C" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="3450A48F" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="65EAA8BD" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="057452C4" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>Eindhoven</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="004D4E47" w:rsidRDefault="00640EAF" w14:paraId="76585ADC" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5A97E42C" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>123.315</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="690" w:type="dxa"/>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="36A2A1F5" w14:textId="33E2698B">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="101943F4" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-                  <w:r w:rsidRPr="00231C0D">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t>0,49</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="008E7E11" w14:paraId="24180D8B" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="002A2147" w14:paraId="4A7604AF" w14:textId="77777777">
               <w:trPr>
-                <w:gridAfter w:val="2"/>
-                <w:wAfter w:w="2410" w:type="dxa"/>
+                <w:gridAfter w:val="1"/>
+                <w:wAfter w:w="1701" w:type="dxa"/>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3880" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00E325FF" w:rsidRDefault="00640EAF" w14:paraId="7A0D12EC" w14:textId="622A3155">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="14C5CF47" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:ind w:right="-2566"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1381" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00E325FF" w:rsidRDefault="00640EAF" w14:paraId="629BF340" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="03AD9BA8" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:ind w:left="1439" w:right="-1044" w:hanging="1014"/>
                     <w:jc w:val="right"/>
-                  </w:pPr>
-[...4 lines deleted...]
-                  <w:tcW w:w="690" w:type="dxa"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="1399" w:type="dxa"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00CB65CD" w:rsidRDefault="00640EAF" w14:paraId="13CFC07C" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="36392CBC" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
                     <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidRPr="00231C0D" w:rsidR="008E7E11" w:rsidTr="008E7E11" w14:paraId="055393A8" w14:textId="77777777">
+            <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="2C0632EB" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="225"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8361" w:type="dxa"/>
-                  <w:gridSpan w:val="5"/>
+                  <w:gridSpan w:val="4"/>
                   <w:noWrap/>
                   <w:tcMar>
                     <w:top w:w="0" w:type="dxa"/>
                     <w:left w:w="70" w:type="dxa"/>
                     <w:bottom w:w="0" w:type="dxa"/>
                     <w:right w:w="70" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="bottom"/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="008E7E11" w:rsidP="008E7E11" w:rsidRDefault="008E7E11" w14:paraId="005EF98D" w14:textId="77777777">
-                  <w:r w:rsidRPr="00231C0D">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2C9E85FE" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="002A2147">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                     <w:t xml:space="preserve">De top 10 gemeenten naar hoofd van de bevolking is niet uit de systemen van het CJIB te halen. </w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidRPr="00231C0D" w:rsidR="008E7E11" w:rsidP="00CB65CD" w:rsidRDefault="008E7E11" w14:paraId="4EF49422" w14:textId="77777777">
+                <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="6A8C8639" w14:textId="77777777">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="atLeast"/>
-                    <w:jc w:val="right"/>
-[...17 lines deleted...]
-                    <w:jc w:val="right"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00ED720C" w:rsidRDefault="00640EAF" w14:paraId="4B437E7E" w14:textId="17764468"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="04DC1EAB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="3C3BCE6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="40F25722" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4E586B30" w14:textId="53E3192D">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5AF44FEE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00ED720C" w:rsidRDefault="00640EAF" w14:paraId="1949D148" w14:textId="6D69E106">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="69AB3666" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kunt u meer informatie of onderbouwing verschaffen over welke stappen u voornemens bent om te nemen om inzicht te krijgen in de maatschappelijke kosten en baten van het huidige boetebeleid?  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00D6684E" w:rsidRDefault="00640EAF" w14:paraId="0696F335" w14:textId="7A407924">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6852D832" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Door de Hogeschool Utrecht en Panteia is recent onderzoek gedaan naar de validiteit van ophogingen bij verschillende overheidsorganisaties, waaronder het CJIB.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="13"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Daarnaast is in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>opdracht van het Interdepartementaal Beleidsonderzoek Problematische schulden een berekening gemaakt van de maatschappelijke kosten van problematische schulden. Deze kosten zijn berekend op 8,5 miljard euro per jaar.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:footnoteReference w:id="14"/>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In haar position paper heeft Merel van Rooy geschetst dat de maatschappelijke kosten als gevolg van specifiek verkeersboeteschulden op 750 miljoen euro per jaar worden geschat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4D3CDAA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De hiervoor genoemde onderzoeken en cijfers geven reeds voldoende inzicht in de maatschappelijke kosten van schulden. Wij zien op dit moment dan ook geen meerwaarde in het doen van onderzoek naar de maatschappelijke kosten van verkeersboetes, zoals de algemeen directeur van het CJIB ook tijdens het rondetafelgesprek van 15 april jl. heeft aangegeven.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="329CB5AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="6AF71429" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="404F7792" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5D6A79C5" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="2C05906A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="5B068C7F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6C81FCE9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Aangezien in het rondetafelgesprek en het </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Aangezien in het rondetafelgesprek en het position paper van mevrouw Van Rooy bleek dat een schatting van de maatschappelijke schade van het boetebeleid (á 750 miljoen) slechts een grove schatting is, kunt u aangeven wat bekend is over de schade en kosten van schulden? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="51D05EA5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals in de vraag hierboven is aangegeven worden de maatschappelijke kosten van de schuldenproblematiek ingeschat op tenminste 8,5 miljard euro per jaar. Het gaat hier om kosten die (problematische) schulden veroorzaken en niet specifiek om de kosten van (verkeers)boetes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="41CBBE47" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>position</w:t>
-[...28 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="03EF440C" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="694D818C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="23CD5026" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="43AAE458" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="670921E4" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0E06E8AD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Welk effect heeft de grootte en schade van schulden(problematiek) op zorgkosten?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="168880F9" w14:textId="3D69DFAC">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3A18ED1F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Geldzorgen, en dan met name de (chronische) stress die geldzorgen teweegbrengen, werken door op zowel de mentale als fysieke gezondheid van mensen. De kosten voor de gezondheidszorg als gevolg van de schuldenproblematiek worden in het hierboven genoemde onderzoek geschat op minimaal € 438 miljoen. Dit lijkt een onderschatting te zijn, omdat een groot deel van de effecten niet is te kwantificeren. Als kanttekening hierbij geldt dat als gevolg van de clustering van problemen – waaronder schulden - het vaak niet mogelijk is om in beeld te krijgen bij hoeveel mensen de specifieke klacht (alleen) wordt veroorzaakt door de schuldenproblematiek.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="685F3D3B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="0602B7DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0D122E25" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5D6FB60B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="16922ABA" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="21A7AA33" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Welk effect heeft de grootte en schade van schulden(problematiek) op uitgaven aan sociale zekerheid?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0D80F43F" w14:textId="6A3FCAB9">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="38393713" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>De uitkeringskosten na baanverlies door een schuldensituatie worden in het hierboven genoemde onderzoek geschat op €445 miljoen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="45031935" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="01FD2BA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="28BCEC68" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="3154323D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="3427379B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0618144C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Wat zijn de kosten van de inspanningen vanuit overheden om openstaande schulden af te handelen? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="72C621CD" w14:textId="2BC5521F">
-[...1 lines deleted...]
-              <w:t>In het hierboven genoemde onderzoek is een inschatting gemaakt van alle kosten van invordering (€ 849 miljoen) en maatschappelijke ondersteuning (€ 1 miljard) die samenhangen met de schuldenproblematiek. Het gaat dan onder meer om de kosten voor ambtshandelingen, de inzet van personeel bij incassoactiviteiten, de rechtelijke macht, schuldhulpverlening, bewindsvoering, griffierechten etc. Daarbij is geen onderscheid gemaakt tussen kosten die door overheden worden betaald en kosten die door private partijen worden gemaakt. Ook geldt dat bij een deel van deze kosten een eigen bijdrage moet worden betaald. Voor de uitkomsten van de maatschappelijke kosten-batenanalyse is dat niet van belang, maar dat maakt het lastig om exact te kwantificeren wat de kosten voor de overheden zijn.</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="64CF5BAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In het hierboven genoemde onderzoek is een inschatting gemaakt van alle kosten van invordering (€ 849 miljoen) en maatschappelijke ondersteuning (€ 1 miljard) die samenhangen met de schuldenproblematiek. Het gaat dan onder meer om de kosten voor ambtshandelingen, de inzet van personeel bij incassoactiviteiten, de rechtelijke macht, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>schuldhulpverlening, bewindsvoering, griffierechten etc. Daarbij is geen onderscheid gemaakt tussen kosten die door overheden worden betaald en kosten die door private partijen worden gemaakt. Ook geldt dat bij een deel van deze kosten een eigen bijdrage moet worden betaald. Voor de uitkomsten van de maatschappelijke kosten-batenanalyse is dat niet van belang, maar dat maakt het lastig om exact te kwantificeren wat de kosten voor de overheden zijn.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="19FAF65B" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="3A1241D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="22EAEE68" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="687F9E45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7833F667" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="02E7B4A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
-              <w:rPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Hoeveel andere, extra kosten als gevolg van schulden en de bijbehorende schuldenproblematiek zijn er?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="0F4D1EF2" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0E0A579E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>In het hierboven genoemde onderzoek worden de volgende kostenposten onderscheiden:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="1CA8E9FB" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="3DCFFFEC" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Invordering € 849 miljoen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="17250147" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="6F99E210" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Maatschappelijke ondersteuning € 1 miljard</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="01AEB206" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="7D827E23" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Gezondheidszorg € 438 miljoen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="25F0509F" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="122E0E83" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Arbeidsmarkt en economie € 6,2 miljard</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="0F519F56" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="0BEF6C91" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Onderwijs en onderzoek geheel onbekend</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="495A59DE" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="7B24BA42" w14:textId="77777777">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="2"/>
               </w:numPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Openbare orde en veiligheid geheel onbekend</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="2A367942" w14:textId="7855C95E">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4B0A7009" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Alle posten waarvoor een berekening kon worden gemaakt zijn bij elkaar opgeteld € 8,5 miljard. De grootste posten zijn verminderde arbeidsmarktproductiviteit en verzuim (€ 4,5 miljard) en oninbare vorderingen (€ 1,24 miljard). Hierbij geldt dat er ook veel kostenposten zijn waarvoor op basis van bronnen niet in beeld kon worden gebracht wat de omvang is van de kosten die door schuldenproblematiek worden veroorzaakt. De genoemde totale kosten vormen volgens de onderzoekers dan ook een stevige onderschatting. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00B90B3B" w:rsidRDefault="00640EAF" w14:paraId="29C8D1B1" w14:textId="06D6AA21">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6A78DF0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Als kanttekening wordt erop gewezen dat het wegnemen van schulden niet automatisch betekent dat alle in het rapport opgevoerde kosten verdwijnen. Schulden maken vaak deel uit van een kluwen aan problemen en sommige problemen kunnen lang doorwerken in het leven van mensen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="760CEA6A" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="6984A8FA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4BC9C817" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="697433C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="43EA416F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="29F2A033" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hoe verhouden die kosten op andere (</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Hoe verhouden die kosten op andere (beleids)terreinen zich tot de inkomsten uit boetes?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="170DFBB1" w14:textId="3E74722A">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5BF88EA1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">De boeteopbrengsten bedragen ongeveer 1 miljard euro per jaar. Bovenstaande bedragen betreffen de kosten voor alle schulden en niet enkel de kosten voor schulden als gevolg van verkeersboetes. Het is dus niet logisch om die kosten af te zetten tegen over de inkomsten uit boetes. Zoals in het antwoord op vraag 36 is aangegeven worden de maatschappelijke kosten van specifiek verkeersboeteschulden geschat op 750 miljoen. De verhouding specifiek daarvoor is dus 3:4. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="292B3C92" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="34D4B7AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="6889E1F0" w14:textId="77777777">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="21536DA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7347289A" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="18A1F8DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Zijn de antwoorden op bovenstaande vragen ook beschikbaar voor de kosten, baten en effecten van specifiek schuldenproblemen als gevolg van boeteverhogingen?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="0CAD90BA" w14:textId="75BF37A7">
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="18D4BFF4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>In zijn algemeenheid kan worden gesteld dat de boeteverhogingen, zoals bij verkeersboetes, kunnen bijdragen aan het vergroten van de schuldenproblematiek in Nederland en de maatschappelijke kosten die daarmee worden veroorzaakt. De maatschappelijke effecten van sec de boeteverhogingen zijn echter niet onderzocht.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="77AC0241" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="4A9C6A9D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00D6684E" w:rsidRDefault="00640EAF" w14:paraId="0E8935CA" w14:textId="77777777">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5F973EFD" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="-32" w:firstLine="32"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00231C0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00D6684E" w:rsidRDefault="00640EAF" w14:paraId="1E49DE02" w14:textId="77777777"/>
-[...15 lines deleted...]
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00D6684E" w:rsidRDefault="00640EAF" w14:paraId="7ABF6801" w14:textId="1FA449DC"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="002A2147" w:rsidRDefault="00517A9D" w14:paraId="670B9BF6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7671D3E2" w14:textId="0A98CFEB">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="436B1724" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Welke stappen gaat u nemen om meer inzicht te krijgen in de cijfers achter het boetebeleid (verhogingen, bedragen, voor welke feiten dat gebeurt, in welke gemeenten, et cetera)?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231C0D">
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidP="00393AD1" w:rsidRDefault="00640EAF" w14:paraId="2A5955DC" w14:textId="77777777">
-[...42 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="7E6393B2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">In het jaarbericht Wahv dat het CJIB jaarlijks op zijn website publiceert zijn diverse cijfers te vinden over het totale aantal Wahv-overtredingen, de hoeveelheid verkeersboetes per soort overtreding en het gemiddelde initiële boetebedrag. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4D2608C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Daarnaast heeft de staatssecretaris van Justitie en Veiligheid in de Kamerbrief van 18 maart 2026 aan uw Kamer laten weten dat het CJIB vanaf volgend jaar het jaarbericht Wahv aanvult met het percentage Wahv-boetes dat direct wordt betaald en hoeveel boetes worden opgehoogd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6D54B43B" w14:textId="1B72AE1C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Voornoemde cijfers geven een compleet beeld van het boetebeleid. Daarom is er op dit moment geen aanleiding om hierop extra stappen te zetten. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="549B4AB2" w14:textId="77777777"/>
-[...31 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="5778A69B" w14:textId="05E61785">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00640EAF" w:rsidTr="00640EAF" w14:paraId="42C5E187" w14:textId="77777777">
+      <w:tr w:rsidRPr="002A2147" w:rsidR="002A2147" w:rsidTr="006E021C" w14:paraId="77962372" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="4A1DC54B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>46</w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="002A2147" w:rsidP="006E021C" w:rsidRDefault="002A2147" w14:paraId="1F3DE63A" w14:textId="59E4652A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00231C0D" w:rsidR="008E7E11" w:rsidP="000F697D" w:rsidRDefault="00640EAF" w14:paraId="496C34EE" w14:textId="6DC69956">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="002A2147" w:rsidP="002A2147" w:rsidRDefault="002A2147" w14:paraId="6721009D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Bent u voornemens om over de verschillende beleidsdomeinen waar het (</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>Kunt u een maatschappelijke kosten- en batenanalyse (MKBA) uitvoeren naar het huidige (verkeers)boetebeleid, onder andere om te achterhalen of het huidige beleid de belastingbetaler niet meer kost dan dat het oplevert?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002A2147" w:rsidR="002A2147" w:rsidP="002A2147" w:rsidRDefault="002A2147" w14:paraId="24B61025" w14:textId="782162D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>verkeers</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Zie het antwoord op vraag 36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidTr="006E021C" w14:paraId="75BB1664" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="6DB2EEDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="0482685C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Hlk231302772" w:id="5"/>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>)boetebeleid aan raakt (en met de verantwoordelijke bewindspersonen) rekening te houden met mogelijk hogere maatschappelijke kosten dan maatschappelijke baten van het (</w:t>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00231C0D">
+              <w:t>Bent u voornemens om over de verschillende beleidsdomeinen waar het (verkeers)boetebeleid aan raakt (en met de verantwoordelijke bewindspersonen) rekening te houden met mogelijk hogere maatschappelijke kosten dan maatschappelijke baten van het (verkeers)boetebeleid, in de nabije en verre toekomst? Zo ja, hoe?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000F697D" w:rsidR="00640EAF" w:rsidP="000F697D" w:rsidRDefault="00640EAF" w14:paraId="10EFFF67" w14:textId="3A62D361">
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="19EA3D68" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002A2147">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoals eerder aangegeven, zal de minister van Justitie en Veiligheid de verkeersboetes niet beleidsmatig verhogen maar enkel jaarlijks indexeren. Dit gebeurt om te corrigeren voor de geldontwaarding en het effect op de maatschappelijke kosten is daarmee (zeer) beperkt. Daarom kunnen geen garanties afgegeven worden voor de toekomst. </w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
-          <w:p w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w14:paraId="7326B951" w14:textId="590D92A0"/>
+          <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="006E021C" w:rsidRDefault="00517A9D" w14:paraId="4A428A29" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009A52D0" w:rsidRDefault="009A52D0" w14:paraId="3C69D5DB" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w:rsidRPr="002A2147" w:rsidR="00517A9D" w:rsidP="00517A9D" w:rsidRDefault="00517A9D" w14:paraId="2556EFD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A2147" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="133AF793" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002A2147" w:rsidR="006F53E6" w:rsidSect="00517A9D">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42BFE1C5" w14:textId="77777777" w:rsidR="009655D7" w:rsidRDefault="009655D7">
+    <w:p w14:paraId="634603D2" w14:textId="77777777" w:rsidR="00BE4C1D" w:rsidRDefault="00BE4C1D" w:rsidP="00517A9D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="356527AF" w14:textId="77777777" w:rsidR="009655D7" w:rsidRDefault="009655D7">
+    <w:p w14:paraId="6EF6D81B" w14:textId="77777777" w:rsidR="00BE4C1D" w:rsidRDefault="00BE4C1D" w:rsidP="00517A9D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C9FF06B" w14:textId="4FF58093" w:rsidR="009A52D0" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="7AC70038" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...68 lines deleted...]
-    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D29C132" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="551E8936" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E1A236" w14:textId="77777777" w:rsidR="009655D7" w:rsidRDefault="009655D7">
+    <w:p w14:paraId="320E0112" w14:textId="77777777" w:rsidR="00BE4C1D" w:rsidRDefault="00BE4C1D" w:rsidP="00517A9D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F6A2BDA" w14:textId="77777777" w:rsidR="009655D7" w:rsidRDefault="009655D7">
+    <w:p w14:paraId="1CE9B217" w14:textId="77777777" w:rsidR="00BE4C1D" w:rsidRDefault="00BE4C1D" w:rsidP="00517A9D">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0BE3714D" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="00A7720A">
+    <w:p w14:paraId="23066088" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De maatschappelijke kosten van schuldenproblematiek. Een last voor burgers, bedrijven en overheden;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bijlage 14 bij Kamerstukken II, 2023/2024, 24 515, nr. 770.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0F030859" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRPr="00A95B10" w:rsidRDefault="00640EAF" w:rsidP="00A73BFD">
+    <w:p w14:paraId="46B2152D" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Stb</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>. 2023, 53.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5A12FC34" w14:textId="7B941A2A" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="00055535">
+    <w:p w14:paraId="38E33C09" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Indien tussen de verkeersovertreder en het CJIB een betalingsregeling tot stand is gekomen, wordt de sanctie van rechtswege verhoogd op het moment dat de getroffen betalingsregeling niet volledig is nagekomen. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7E55A699" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="00055535">
+    <w:p w14:paraId="0082F333" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00253FDB">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 2024-2025 29279, nr. 931. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="02B0DCB3" w14:textId="2722FBFC" w:rsidR="00640EAF" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="3AB89B68" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> bedragen uit het verleden zijn echter niet allemaal meer uit de systemen te halen. Waardoor het exacte bedrag niet meer berekend kan worden. </w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wat de exacte bedragen zouden zijn geweest zonder beleidsmatige verhogingen is niet meer te achterhalen. De indexeringen en beleidsmatige verhogingen worden berekend over de onafgeronde bedragen na de laatste indexering en/ of verhoging. De onafgeronde bedragen uit het verleden zijn echter niet allemaal meer uit de systemen te halen. Waardoor het exacte bedrag niet meer berekend kan worden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3430C615" w14:textId="565E6814" w:rsidR="00640EAF" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="572EC13E" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dit bedrag is in 2020 naar aanleiding van een advies van de CFT verlaagd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="26BE5F8E" w14:textId="693BE78B" w:rsidR="00640EAF" w:rsidRPr="007A5A8F" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="37B8525F" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">oals in het antwoord op vraag 12 is opgenomen is dit bedrag in 2020 naar aanleiding van een advies van de CFT verhoogd. </w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals in het antwoord op vraag 12 is opgenomen is dit bedrag in 2020 naar aanleiding van een advies van de CFT verhoogd. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="630541B2" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRPr="00F73265" w:rsidRDefault="00640EAF" w:rsidP="00EA087B">
-      <w:r>
+    <w:p w14:paraId="353CE11A" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">De aantallen gaan om het aantal aanmaningen (en dus het aantal keer dat een eerste en tweede verhoging wordt opgelegd) in het betreffende jaar. De zaak kan evt. in een ander jaar zijn ingestroomd. </w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De aantallen gaan om het aantal aanmaningen (en dus het aantal keer dat een eerste en tweede verhoging wordt opgelegd) in het betreffende jaar. De zaak kan evt. in een ander jaar zijn ingestroomd. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363EDDC8" w14:textId="5BB6449F" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="00EA087B">
+    <w:p w14:paraId="7B946D12" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F73265">
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Voor zaken die niet worden betaald na eerste aanmaningen, volgt vervolgens een tweede aanmaning</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="65ECA2BD" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRPr="004027A4" w:rsidRDefault="00640EAF" w:rsidP="008C573C">
+    <w:p w14:paraId="08294873" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="004027A4">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Schuldenproblematiek in beeld</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004027A4">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">, CBS. Openstaande verhoogde </w:t>
-[...31 lines deleted...]
-        <w:t>-boete heeft waarvan de tweede aanmaning ten minste twee maande openstaat, of zich al in een latere fase bevindt én het totale bedrag van de boetes die zich minimaal in deze fase bevinden boven de 50 euro is én een persoon met maximaal vijf kentekens voorkomt in het bestand én een persoon met maximaal 99 boetes voorkomt in het bestand.</w:t>
+        <w:t>, CBS. Openstaande verhoogde Wahv-boetes worden meegenomen in de cijfers van het CBS als ten minste één persoon in het huishouden een Wahv-boete heeft waarvan de tweede aanmaning ten minste twee maande openstaat, of zich al in een latere fase bevindt én het totale bedrag van de boetes die zich minimaal in deze fase bevinden boven de 50 euro is én een persoon met maximaal vijf kentekens voorkomt in het bestand én een persoon met maximaal 99 boetes voorkomt in het bestand.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="2BC761BE" w14:textId="7E8FD0E1" w:rsidR="00640EAF" w:rsidRPr="007D2754" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="32CD0F76" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004027A4">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="007D2754">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>SWOV (2019). </w:t>
         </w:r>
-        <w:r w:rsidRPr="007D2754">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Verkeershandhaving</w:t>
         </w:r>
-        <w:r w:rsidRPr="007D2754">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
-          <w:t>. SWOV-</w:t>
-[...17 lines deleted...]
-          <w:t>, september 2019. SWOV, Den Haag</w:t>
+          <w:t>. SWOV-factsheet, september 2019. SWOV, Den Haag</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en SWOV (2013), </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Sancties in het verkeer, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">SWOV, Den Haag. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7AE5F825" w14:textId="6CAC5EEB" w:rsidR="00640EAF" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="7FD6F7BB" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E9365A">
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Openbaar Ministerie (2019), ‘Aanwijzing kader voor strafvordering meerderjarigen’, </w:t>
+        <w:t xml:space="preserve"> Openbaar Ministerie (2019), ‘Aanwijzing kader voor strafvordering meerderjarigen’, </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00E9365A">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Aanwijzing kader voor strafvordering meerderjarigen (2019A003) | Openbaar Ministerie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="48184531" w14:textId="39851643" w:rsidR="00640EAF" w:rsidRDefault="00640EAF">
+    <w:p w14:paraId="74EAC747" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="003D1930">
+        <w:r w:rsidRPr="002A2147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Feiten &amp; Cijfers | CJIB.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="25F6DE60" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="00F377EC">
+    <w:p w14:paraId="6DEBE2DB" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoek naar de validiteit, proportionaliteit, doelmatigheid en doeltreffendheid van ophogingen; Kamerstukken II, 2025/2026, 24 515, nr. 819.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="600910A8" w14:textId="77777777" w:rsidR="00640EAF" w:rsidRDefault="00640EAF" w:rsidP="000971F1">
+    <w:p w14:paraId="0D6AD356" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="002A2147" w:rsidRDefault="00517A9D" w:rsidP="002A2147">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De maatschappelijke kosten van schuldenproblematiek. Een last voor burgers, bedrijven en overheden;</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002A2147">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> bijlage 14 bij Kamerstukken II, 2023/2024, 24 515, nr. 770.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36ABE410" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="213FF744" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00280948" w14:textId="77777777" w:rsidR="00517A9D" w:rsidRPr="00517A9D" w:rsidRDefault="00517A9D" w:rsidP="00517A9D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="114B2EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C7ABEA6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -6470,798 +8187,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...110 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="628708320">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="179323782">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1189493179">
+  <w:num w:numId="2" w16cid:durableId="1189493179">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...551 lines deleted...]
-    <w:rsid w:val="00FE7229"/>
+    <w:rsidRoot w:val="00517A9D"/>
+    <w:rsid w:val="002A2147"/>
+    <w:rsid w:val="00406ADF"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="008809E3"/>
+    <w:rsid w:val="00BA60FD"/>
+    <w:rsid w:val="00BE4C1D"/>
+    <w:rsid w:val="00BF7277"/>
+    <w:rsid w:val="00D42B2C"/>
+    <w:rsid w:val="00D939FF"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00FA70E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0446F28A"/>
+  <w14:docId w14:val="479BF16D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BD337B9E-465B-427F-8932-BF6D8DA3FD80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7600,1282 +8662,1252 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F5A36"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="KoptekstChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
-    <w:name w:val="Koptekst Char"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Koptekst"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00517A9D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="00517A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E57EC"/>
+    <w:rsid w:val="00517A9D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...73 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00880663"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022581A"/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0022581A"/>
+    <w:rsid w:val="00517A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022581A"/>
+    <w:rsid w:val="00517A9D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AE53B3"/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="58" w:after="0" w:line="338" w:lineRule="exact"/>
       <w:ind w:left="133"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00AE53B3"/>
+    <w:rsid w:val="00517A9D"/>
     <w:pPr>
       <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C7" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="0F9ED5" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="0F9ED5" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...24 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Rastertabel4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00F73265"/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="156082" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
-    <w:name w:val="cf01"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00517A9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="008E2D69"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00517A9D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...417 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.om.nl/onderwerpen/b/beleidsregels/richtlijnen-voor-strafvordering-resultaten/aanwijzing-kader-voor-strafvordering" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://swov.nl/nl/publicatie/sancties-het-verkeer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dashboards.cbs.nl/SchuldenproblematiekInBeeld/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cjib.nl/over-ons/feiten-cijfers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>12</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>34847</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>6334</ap:Words>
+  <ap:Characters>34838</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>290</ap:Lines>
   <ap:Paragraphs>82</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>41100</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>41090</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>