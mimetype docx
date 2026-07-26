--- v0 (2026-06-05)
+++ v1 (2026-07-26)
@@ -1,4043 +1,1188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="28B4269B" w14:textId="6E328F81">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">In antwoord op </w:t>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="6F92E056" w14:textId="052668A0">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2164</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="69E30649" w14:textId="73C37156">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z09123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="7327BB12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00463D17" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="4640D7F5" w14:textId="428795E9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463D17">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Van Weel (Justitie en Veiligheid)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463D17">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD76D9">
-        <w:t>uw brief van 29 april jl. deel</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> ik</w:t>
+        <w:t xml:space="preserve">mede namens de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, de minister van Asiel en Migratie </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD76D9">
-        <w:t xml:space="preserve"> u</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00DD76D9" w:rsidR="00F66AAE">
         <w:t xml:space="preserve">en de staatssecretaris van Defensie, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD76D9">
-[...200 lines deleted...]
-    <w:p w:rsidRPr="000324B9" w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="00D84770" w14:textId="257F6900">
+      <w:r w:rsidRPr="00463D17">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="70B525D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000324B9" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="7079D12B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Heeft u kennisgenomen van het artikel van Follow </w:t>
-[...31 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Heeft u kennisgenomen van het artikel van Follow the Money waarin wordt gesteld dat de Kamer niet volledig is geïnformeerd over een contract met Palantir?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="2CA8054A" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00B1329F" w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="043954E1" w14:textId="4DF43527">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="0C5A48A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B1329F" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="7EA1BCAD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="009F2A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 1</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="1F63AD18" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00344A55" w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="2679F044" w14:textId="0F1F1255">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="1DD037C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00344A55" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="57F89BBE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="2F032C57" w14:textId="77777777">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="777BA8AE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Erkent u dat het antwoord dat in augustus 2025 is gegeven door de minister van Justitie en Veiligheid op de vraag of er buiten de bekende voorbeelden binnen Justitie en Veiligheid gebruik is of wordt gemaakt van software van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Erkent u dat het antwoord dat in augustus 2025 is gegeven door de minister van Justitie en Veiligheid op de vraag of er buiten de bekende voorbeelden binnen Justitie en Veiligheid gebruik is of wordt gemaakt van software van Palantir onjuist of op zijn minst onvolledig was? En erkent u dat de Kamer onjuist en/of onvolledig is geïnformeerd? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="5E030130" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00306512" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="34517085" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Palantir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Vraag 3 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> onjuist of op zijn minst onvolledig was? En erkent u dat de Kamer onjuist en/of onvolledig is geïnformeerd? </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>Kunt u precies uiteenzetten wanneer het contract tussen de Koninklijke Marechaussee (</w:t>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="009F2A3D" w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="5E46D022" w14:textId="6CE06BD2">
+        <w:t>Kunt u precies uiteenzetten wanneer het contract tussen de Koninklijke Marechaussee (KMar) en Palantir is afgesloten, welke onderdelen van Defensie hierbij betrokken zijn en waarom de Kamer hier niet (volledig) vooraf over is geïnformeerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="33566F3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009F2A3D" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="15F65799" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vrag</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="009F2A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2 en 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003601AF" w:rsidP="000324B9" w:rsidRDefault="003601AF" w14:paraId="531F376E" w14:textId="77044DD0">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="268B334B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="003601AF">
-        <w:t>De Kamervragen zijn destijds gesteld aan en beantwoord door de minister van Justitie en Veiligheid (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>De Kamervragen zijn destijds gesteld aan en beantwoord door de minister van Justitie en Veiligheid (JenV), op basis van de toen geldende portefeuilleverdeling binnen het kabinet. Daarnaast werden er Kamervragen over het mogelijke gebruik van Palantir gesteld aan meerdere</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> bewindspersonen van andere</w:t>
+      </w:r>
       <w:r w:rsidRPr="003601AF">
-        <w:t>JenV</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003601AF">
-        <w:t xml:space="preserve">), op basis van de toen geldende portefeuilleverdeling binnen het kabinet. Daarnaast werden er Kamervragen over het mogelijke gebruik van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">departementen (Defensie, VWS, IenW, FIN, BZK). Grenstoezicht door de KMar, waarvoor Palantir-software in het verleden is ingezet, viel onder verantwoordelijkheid van de minister van AenM. Daarom is deze toepassing van Palantir niet meegenomen ten tijde van de beantwoording van de Kamervragen in augustus 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="453B8C41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="18806272" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="003601AF">
-        <w:t>Palantir</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> recent een contract verstrekt</w:t>
+        <w:t>Inmiddels is het Ministerie van Asiel en Migratie opgegaan in het Ministerie van Justitie en Veiligheid. Daardoor is in navolging van een Woo-verzoek van JenV recent een contract verstrekt</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7E66">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003601AF">
-        <w:t xml:space="preserve"> Het Programma Vernieuwing Grensmanagement, onderdeel van de Programmadirectie Identiteitsmanagement en Immigratie (IDMI), had contracten afgesloten voor het gebruik van </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Het Programma Vernieuwing Grensmanagement, onderdeel van de Programmadirectie Identiteitsmanagement en Immigratie (IDMI), had contracten afgesloten voor het gebruik van Palantir voor het API</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="003601AF">
-        <w:t>Palantir</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">systeem dat gebruikt werd door de KMar voor het grenstoezicht. IDMI was onderdeel van het Directoraat Generaal Vreemdelingenzaken (DGVZ), thans DGM. Zoals hierboven uitgelegd, viel dit betreffende beleidsonderdeel ten tijde van de beantwoording van de Kamervragen in augustus 2025 niet onder de politieke verantwoordelijkheid van de minister van JenV. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="104D782C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="0707F1C6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r w:rsidRPr="003601AF">
-        <w:t xml:space="preserve"> voor het API</w:t>
-[...74 lines deleted...]
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="7A8BA824" w14:textId="391F7472">
+        <w:t>De stukken die hierover inmiddels naar aanleiding van het Woo-besluit van JenV zijn gedeeld en de inzet van Palantir-softwarelicenties, zullen nader worden betrokken bij de afhandeling van het Woo-verzoek dat aan de minister van Asiel en Migratie is gestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009F2A3D" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="56D2FED6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="778743A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 4 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="5ABE700D" w14:textId="30D9C934">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="1B3AB3A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Heeft u kennisgenomen van het 22-punten </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Heeft u kennisgenomen van het 22-punten manifesto van Palantir dat zij op hun sociale media hebben gezet?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>manifesto</w:t>
-[...98 lines deleted...]
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="56DD900B" w14:textId="77777777">
+        <w:t xml:space="preserve"> Hoe beoordeelt u dat manifesto? Deelt u de mening dat dit manifesto direct ingaat tegen de normen en waarden van de Nederlandse overheid en dat er mede op basis daarvan geen samenwerking kan plaatsvinden tussen Palantir en de Nederlandse overheid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="360A2B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="3F36FC40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F2A3D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord op vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="0CEBD05D" w14:textId="77777777">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="3B77E629" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0010757E">
         <w:t>Ja, daar</w:t>
       </w:r>
       <w:r>
         <w:t>van</w:t>
       </w:r>
       <w:r w:rsidRPr="0010757E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="0010757E">
         <w:t xml:space="preserve">kennisgenomen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="3A4D512C" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="01C5949B" w14:textId="77777777"/>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="13E2AC64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6B4E">
         <w:t xml:space="preserve"> stelt de bescherming van mensenrechten en de democratische rechtsstaat voorop</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> en zet </w:t>
       </w:r>
       <w:r w:rsidRPr="008F701E">
         <w:t xml:space="preserve">zich </w:t>
       </w:r>
       <w:r>
         <w:t>daarvoor in</w:t>
       </w:r>
       <w:r w:rsidRPr="008F701E">
         <w:t>, ook bij de inzet van technologie.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6B4E">
         <w:t xml:space="preserve">Het is niet aan het kabinet om opvattingen van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">het bestuur van een bedrijf </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6B4E">
         <w:t>van een oordeel te voorzien.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD6B4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="1C36D0D7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B523D1" w:rsidR="000324B9" w:rsidP="009E2688" w:rsidRDefault="000324B9" w14:paraId="56029F22" w14:textId="0C95C2AF">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="79FC4701" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00B523D1" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="5E3CD790" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>In relatie tot d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B523D1">
-        <w:t xml:space="preserve">e huidige toepassing van </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> van Defensie, </w:t>
+        <w:t>e huidige toepassing van Palantir bij de politie en Defensie hecht ik</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> er, met de staatssecretaris van Defensie, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B523D1">
         <w:t>aan te benadrukken dat dit gebruik van veel waarborgen is voorzien. Tegelijkertijd worden mogelijke alternatieven verkend om de toekomstbestendigheid en flexibiliteit te vergroten</w:t>
       </w:r>
-      <w:r w:rsidR="009E2688">
+      <w:r>
         <w:t>, zoals ook aan uw Kamer toegelicht door de staatssecretaris van Defensie tijdens uw Vragenuur van 2 juni jl.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="73FE3427" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00130712" w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="3D9FAC33" w14:textId="348CDA76">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="5F26A639" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00130712" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="68C3BCA9" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Voor een reactie op de vraag of de Nederlandse overheid zaken kan blijven doen met het bedrijf in kwestie wordt u verwezen naar </w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t>de Kamerbrief</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00D03743">
+      <w:r>
         <w:t xml:space="preserve"> van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties over de</w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00534C7C" w:rsidR="00534C7C">
+      <w:r w:rsidRPr="00534C7C">
         <w:t>uitvoering aangenomen ontraden moties over ICT-onderwerpen</w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t xml:space="preserve"> ingediend tijdens het Notaoverleg over de Nederlandse Digitaliseringsstrategie d.d. 29 september 2025</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Hierin is </w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t>ingegaan op de uitvoering van de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> aangenomen</w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t xml:space="preserve"> motie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00515502">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00130712">
         <w:t xml:space="preserve">van het lid Six Dijkstra c.s. over het onafhankelijk maken van </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de Nederlandse overheid van </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00130712">
         <w:t>Palantir</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="319DF9FE" w14:textId="77777777">
-[...134 lines deleted...]
-    <w:p w:rsidR="000324B9" w:rsidP="000324B9" w:rsidRDefault="000324B9" w14:paraId="148C5A78" w14:textId="7847BC87">
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="38298513" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="2BE2F009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="3C1F63B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="1B40F9D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="26BC58FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="22AE8CC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="1D5B3783" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="4F6D5D2D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="319C7738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="5A965A16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="550AE76A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="1E5CBD27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="66D14D5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="069204F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="2AD43358" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="29C28DBD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 5 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00306512">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kunt u een totaaloverzicht geven van alle samenwerkingen die er hebben plaatsgevonden of plaatsvinden tussen de Nederlandse overheid en </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Kunt u een totaaloverzicht geven van alle samenwerkingen die er hebben plaatsgevonden of plaatsvinden tussen de Nederlandse overheid en Palantir sinds de oprichting in 2003? Mochten er nog lopende samenwerkingen zijn, liggen er exitstrategieën om als Defensie zo snel mogelijk te stoppen met het gebruik van de betreffende software?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="27C44C2D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="30AB1CE3" w14:textId="77777777">
+      <w:r w:rsidRPr="009F2A3D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk229051837" w:id="0"/>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="2F7FEF55" w14:textId="77777777">
       <w:r w:rsidRPr="00306512">
-        <w:rPr>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="007B27BD" w:rsidR="007B27BD">
+        <w:t xml:space="preserve">Er is geen Rijksbrede overeenkomst met Palantir. Een overzicht van alle lopende, aanstaande en verlopen contracten is niet voorhanden. Aanbestede diensten zijn zelf verantwoordelijk voor de aanbestedingsprocedures en het contracteren van leveranciers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B27BD">
         <w:t>er is geen centraal overzicht dat door mijn ministerie kan worden aangeboden</w:t>
       </w:r>
       <w:r w:rsidRPr="00306512">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00306512" w:rsidR="00607BC0" w:rsidP="000324B9" w:rsidRDefault="00607BC0" w14:paraId="58754293" w14:textId="77777777"/>
-[...6 lines deleted...]
-        <w:t>exitstrategie</w:t>
+    <w:p w:rsidRPr="00306512" w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="5A0D5290" w14:textId="77777777"/>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="4C25517A" w14:textId="77777777">
+      <w:r>
+        <w:t>Wat betreft uw vraag inzake eventuele exitstrategie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ë</w:t>
       </w:r>
       <w:r>
-        <w:t>n</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> van Defensie het volgende. </w:t>
+        <w:t xml:space="preserve">n van Defensie het volgende. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB6E31">
-        <w:t xml:space="preserve">Binnen de Nederlandse krijgsmacht wordt bij een aantal (operationele) defensieonderdelen gebruik gemaakt van de </w:t>
-[...14 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+        <w:t>Binnen de Nederlandse krijgsmacht wordt bij een aantal (operationele) defensieonderdelen gebruik gemaakt van de Palantir-software. Dit gebeurt onder strikte maatregelen en in volledige afgesloten omgevingen. Ook wordt in het kader van interoperabiliteit tussen NAVO-partners onderzocht in hoeverre deze technologie hieraan kan bijdragen. Het afbouwen van afhankelijkheden is een middel om operationele continuïteit te kunnen waarborgen, maar dat kan bijvoorbeeld ook door in de samenwerking met (niet-Europese) technologiebedrijven verschillende contractuele, organisatorische en technische maatregelen te treffen. Tegelijkertijd onderzoekt Defensie de mogelijkheden om, al dan niet samen met bondgenoten, Europese alternatieven te (helpen) ontwikkelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00463D17" w:rsidP="00463D17" w:rsidRDefault="00463D17" w14:paraId="4EB39621" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="5A933D8A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00463D17">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="778BB233" w14:textId="77777777" w:rsidR="00824ACC" w:rsidRDefault="00824ACC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="31723A11" w14:textId="77777777" w:rsidR="0070550C" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FEB042A" w14:textId="77777777" w:rsidR="00824ACC" w:rsidRDefault="00824ACC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="25201094" w14:textId="77777777" w:rsidR="0070550C" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5AAF3794" w14:textId="77777777" w:rsidR="00F5753B" w:rsidRDefault="00F5753B">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="061B52A9" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="00463D17" w:rsidRDefault="00463D17" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40673DA0" w14:textId="77777777" w:rsidR="0070550C" w:rsidRPr="00463D17" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1024DAB7" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="00463D17" w:rsidRDefault="00463D17" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F2D67B8" w14:textId="77777777" w:rsidR="00824ACC" w:rsidRDefault="00824ACC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="776852F0" w14:textId="77777777" w:rsidR="0070550C" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72022112" w14:textId="77777777" w:rsidR="00824ACC" w:rsidRDefault="00824ACC">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="32FF36B7" w14:textId="77777777" w:rsidR="0070550C" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="23EBF5B3" w14:textId="0CDAFD14" w:rsidR="000324B9" w:rsidRPr="000324B9" w:rsidRDefault="000324B9">
+    <w:p w14:paraId="3DC5B13B" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="000324B9" w:rsidRDefault="00463D17" w:rsidP="00463D17">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Follow The Money, 25 april 2026, Marechaussee werkte met omstreden </w:t>
-[...31 lines deleted...]
-        <w:t>: minister Van Weel verzweeg contract voor Tweede Kamer; https://www.ftm.nl/artikelen/minister-van-weel-informeerde-kamer-niet-over-palantir-contract</w:t>
+        <w:t xml:space="preserve"> Follow The Money, 25 april 2026, Marechaussee werkte met omstreden techreus Palantir: minister Van Weel verzweeg contract voor Tweede Kamer; https://www.ftm.nl/artikelen/minister-van-weel-informeerde-kamer-niet-over-palantir-contract</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2E08987F" w14:textId="57ADFD68" w:rsidR="000324B9" w:rsidRPr="00F66AAE" w:rsidRDefault="000324B9">
+    <w:p w14:paraId="642CF73A" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="00F66AAE" w:rsidRDefault="00463D17" w:rsidP="00463D17">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F66AAE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BBC.com, 25 </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> contracts; https://www.bbc.com/news/articles/c4gjkj7975po</w:t>
+        <w:t xml:space="preserve"> BBC.com, 25 april 2026, The viral manifesto of 'anti-woke' tech boss with NHS and defence contracts; https://www.bbc.com/news/articles/c4gjkj7975po</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7CEF6EE5" w14:textId="27E34E82" w:rsidR="000324B9" w:rsidRPr="000324B9" w:rsidRDefault="000324B9" w:rsidP="000324B9">
+    <w:p w14:paraId="2C156142" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="000324B9" w:rsidRDefault="00463D17" w:rsidP="00463D17">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00607BC0" w:rsidRPr="00607BC0">
+      <w:r w:rsidRPr="00607BC0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstuk 26 643, nr. 14</w:t>
       </w:r>
-      <w:r w:rsidR="00607BC0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="087E521D" w14:textId="77777777" w:rsidR="000324B9" w:rsidRDefault="000324B9" w:rsidP="000324B9">
+    <w:p w14:paraId="4B40FE1D" w14:textId="77777777" w:rsidR="00463D17" w:rsidRDefault="00463D17" w:rsidP="00463D17">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000324B9">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 26 643, nr. 14093</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B4706C2" w14:textId="77777777" w:rsidR="00F5753B" w:rsidRDefault="00824ACC">
-[...437 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5752A075" w14:textId="77777777" w:rsidR="00463D17" w:rsidRPr="00463D17" w:rsidRDefault="00463D17" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="45C0BBB1" w14:textId="77777777" w:rsidR="00F5753B" w:rsidRDefault="00824ACC">
-[...1405 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="676D1E9D" w14:textId="77777777" w:rsidR="0070550C" w:rsidRPr="00463D17" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B557D65" w14:textId="77777777" w:rsidR="0070550C" w:rsidRPr="00463D17" w:rsidRDefault="0070550C" w:rsidP="00463D17">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:defaultTableStyle w:val="Standaardtabel"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F5753B"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00FA0D21"/>
+    <w:rsidRoot w:val="00463D17"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rsid w:val="0070550C"/>
+    <w:rsid w:val="00926DDB"/>
+    <w:rsid w:val="00DF7A30"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1C447E64"/>
-  <w15:docId w15:val="{9AC7EC37-C729-4F24-9494-722F99E7FC02}"/>
+  <w14:docId w14:val="0108615E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B302C9C2-662C-46D8-9A32-30107A7FB207}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4046,77 +1191,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4141,75 +1286,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4244,55 +1389,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4364,817 +1509,760 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...198 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00463D17"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000324B9"/>
+    <w:rsid w:val="00463D17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000324B9"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00463D17"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000324B9"/>
+    <w:rsid w:val="00463D17"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000324B9"/>
-[...123 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00463D17"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00463D17"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5231,51 +2319,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5339,65 +2427,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5418,85 +2506,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5349</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>899</ap:Words>
+  <ap:Characters>4950</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
-  <ap:Paragraphs>12</ap:Paragraphs>
+  <ap:Lines>41</ap:Lines>
+  <ap:Paragraphs>11</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6309</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5838</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>