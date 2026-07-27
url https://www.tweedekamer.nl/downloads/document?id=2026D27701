--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -1,5456 +1,1788 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00622C53" w:rsidP="00883EAA" w:rsidRDefault="00622C53" w14:paraId="2B4E6C90" w14:textId="4606521E">
-[...63 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00C834E3" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="596D541E" w14:textId="3FAD4319">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3" w:rsidR="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008F3F28">
-[...59 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>015</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3" w:rsidR="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3" w:rsidR="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Bodembeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00C834E3" w:rsidP="00C834E3" w:rsidRDefault="00C834E3" w14:paraId="6CD8C49B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3" w:rsidR="00B14F00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>152</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00C834E3" w14:paraId="1DD8B515" w14:textId="30AEF095">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00C834E3" w:rsidP="00C834E3" w:rsidRDefault="00C834E3" w14:paraId="1C63509C" w14:textId="303A4421">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 5 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="687A1D8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="1DA7B010" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De zorgen over staalslak blijven bestaan. Ik deel deze zorgen en neem dit uiterst serieus. Het is daarom goed dat mijn voorganger op 23 juli 2025 een pas op de plaats heeft gemaakt en het gebruik van staalslak, voor de meeste toepassingen, stop heeft gezet. Met de Tijdelijke regeling verbod en vergunningplicht toepassing LD- en ELO-staalslak (verder: “tijdelijke regeling”) geldt een voorlopig verbod voor toepassing van niet vormgegeven bouwstoffen met daarin meer dan 20 massaprocent LD- en/of ELO-staalslak op land in lagen dikker dan 0,5 m en op locaties waar direct contact met het materiaal of het stof daarvan mogelijk is. Voor de overige toepassingen op land van de desbetreffende materialen voorziet de tijdelijke regeling in een vergunningplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="451A0997" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dat was wat mij betreft de eerste stap naar de weg vooruit. Op 11 mei 2026 heb ik aangegeven dat deze regeling met een half jaar wordt verlengd tot 23 januari 2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00B501B1">
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Met deze Kamerbrief informeer ik u over mijn voornemen over de opvolging van de tijdelijke regeling en de weg daarnaartoe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E41A6B">
-[...59 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Tevens informeer ik u dat de periode waarover is toegezegd dat er fysiek geen staalslak zal worden toegepast door Rijkswaterstaat in de Ooster- en Westerschelde, wordt verlengd met een half jaar tot 23 januari 2027. Daarnaast breng ik u op de hoogte van de voortgang op de 8 ingezette lijnen. Tevens geef ik invulling aan de toezeggingen die zijn gedaan met betrekking tot staalslak tijdens het Commissiedebat Leefomgeving van 2 april jl. en aan een aantal moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="12EEAD0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk230860603" w:id="1"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk230860603" w:id="0"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Opvolging tijdelijke regeling en </w:t>
-[...72 lines deleted...]
-      <w:r>
+        <w:t>Opvolging tijdelijke regeling en RIVM onderzoeken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="69712189" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met de aangekondigde verlenging loopt de tijdelijke regeling tot 23 januari 2027. Om tot een passende opvolging te komen heb ik in de afweging van verschillende varianten op dit moment het voornemen om in 2027 een verbod in te voeren voor de toepassing van LD- en ELO-staalslak tenzij hiervoor een vergunning kan worden verkregen omdat de toepasser kan aantonen dat een toepassing veilig is vanuit het oogpunt van milieu en gezondheid. Ik betrek hier ook de toepassing in water bij. De toepasser kan een vergunning aanvragen bij het bevoegd gezag. Het bevoegd gezag moet dus vooraf toestemming verlenen voor de beoogde toepassing. Ook kan het bevoegd gezag aan de vergunning specifieke voorwaarden verbinden. Lokale overheden behouden aldus de mogelijkheid om een eigen afweging te maken. Dit doet dus op geen enkele wijze afbreuk aan de juridische verantwoordelijkheden en bevoegdheden van het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="34207ADC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="5D160796" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De komende maanden wordt hard gewerkt aan de 8 actielijnen die zijn uitgezet. De informatie die hier uit voortkomt benut ik om mijn voorgenomen besluit te toetsen en verder te onderbouwen of als nodig te herzien. Daarnaast ga ik voordat ik een definitief besluit neem over de opvolging van de tijdelijke regeling de komende tijd in gesprek met de medeoverheden omdat zij als bevoegd gezag verantwoordelijk zullen zijn voor de vergunningverlening. Ik wil mijn besluit met draagvlak van medeoverheden en met input van de wetenschap en de industrie nemen en zal daarom zoals eerder aangegeven eind dit jaar een besluit nemen over de opvolging in reguliere regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="312DF224" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="4AAF1117" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Juridische implementatie kost tijd. Om de periode tussen het aflopen van de tijdelijke regeling en de inwerkingtreding van de vervolgmaatregel zo kort mogelijk te houden, ben ik begonnen met de voorbereidingen op basis van mijn voorgenomen besluit. Hiermee kom ik ook tegemoet aan de motie Zalinyan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="392F7A2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het bevoegd gezag te ondersteunen bij het toetsen of een voorgenomen toepassing veilig kan voor mens en milieu, zal ik een handreiking opstellen. Hiervoor organiseer ik in de tweede helft van dit jaar expertsessies die zullen worden meegenomen in de uitwerking van deze handreiking. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="6D6EA327" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="4875FFB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met het RIVM heb ik bekeken hoe het beschikbaar komen van onderzoeksresultaten qua timing zo veel mogelijk kan aansluiten op mijn planning om te komen tot een besluit en het opstellen van de handreiking. Dit heeft ertoe geleid dat er vanuit etappe 1 van het RIVM onderzoek in de zomer van dit jaar de eerste resultaten beschikbaar zullen komen en vanuit etappe 2 eind 2026. De handreiking wordt opgesteld op basis van de dan beschikbare kennis. De handreiking wordt waar nodig en mogelijk geüpdatet op basis van nieuwe kennis volgend uit de definitieve rapportage begin 2027 van het RIVM over etappe 2 en uitkomsten uit de onderzoeken van etappe 3. Dit kan later in regelgeving worden opgenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="71DFBC5C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2F4A0E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast mijn voorgenomen optie is het ook te overwegen om de tijdelijke regeling om te zetten naar reguliere regelgeving. Deze optie heeft op dit moment niet de voorkeur. De pauzeknop is ingedrukt op basis van voorzorg. De huidige beschikbare kennis levert onvoldoende onderbouwing voor het omzetten van de tijdelijke regeling naar reguliere regelgeving. Vanuit het oogpunt van proportionaliteit is het niet wenselijk om een toepassing waarvan onder voorwaarden is aangetoond dat deze veilig zou kunnen, zonder meer te verbieden. Dat maakt deze tweede optie nationaal- en Europeesrechtelijk te kwetsbaar. Mochten de lopende trajecten daar aanleiding toe geven zal ik deze optie opnieuw wegen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="470A1A02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="6994A048" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">water </w:t>
-[...281 lines deleted...]
-        </w:rPr>
         <w:t>Ondanks dat ik het implementatieproces zo snel mogelijk zal doorlopen, zal er toch een periode zijn tussen het aflopen van de tijdelijke regeling en de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FE0359" w:rsidP="00FE0359" w:rsidRDefault="00AA3D37" w14:paraId="14381631" w14:textId="4A180EBF">
-[...67 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="05D5D708" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inwerkingtreding van de nieuwe regelgeving. De verwachting is dat de vervolgmaatregel op zijn vroegst per juli 2027 van kracht wordt. Ik onderzoek daarom welke juridische mogelijkheden er zijn om de tussenliggende periode te overbruggen. U wordt hierover na de zomer geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="77A6FE75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="5C7CC351" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tijdelijke regeling en notificatie bij de Europese Commissie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002753A1" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="25E85E86" w14:textId="0473586C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="395DDB29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk229052951" w:id="2"/>
-[...62 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:bookmarkStart w:name="_Hlk229052951" w:id="1"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In januari 2026 zijn de laatste vragen van de Europese Commissie over de tijdelijke regeling beantwoord. De Europese Commissie heeft op 2 februari 2026 aangegeven dat het dossier ter onderbouwing van de tijdelijke regeling staalslak van afgelopen zomer compleet is. Daarmee is de 60 dagen termijn waarbinnen een goedkeuring/afkeuring moet plaatsvinden ingegaan. De Europese Commissie heeft aangegeven dat deze periode zal worden verlengd. De verwachting is dat de Commissie binnenkort een ‘draft decision’ zal voorleggen aan de lidstaten en dat het besluit daarna snel zal volgen. Zoals toegezegd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00870778">
-[...75 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal ik u onverwijld informeren als de Europese Commissie een besluit heeft genomen. Zo snel mogelijk daarna ontvangt u hierover een inhoudelijke appreciatie met handelingsperspectief.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="60AD7A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="4BECC7DE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="7A407834" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Hlk230862119" w:id="3"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk230862119" w:id="2"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Invoering informatie- en meldplicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="55BC7194" w14:textId="069C4776">
-[...37 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="16505396" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inwerkingtreding wordt deze zomer verwacht. Het conceptbesluit is voor advies aan de Afdeling advisering van de Raad van State voorgelegd. De introductie van de informatie- en meldplicht borgt dat meer inzicht ontstaat in waar toepassingen van staalslak aan de orde zijn en biedt handvatten voor een betere naleving en handhaving.  Zolang de tijdelijke regeling van kracht is, zal de informatie- en meldplicht overigens effectief niet gelden voor toepassingen waar de tijdelijke regeling op ziet. Die toepassingen zijn immers verboden of vergunningplichtig. Echter, de reikwijdte van de informatie- en meldplicht is ruimer dan de reikwijdte van de tijdelijke regeling, deze geldt namelijk ook voor toepassingen op of in de waterbodem.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="22A35C2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C2369" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="6B9C5535" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="70137359" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C2369">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Taskforce Bestaande Toepassingen Staalslak</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE0CFF" w:rsidP="00306E10" w:rsidRDefault="00145E77" w14:paraId="5CEEACF3" w14:textId="69CC2AA7">
-[...82 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="353D1119" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 28 november 2025 is een intentieverklaring getekend voor de oprichting van de Taskforce Bestaande Toepassingen Staalslak door het Ministerie van Infrastructuur en Waterstaat, Vereniging van Nederlandse Gemeenten, Interprovinciaal Overleg en Unie van Waterschappen. Ook Omgevingsdienst NL en GGD GHOR Nederland nemen deel. De Tasforce staat onder leiding van de heer Wienen, burgemeester van Haarlem. Naar verwachting zullen dit najaar de eerste contouren van de risicoclassificatie bekend zijn als basis voor een bestuurlijke afweging. Opgedane </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kennis rond de risicoclassificatie van staalslak zal ik meenemen in mijn besluit over de opvolging van de tijdelijke regeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="02C5B7FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="76301875" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C2369">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spijk </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F005EB" w:rsidR="00A80EA4" w:rsidP="00A80EA4" w:rsidRDefault="00A80EA4" w14:paraId="3DF7E393" w14:textId="77777777">
-[...136 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2E273F83" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alle partijen streven naar een veilige en haalbare oplossing voor de onjuist toegepaste staalslak in Spijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="32BC4A80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="7C82D608" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Om de voortgang te bespoedigen en een oplossing met draagvlak te vinden is een werkgroep ingesteld met een onafhankelijk voorzitter. In de werkgroep nemen decentrale overheden en het ministerie van Infrastructuur en Waterstaat deel. De voorzitter richt zich samen met de werkgroep op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="4259E053" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Het in kaart brengen van de varianten voor de mogelijke oplossingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="0CFFADE4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Betrekken en informeren van de andere betrokken partijen, waaronder omwonenden;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A25A6" w:rsidR="00A80EA4" w:rsidP="00A80EA4" w:rsidRDefault="00A80EA4" w14:paraId="4772CCB1" w14:textId="058006A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="47BEC038" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Analyseren van de varianten, bepalen welke stappen gezet moeten worden om tot een definitieve oplossingsrichting te komen en ervoor zorgen dat die stappen worden gezet.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80EA4" w:rsidP="00A80EA4" w:rsidRDefault="00A80EA4" w14:paraId="1A238908" w14:textId="77777777">
-[...123 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="7BE10D9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis hiervan zal de voorzitter samen met de partijen toewerken naar een gedragen advies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="03D4481C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="01DF0842" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De initiatiefnemer en de decentrale overheden hebben in 2025 advies gevraagd aan de Advieskamer Bodembescherming over de variant waarbij staalslak op locatie wordt ingepakt in een geluidswal. Dit advies is vertraagd en wordt eind juni verwacht. Dit zal worden meegenomen in het advies van de werkgroep. Ik verwacht dat het advies van de werkgroep in het najaar aan de betrokken bestuurders kan worden voorgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="644C7449" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>De motie Beckerman</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00584BC8">
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roept de regering op om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C7B02">
-[...30 lines deleted...]
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="512C4B30" w14:textId="77777777">
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>samen met de gemeente West-Betuwe en omwonenden een plan van aanpak te maken om de staalslak in Spijk af te voeren, en de Kamer hierover uiterlijk bij de voorjaarsnota te informeren. Dit zal worden meegenomen in het beschreven traject met de werkgroep. Met deze stap geef ik invulling aan de motie Beckerman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="64160A15" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="3C8DB83F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bestuurlijke afspraken met Zeeland</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00145E77" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="447AF2A3" w14:textId="0D5D6409">
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="23E222F4" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Op 24 september 2025 is in een bestuurlijk overleg toegezegd dat er tot 23 juli 2026 fysiek geen staalslak in de Wester- en Oosterschelde zal worden toegepast</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00145E77">
-[...123 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Daaropvolgend is op 15 december opnieuw gesproken met de gedeputeerde van de provincie Zeeland, vertegenwoordigers van de Zeeuwse gemeenten waarbij ook de visserijsector en de natuur- en milieubeweging en Rijkswaterstaat waren aangesloten. Op 18 juni 2026 staat een vervolgoverleg gepland. Ik zal dan de inhoud van deze brief ook toelichten. Zodra dit bestuurlijk overleg heeft plaatsgevonden, zal ik u over de uitkomsten informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="3563AADB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="4B9E6096" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat leefomgeving van 2 april 2026 is door het Lid Wiersma de vraag gesteld of er in andere Rijkswateren dan in de Ooster- en Westerschelde problemen zijn met toegepaste staalslakken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Op basis van de huidige kennis en inzichten, spelen er geen milieuproblemen door staalslaktoepassingen in de Rijkswateren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="15EC29D8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C2369" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="68DBCA2E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="200E04A9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C2369">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Industrietafel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008540F2" w:rsidP="008540F2" w:rsidRDefault="00145E77" w14:paraId="18C185F7" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="54D57BEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van de industrietafel zijn de afgelopen periode gesprekken gevoerd met producenten, verwerkers en toepassers van staalslakken. Uit deze eerste gesprekken komt een verschil in perspectief naar voren. Toepassers geven aan momenteel terughoudend te zijn met het gebruik van staalslakken vanwege zorgen over risico's, aansprakelijkheid en mogelijke milieueffecten. Producenten en verwerkers benadrukken daarentegen dat er wel degelijk goede technische perspectieven zijn voor veilige, gebonden en verder bewerkte toepassingen en dat zij inzetten op innovatieve toepassingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="1CFFCCE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="1C63736F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In opvolging van de industrietafel zal in lijn met de motie-Huidekooper c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00F25960">
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gezamenlijk met het Ministerie van Infrastructuur en Waterstaat, het Ministerie van Economische Zaken en Klimaat en het bedrijfsleven een innovatieagenda opgesteld worden. De eerste stap is om met elkaar het gesprek aan te gaan, in beeld te brengen wat de mogelijkheden zijn en tot gezamenlijke afspraken te komen. Ik zal u over de voortgang informeren. Relevante ontwikkelingen die voortkomen uit dit traject zal ik ook meewegen in mijn besluit over de opvolging van de tijdelijke regeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2E503CCC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="008C2369" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="5F8F6D84" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="57391EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Beleidskader secundaire bouwstoffen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="1C693B18" w14:textId="057E2696">
-[...8 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="45642225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Het doel van het beleidskader secundaire bouwstoffen is het ontwikkelen van een robuust systeem waarin restromen zo hoogwaardig mogelijk worden toegepast en er geen onaanvaardbare milieurisico’s ontstaan. Met de ontwikkeling van het beleidskader wil ik ook invulling geven aan de motie Zalinyan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="006417BF">
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Samen met de Minister van KGG zal een visie worden ontwikkeld op het toepassen en benutten van secundaire bouwstoffen in de toekomst en zullen de beschikbare instrumenten en maatregelen die daaraan bij kunnen dragen in beeld zijn. Dit is een complex traject. In voorjaar 2027 moet dit leiden tot een gewogen pakket aan maatregelen door de keten heen. De samenstelling van het pakket aan maatregelen hangt af van de effectiviteit, de interventiemogelijkheid en de kosten van de maatregel. De maatregelen zullen vervolgens worden vertaald in de relevante wet- en regelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2D7EBA30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="71B9879F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006536BA">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Reactie op notitie </w:t>
-[...40 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Reactie op notitie ‘Nationale maatregelen in aanvulling op REACH’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="7594C3D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het Commissiedebat Leefomgeving van 2 april 2026 heb ik aan het Kamerlid Kostić toegezegd te reageren op de notitie ‘Nationale maatregelen in aanvulling op REACH’ van mr. A. de Vries.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="008D5E24">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De notitie bepleit dat het tijdelijke verbod beter gebaseerd had kunnen worden op art. 128 REACH in plaats van art. 129 REACH.  Volgens de notitie is de keus voor art. 129 nadelig omdat het dan alleen kan gaan om tijdelijke maatregelen. Bovendien bevat art. 128 REACH volgens de notitie een minder strenge procedure met minder obstakels en een minder zware bewijslast. In reactie op deze punten het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="6729EA4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="4E0E1B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00460BF7">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1. Juridische grondslag en tijdelijkheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0023589E" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="2DA8B6B0" w14:textId="77777777">
-      <w:r w:rsidRPr="0023589E">
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="0E3B6ECA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De notitie suggereert dat artikel 129 REACH de oorzaak is van het tijdelijke karakter van de maatregel. Dit is niet juist. De tijdelijkheid van de huidige regeling vloeit primair voort uit de nationale wettelijke grondslagen waarop de regeling is gebaseerd: artikel 23.6a van de Omgevingswet en artikel 9.2.2.6 van de Wet milieubeheer. Deze artikelen zijn specifiek bedoeld voor het treffen van tijdelijke noodmaatregelen in afwachting van definitieve regelgeving.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="3C7558C0" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="1915E5DF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="78204F1C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>2</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">2. REACH gaat uit van harmonisatie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="0A87E0BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De stelling in de notitie dat artikel 128 REACH ruimte biedt omdat er voor staalslak geen specifieke regels in Bijlage XVII van REACH staan, is onjuist. REACH beoogt een volledige harmonisatie van de beoordeling van stoffen op de Europese markt. Het feit dat er (nog) geen specifieke beperking is opgenomen, betekent niet dat het gebruik niet geharmoniseerd is. De toepassing van staalslak valt onder de algemene, geharmoniseerde eisen van REACH. Voor lidstaten die in zo’n geharmoniseerde context toch beperkingen willen opleggen, is de noodprocedure van artikel 129 de juridisch voorgeschreven weg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="19C52DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="3C74BFE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. REACH gaat uit van harmonisatie </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>3. Procedure en bewijslast</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FB1FF0" w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="3C7495CD" w14:textId="77777777">
-      <w:r w:rsidRPr="00FB1FF0">
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="65F2B3CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik erken dat artikel 129 een zwaardere procedure kent dan artikel 128. Waar artikel 128 volstaat met een technische notificatie, vereist artikel 129 een expliciete goedkeuringsprocedure door de Europese Commissie. Deze zwaardere procedure is echter inherent aan het ingrijpende karakter van een nationaal verbod dat het vrije verkeer van goederen beperkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00145E77" w:rsidP="00145E77" w:rsidRDefault="00145E77" w14:paraId="5FA3AD17" w14:textId="77777777"/>
-[...65 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2AE85966" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="2EBA720D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ook wat betreft de bewijslast biedt artikel 128 REACH geen 'verlichting'. Hoewel artikel 129 specifieke eisen stelt aan de onderbouwing, vloeien vergelijkbare eisen voort uit het nationale recht (23.6a Ow en artikel 9.2.2.6 Wm). Elke beperkende maatregel moet te allen tijde deugdelijk, noodzakelijk en proportioneel worden onderbouwd. Het gebruik van artikel 128 zou deze fundamentele onderbouwingsplicht niet wegnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="41B627F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00C834E3" w:rsidP="00C834E3" w:rsidRDefault="00C834E3" w14:paraId="12507B4E" w14:textId="5DF0A866">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="00B14F00" w:rsidP="00C834E3" w:rsidRDefault="00B14F00" w14:paraId="5F9A78C8" w14:textId="26D53F78">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3" w:rsidR="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C834E3" w:rsidR="006F53E6" w:rsidP="00C834E3" w:rsidRDefault="006F53E6" w14:paraId="4418737D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C834E3" w:rsidR="006F53E6" w:rsidSect="00B14F00">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FCBAD6B" w14:textId="77777777" w:rsidR="00DC14B2" w:rsidRDefault="00DC14B2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2BD91803" w14:textId="77777777" w:rsidR="002F681C" w:rsidRDefault="002F681C" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C4B1EF0" w14:textId="77777777" w:rsidR="00DC14B2" w:rsidRDefault="00DC14B2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="047BD002" w14:textId="77777777" w:rsidR="002F681C" w:rsidRDefault="002F681C" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...28 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18CFDA83" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00B14F00" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A5668E7" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00B14F00" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48B459D6" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00B14F00" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33CD3220" w14:textId="77777777" w:rsidR="00DC14B2" w:rsidRDefault="00DC14B2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="396B0CCF" w14:textId="77777777" w:rsidR="002F681C" w:rsidRDefault="002F681C" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0431BAC1" w14:textId="77777777" w:rsidR="00DC14B2" w:rsidRDefault="00DC14B2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0BA23B99" w14:textId="77777777" w:rsidR="002F681C" w:rsidRDefault="002F681C" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="33FD117C" w14:textId="1A5EFADE" w:rsidR="00083DCC" w:rsidRPr="00AA3D37" w:rsidRDefault="00083DCC">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="48B38655" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3D37">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AA3D37">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2025-2026, 30015 Nr. 144</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6859B248" w14:textId="6FD6E021" w:rsidR="007D3C2A" w:rsidRPr="009F6309" w:rsidRDefault="007D3C2A" w:rsidP="007D3C2A">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5B3D9A1F" w14:textId="23224754" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D3C2A">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...80 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Toezeggingen bij Commissiedebat Leefomgeving van 2 april 2026 (TZ202604-071 en TZ202604-084)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="20123F7F" w14:textId="77777777" w:rsidR="00787B4A" w:rsidRPr="007D3C2A" w:rsidRDefault="00787B4A" w:rsidP="00787B4A">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="654E8DA5" w14:textId="28A9EE91" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007D3C2A">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>r. 150</w:t>
+        <w:t xml:space="preserve"> Kamerstuk, vergaderjaar 2025-2026, 30 015, nr. 150</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="58A16238" w14:textId="77777777" w:rsidR="00145E77" w:rsidRPr="00870778" w:rsidRDefault="00145E77" w:rsidP="00145E77">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="119CF2D9" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00870778">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00870778">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Toezegging bij Commissiedebat Leefomgeving en Externe veiligheid </w:t>
-[...15 lines deleted...]
-        <w:t>(TZ202510-040</w:t>
+        <w:t xml:space="preserve"> Toezegging bij Commissiedebat Leefomgeving en Externe veiligheid van 30 september 2025 (TZ202510-040</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="488D463E" w14:textId="4A487C0C" w:rsidR="00A80EA4" w:rsidRPr="0092660F" w:rsidRDefault="00A80EA4" w:rsidP="00A80EA4">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4D1D24A1" w14:textId="602CCD8B" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0092660F">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0092660F">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, nr. 728 </w:t>
+        <w:t xml:space="preserve"> Kamerstuk, vergaderjaar 2025-2026, 27 625, nr. 728 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7277C281" w14:textId="151BBAF6" w:rsidR="00145E77" w:rsidRPr="00442D62" w:rsidRDefault="00145E77" w:rsidP="00145E77">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="72131E5C" w14:textId="0ED14B85" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6309">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00442D62">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>r. 138</w:t>
+        <w:t xml:space="preserve"> Kamerstuk vergaderjaar 2025-2026, 30 015, nr. 138</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="776DD38F" w14:textId="21A02152" w:rsidR="00145E77" w:rsidRPr="009F6309" w:rsidRDefault="00145E77" w:rsidP="00145E77">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6280A283" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6309">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009F6309">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Toezegging bij Commissiedebat Leefomgeving </w:t>
-[...23 lines deleted...]
-        <w:t>(TZ202604-084)</w:t>
+        <w:t xml:space="preserve"> Toezegging bij Commissiedebat Leefomgeving van 2 april 2026 (TZ202604-084)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="074B8D50" w14:textId="02A48AD4" w:rsidR="007D3C2A" w:rsidRPr="007D3C2A" w:rsidRDefault="007D3C2A">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7BE7556D" w14:textId="5A45F9AD" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00722D3B">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-        <w:t>r. 151</w:t>
+        <w:t xml:space="preserve"> Kamerstuk vergaderjaar 2025-2026, 30 015, nr. 151</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="539AEE41" w14:textId="448F8BF3" w:rsidR="006417BF" w:rsidRPr="006417BF" w:rsidRDefault="006417BF">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="74C52EA1" w14:textId="664C81B9" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006417BF">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>r. 149</w:t>
+        <w:t xml:space="preserve"> Kamerstuk vergaderjaar 2025-2026, 30 015, nr. 149</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4B5A092A" w14:textId="77777777" w:rsidR="00145E77" w:rsidRPr="00EC4534" w:rsidRDefault="00145E77" w:rsidP="00145E77">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B9AD664" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00C834E3" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC4534">
-        <w:rPr>
+      <w:r w:rsidRPr="00C834E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> Toezegging bij Commissiedebat Leefomgeving van 2 april 2026 (TZ202604-073) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...400 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="322A0E20" w14:textId="77777777" w:rsidR="00B14F00" w:rsidRPr="00B14F00" w:rsidRDefault="00B14F00" w:rsidP="00B14F00">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0745CA75" w14:textId="77777777" w:rsidR="003639FE" w:rsidRDefault="00F20186">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71212D3C" w14:textId="77777777" w:rsidR="00833A40" w:rsidRPr="00B14F00" w:rsidRDefault="00833A40" w:rsidP="00B14F00">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1352 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A5268E3" w14:textId="77777777" w:rsidR="00833A40" w:rsidRPr="00B14F00" w:rsidRDefault="00833A40" w:rsidP="00B14F00">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8695F88F"/>
-[...841 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EFF7230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F2F2A2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5496,291 +1828,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-    <w:nsid w:val="331F695C"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53524540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="94E0D1A6"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="2C12FD8A"/>
+    <w:lvl w:ilvl="0" w:tplc="7814FE08">
+      <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -5836,1442 +1941,154 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...1068 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="1" w16cid:durableId="950084818">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
-[...42 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="2" w16cid:durableId="1043679391">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00145E77"/>
-[...188 lines deleted...]
-    <w:rsid w:val="00FF0970"/>
+    <w:rsidRoot w:val="00B14F00"/>
+    <w:rsid w:val="002F681C"/>
+    <w:rsid w:val="00404514"/>
+    <w:rsid w:val="005F10DE"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00833A40"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rsid w:val="00BF7277"/>
+    <w:rsid w:val="00C834E3"/>
+    <w:rsid w:val="00D041A0"/>
+    <w:rsid w:val="00EB65C0"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="35FB7303"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="44115DDB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{62A1E6BA-33E3-40A2-B26B-038854A37667}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7280,77 +2097,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7375,75 +2192,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7478,55 +2295,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7589,3538 +2406,855 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...18 lines deleted...]
-    <w:name w:val="Genummerde lijst"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...140 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...189 lines deleted...]
-    <w:rPr>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...2149 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B14F00"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00145E77"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00145E77"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00B14F00"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00145E77"/>
+    <w:rsid w:val="00B14F00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00145E77"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00B14F00"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00145E77"/>
+    <w:rsid w:val="00C834E3"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...129 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...82 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(8).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11177,51 +3311,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11285,65 +3419,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11364,186 +3498,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12971</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2366</ap:Words>
+  <ap:Characters>13014</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>108</ap:Lines>
   <ap:Paragraphs>30</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>15216</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>15350</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>