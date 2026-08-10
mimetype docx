--- v0 (2026-06-05)
+++ v1 (2026-08-10)
@@ -1,2748 +1,1197 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009E13B7" w:rsidR="004F1826" w:rsidP="004F1826" w:rsidRDefault="004F1826" w14:paraId="177F1BDF" w14:textId="77777777">
-[...65 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="0081515B" w:rsidRDefault="00970D34" w14:paraId="08AD506A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="0081515B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="0081515B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="0081515B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtvaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="0081515B" w:rsidP="004474D9" w:rsidRDefault="0081515B" w14:paraId="3A81B752" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1296</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="0081515B" w:rsidP="00970D34" w:rsidRDefault="0081515B" w14:paraId="3BF4CFDC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="0081515B" w14:paraId="3DE3E563" w14:textId="4D32714D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Den Haag, 5 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij wordt de Kamer geïnformeerd over de uitkomsten van de audit die de International </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Civil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aviation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICAO) in mei 2025 in Nederland heeft uitgevoerd. Op basis van de bevindingen in het bijgevoegd eindrapport heeft Nederland op 23 januari 2026 de correctieve actieplannen bij ICAO ingediend. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="6AE3EC57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het Caribische deel van het Koninkrijk was geen onderdeel van de ICAO-audit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="44EEBC97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="15C5D7C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICAO toezichtsysteem </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="61F3CED9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De luchtvaart is sterk internationaal gereguleerd. Wereldwijd hebben landen in ICAO-verband afspraken gemaakt om op basis van mondiaal geldende voorschriften veilig te kunnen vliegen. Er worden daarbij ook eisen gesteld aan de nationale autoriteiten ter borging van die voorschriften. Nederland heeft zich hieraan gecommitteerd met de ondertekening van het Verdrag van Chicago. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="615347B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="52F29B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ICAO monitort en stelt periodiek vast hoe verdragsstaten voldoen aan de mondiale voorschriften. Zij gebruikt hiervoor het zogenoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Universal Safety </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oversight</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Audit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (USOAP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. ICAO heeft hiermee tot doel de wereldwijde luchtvaartveiligheid te bevorderen door monitoring en vaststelling van de toezichtcapaciteit en het veiligheidsbeheer van de verdragstaten. De ICAO-audit bestaat uit 851 vragen, verdeeld over verschillende luchtvaartgebieden; wetgeving, organisatie, brevettering, luchthavens, luchtverkeersdienstverlening, vluchtuitvoering, luchtwaardigheid en onafhankelijk incidenten &amp; ongevallen- onderzoek. De vragen worden onderverdeeld naar zogenoemde kritische elementen (‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>elements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>) die ICAO heeft bepaald voor de inrichting en het functioneren van een effectief veiligheidssysteem in de luchtvaart. Denk hierbij bijvoorbeeld aan de eisen voor de ILT-luchtvaartautoriteit, de eisen aan regelgeving en de beschikbaarheid van gekwalificeerd personeel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="403CF426" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="7D6F3675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Resultaat en analyse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="2E8932D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De audit heeft geresulteerd in een zogenoemde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...82 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>effectieve implementatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de internationale voorschriften van 74,47%. Nederland scoort lager dan beoogd gezien haar ambitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om tot de best presterende landen te horen en laag in vergelijking met andere Europese landen. ICAO heeft geen zogenoemde significante </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veiligheidszorgen vastgesteld. Dit betekent dat uit de audit geen acute veiligheidsrisico’s blijken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="60706A8C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="53B47425" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is van belang dat Nederland lessen trekt uit de audit om in lijn met het doel van ICAO de luchtvaartveiligheid te bevorderen. Hiervoor heeft het ministerie samen met de ILT-Luchtvaartautoriteit een analyse uitgevoerd naar de oorzaken. Daaruit blijkt dat er structureel meer aandacht moet zijn voor de correcte implementatie van internationale eisen in de regelgeving en de eisen die internationaal worden gesteld aan de vergunningverlening en het toezicht. De wijze waarop Nederland de taken en verantwoordelijkheden binnen het luchtvaartsysteem en de organisaties heeft georganiseerd verschilt van hoe andere landen dit hebben ingericht. Dit is ook het beeld uit de gesprekken met het Europees agentschap voor de veiligheid van de luchtvaart (EASA), die ook eisen stelt aan de autoriteiten ter borging van de veiligheid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="4CD88FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="2B145573" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...124 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolgstappen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004028DB" w:rsidP="004F1826" w:rsidRDefault="004B4B5F" w14:paraId="4558F01E" w14:textId="6831EC72">
-[...78 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="461EE4C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de analyse heeft Nederland correctieve actieplannen ingediend bij ICAO. Bij de uitvoering wordt er rekening mee gehouden dat veel ICAO-voorschriften op voorstel van EASA in Europese regelgeving zijn opgenomen en hiermee direct werken in Nederland. Het vraagt structureel aandacht om deze correctieve actieplannen en de taken en verantwoordelijkheden volgens de internationale vereisten uit te voeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="2A3BBBDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="50A262F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarom werkt het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (beleidskern in nauwe samenwerking met de ILT-luchtvaartautoriteit) aan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="00BAEC6F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het corrigeren van procedures voor het waarborgen van de tijdige implementatie van internationale standaarden in nationale en Europese wet- en regelgeving;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="1E0CFDDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het in lijn brengen van relevante nationale wet- en regelgeving met de ICAO-standaarden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="7374198B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het verder inzichtelijk maken van alle taken- en verantwoordelijkheden binnen het luchtvaartveiligheidssysteem en dit waar nodig beter borgen in wet- en regelgeving, handboeken of procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="4804E46A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het meer gedetailleerd formuleren van taken en verantwoordelijkheden van medewerkers, het opstellen en uitvoeren van trainingsprogramma’s;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="7EBBA2ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op basis van bovenstaande het uitvoeren van een gedegen capaciteitsanalyse naar de taken en verantwoordelijkheden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="7F6657ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="009E13B7">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het updaten, implementeren en archiveren van technische documentatie, procedures en checklists voor vergunningverlening en toezicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="14482CCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="2FEB0771" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De veiligheid in de luchtvaart staat voorop. Het waarborgen en continu verbeteren van de luchtvaartveiligheid is daarom een belangrijke beleidsdoelstelling. Het is van belang dat daarbij continue aandacht is voor de beschikbaarheid van gekwalificeerde mensen en middelen om blijvend te voldoen aan de internationale verplichtingen en voorschriften. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="66894D85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De voortgang van de implementatie van de correctieve acties zal worden gemonitord en hierover zal worden gerapporteerd aan ICAO. De Kamer zal worden geïnformeerd over relevante ontwikkelingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009E13B7" w:rsidR="004F1826" w:rsidP="004F1826" w:rsidRDefault="004F1826" w14:paraId="38DC5BCD" w14:textId="77777777"/>
-[...33 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="00970D34" w:rsidRDefault="00970D34" w14:paraId="3C6FCE7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="0081515B" w:rsidRDefault="0081515B" w14:paraId="324B057A" w14:textId="5AE0046F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="00970D34" w:rsidP="0081515B" w:rsidRDefault="0081515B" w14:paraId="2DE300A6" w14:textId="1287F317">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF439F" w:rsidR="00970D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FF439F" w:rsidR="004E5D09" w:rsidP="00970D34" w:rsidRDefault="004E5D09" w14:paraId="789CB100" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00FF439F" w:rsidR="004E5D09" w:rsidSect="00970D34">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3119" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C114580" w14:textId="77777777" w:rsidR="0067667F" w:rsidRDefault="0067667F" w:rsidP="004F1826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="328A44CD" w14:textId="77777777" w:rsidR="00CB2129" w:rsidRDefault="00CB2129" w:rsidP="00970D34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09AC8475" w14:textId="77777777" w:rsidR="0067667F" w:rsidRDefault="0067667F" w:rsidP="004F1826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F484926" w14:textId="77777777" w:rsidR="00CB2129" w:rsidRDefault="00CB2129" w:rsidP="00970D34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-[...7 lines deleted...]
-    <w:altName w:val="Klee One"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="10066F53" w14:textId="77777777" w:rsidR="00E63FC7" w:rsidRDefault="00E63FC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E69A894" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6769C2B2" w14:textId="77777777" w:rsidR="00DF2F6B" w:rsidRDefault="00DF2F6B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50FEE059" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="52C103F2" w14:textId="77777777" w:rsidR="00E63FC7" w:rsidRDefault="00E63FC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E7BCDA3" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="758D57BE" w14:textId="77777777" w:rsidR="0067667F" w:rsidRDefault="0067667F" w:rsidP="004F1826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55C2610E" w14:textId="77777777" w:rsidR="00CB2129" w:rsidRDefault="00CB2129" w:rsidP="00970D34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C5FA8B4" w14:textId="77777777" w:rsidR="0067667F" w:rsidRDefault="0067667F" w:rsidP="004F1826">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F760544" w14:textId="77777777" w:rsidR="00CB2129" w:rsidRDefault="00CB2129" w:rsidP="00970D34">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="57941752" w14:textId="77777777" w:rsidR="004F1826" w:rsidRPr="00771966" w:rsidRDefault="004F1826" w:rsidP="004F1826">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="6717C536" w14:textId="77777777" w:rsidR="00970D34" w:rsidRPr="00771966" w:rsidRDefault="00970D34" w:rsidP="00970D34">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00771966">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00771966">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="00771966">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Luchtvaartnota 2020-2050</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4CB03ACE" w14:textId="77777777" w:rsidR="00E63FC7" w:rsidRDefault="00E63FC7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="51846BFD" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...484 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203E1D82" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5DCAE231" w14:textId="77777777" w:rsidR="00DF2F6B" w:rsidRDefault="00CC1497">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="387FCD51" w14:textId="77777777" w:rsidR="00242066" w:rsidRPr="00970D34" w:rsidRDefault="00242066" w:rsidP="00970D34">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1354 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445B2AE8"/>
+    <w:nsid w:val="7D1151C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01C8BE30"/>
-[...1 lines deleted...]
-      <w:start w:val="2"/>
+    <w:tmpl w:val="DA58134C"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="DejaVu Sans" w:hAnsi="Symbol" w:cs="Lohit Hindi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -2798,420 +1247,141 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:num w:numId="2">
+  <w:num w:numId="1" w16cid:durableId="889345797">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004F1826"/>
-[...172 lines deleted...]
-    <w:rsid w:val="00FF719C"/>
+    <w:rsidRoot w:val="00970D34"/>
+    <w:rsid w:val="00242066"/>
+    <w:rsid w:val="002857B8"/>
+    <w:rsid w:val="002B1E9D"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="0081515B"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rsid w:val="00CB2129"/>
+    <w:rsid w:val="00FF439F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="33806A02"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="70BF4DA6"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AD15AC88-8C26-4F1B-A6DF-B82F6E195613}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3539,1034 +1709,968 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading5">
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading6">
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...2 lines deleted...]
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...5 lines deleted...]
-    <w:link w:val="Heading5"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...8 lines deleted...]
-    <w:link w:val="Heading6"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...5 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="IntenseReference">
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F1826"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F1826"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F1826"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004F1826"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F1826"/>
-[...1 lines deleted...]
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...2 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F1826"/>
+    <w:rsid w:val="00970D34"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...14 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009671EB"/>
-[...98 lines deleted...]
-    <w:rsid w:val="006426BC"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="Header"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006426BC"/>
-[...1 lines deleted...]
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006426BC"/>
+    <w:rsid w:val="00970D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:link w:val="Footer"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006426BC"/>
-[...1 lines deleted...]
-      <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+    <w:rsid w:val="00970D34"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0081515B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...53 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/ronl-c2ae4e29-a960-4c91-99af-7bca52b8c9f9/pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4581,65 +2685,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4660,80 +2764,93 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4289</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>796</ap:Words>
+  <ap:Characters>4380</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5031</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5166</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>