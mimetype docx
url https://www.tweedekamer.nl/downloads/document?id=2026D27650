--- v0 (2026-06-05)
+++ v1 (2026-07-27)
@@ -24,241 +24,220 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00EE5E5D" w:rsidP="00EE5E5D" w:rsidRDefault="00465BA9" w14:paraId="76871959" w14:textId="5CC0A7EA">
       <w:bookmarkStart w:name="_Hlk202431746" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="40107C40" w14:textId="77777777">
       <w:r>
         <w:t>Geachte voorzitter,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="537B84A8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00FC54AC" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="449CFFF7" w14:textId="35C46CAA">
+    <w:p w:rsidRPr="00FC54AC" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="449CFFF7" w14:textId="6E812A6D">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC54AC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D3677B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>één</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC54AC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>fiche d</w:t>
       </w:r>
-      <w:r w:rsidR="00AB1BB1">
+      <w:r w:rsidR="00444BAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC54AC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> werd</w:t>
       </w:r>
       <w:r w:rsidR="00D3677B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC54AC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="561485E3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00B97664" w:rsidR="00B97664" w:rsidP="00B97664" w:rsidRDefault="00D3677B" w14:paraId="5178744A" w14:textId="0FC50656">
       <w:r w:rsidRPr="00D3677B">
         <w:t>Fiche 1: Mededeling Betere Regelgeving</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00B60293" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="6B4EA7BE" w14:textId="7DF42E2C">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B60293">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB1BB1" w:rsidP="00F30D15" w:rsidRDefault="00AB1BB1" w14:paraId="38BCA705" w14:textId="77777777">
+    <w:p w:rsidR="00444BAE" w:rsidP="00F30D15" w:rsidRDefault="00444BAE" w14:paraId="02068402" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00FC54AC" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="265DA266" w14:textId="7F3F4164">
+    <w:p w:rsidRPr="00FC54AC" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="265DA266" w14:textId="365BFD05">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC54AC">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>De minister van Buitenlandse Zaken,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FC54AC" w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="712BEB5C" w14:textId="77777777">
-[...5 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00F30D15" w:rsidP="00F30D15" w:rsidRDefault="00F30D15" w14:paraId="3CF10D20" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00960933" w:rsidP="00F30D15" w:rsidRDefault="00960933" w14:paraId="10DF0371" w14:textId="77777777">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00FC54AC" w:rsidR="00960933" w:rsidP="00F30D15" w:rsidRDefault="00960933" w14:paraId="680D15D1" w14:textId="77777777">
+    <w:p w:rsidRPr="00FC54AC" w:rsidR="00444BAE" w:rsidP="00F30D15" w:rsidRDefault="00444BAE" w14:paraId="49F82ECB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00FC54AC" w:rsidR="00410007" w:rsidP="00FA54C9" w:rsidRDefault="00FA54C9" w14:paraId="06D2C75D" w14:textId="2B5C39F2">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA54C9">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>T.B.W. Berendsen</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="00FC54AC" w:rsidR="00410007" w:rsidSect="00561A0F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63FE6AB2" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E" w:rsidP="004F2CD5">
+    <w:p w14:paraId="3612ABB0" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706" w:rsidP="004F2CD5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48C110B8" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E" w:rsidP="004F2CD5">
+    <w:p w14:paraId="1E236C52" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706" w:rsidP="004F2CD5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F32EF0C" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E">
+    <w:p w14:paraId="0D365806" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -297,71 +276,71 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6FB0D265" w14:textId="3AE98D35" w:rsidR="002A4354" w:rsidRDefault="002A4354">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="70C6D7F8" w14:textId="77777777" w:rsidR="00D263F9" w:rsidRDefault="00D263F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51BEF8B5" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E" w:rsidP="004F2CD5">
+    <w:p w14:paraId="2C7CADA9" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706" w:rsidP="004F2CD5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A37D672" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E" w:rsidP="004F2CD5">
+    <w:p w14:paraId="2A6DD4F3" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706" w:rsidP="004F2CD5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5DC4399D" w14:textId="77777777" w:rsidR="00561C1E" w:rsidRDefault="00561C1E">
+    <w:p w14:paraId="5E38D3C9" w14:textId="77777777" w:rsidR="008C0706" w:rsidRDefault="008C0706">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="048E7C31" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575" w:rsidP="00387071">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="1440"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00F534B6">
       <w:rPr>
         <w:noProof/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -423,50 +402,51 @@
                           <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:effectLst/>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:alias w:val="Afzender"/>
                             <w:tag w:val="Afzender"/>
                             <w:id w:val="-1216890795"/>
                             <w:placeholder>
                               <w:docPart w:val="427C01834AE9402CAD5DF63170361284"/>
                             </w:placeholder>
                             <w:showingPlcHdr/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='ab1bf077-7983-48c6-b8eb-258f79e79cf8' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:Afzender[1]" w:storeItemID="{81961AFE-0FF6-4063-9DD3-1D50F4EAA675}"/>
                             <w:text/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:p w14:paraId="143CE632" w14:textId="77777777" w:rsidR="001B5575" w:rsidRPr="003A2FD6" w:rsidRDefault="007428E9" w:rsidP="00387071">
                               <w:pPr>
                                 <w:rPr>
                                   <w:b/>
                                   <w:sz w:val="13"/>
                                   <w:szCs w:val="13"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="008B260F">
                                 <w:rPr>
                                   <w:rStyle w:val="PlaceholderText"/>
                                 </w:rPr>
                                 <w:t>[Afzender]</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="7F57DA29" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575" w:rsidP="00387071">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
@@ -673,172 +653,135 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:alias w:val="Geadresseerde Kamer"/>
                             <w:tag w:val="Geadresseerde_x0020_Kamer"/>
                             <w:id w:val="-1327663403"/>
                             <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='ab1bf077-7983-48c6-b8eb-258f79e79cf8' xmlns:ns4='a968f643-972d-4667-9c7d-fd76f2567ee3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:Geadresseerde_x0020_Kamer[1]" w:storeItemID="{81961AFE-0FF6-4063-9DD3-1D50F4EAA675}"/>
                             <w:text w:multiLine="1"/>
                           </w:sdtPr>
+                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:p w14:paraId="54892F4C" w14:textId="0E17B3B5" w:rsidR="0024432D" w:rsidRPr="00CF7C5C" w:rsidRDefault="0024432D" w:rsidP="0024432D">
+                            <w:p w14:paraId="4DC9C754" w14:textId="14C2428D" w:rsidR="00E93087" w:rsidRPr="00CF7C5C" w:rsidRDefault="00E93087" w:rsidP="00E93087">
                               <w:pPr>
                                 <w:pStyle w:val="Header"/>
                               </w:pPr>
                               <w:r>
                                 <w:t>Aan de Voorzitter van de</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
-                              </w:r>
-[...4 lines deleted...]
-                                <w:t xml:space="preserve"> Kamer der Staten-Generaal</w:t>
+                                <w:t>Tweede Kamer der Staten-Generaal</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
-                              </w:r>
-[...7 lines deleted...]
-                                <w:t>52</w:t>
+                                <w:t>Prinses Irenestraat 6</w:t>
                               </w:r>
                               <w:r>
                                 <w:br/>
                                 <w:t>Den Haag</w:t>
-                              </w:r>
-[...4 lines deleted...]
-                                <w:br/>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                         <w:p w14:paraId="59FFB5F0" w14:textId="2F43BBD2" w:rsidR="001B5575" w:rsidRPr="00CF7C5C" w:rsidRDefault="001B5575" w:rsidP="000E7363">
                           <w:pPr>
                             <w:pStyle w:val="Header"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="729D648D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 50" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-.3pt;margin-top:151.85pt;width:385.2pt;height:132.35pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5nBfgbgIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0jbsYpVTVEHYpqE&#10;AAETz65jt9Ycn3d2m3R//c5O0jLGC9NenIvv9+fvbn7e1pbtFAYDruTjkxFnykmojFuX/Pvj1Ycz&#10;zkIUrhIWnCr5XgV+vnj/bt74mZrABmylkFEQF2aNL/kmRj8riiA3qhbhBLxypNSAtYj0i+uiQtFQ&#10;9NoWk9FoWjSAlUeQKgS6veyUfJHja61kvNU6qMhsyam2mE/M5yqdxWIuZmsUfmNkX4b4hypqYRwl&#10;PYS6FFGwLZq/QtVGIgTQ8URCXYDWRqrcA3UzHr3o5mEjvMq9EDjBH2AK/y+svNk9+Dtksf0CLT1g&#10;AqTxYRboMvXTaqzTlyplpCcI9wfYVBuZpMvTs8+T0SmpJOnG07PxeDpJcYqju8cQvyqoWRJKjvQu&#10;GS6xuw6xMx1MUrYA1lRXxtr8k7igLiyynaBXtDEXScH/sLKONSWffvw0yoEdJPcusnUpjMps6NMd&#10;W8xS3FuVbKy7V5qZKnf6Sm4hpXKH/Nk6WWlK9RbH3v5Y1Vucuz7II2cGFw/OtXGAufs8PkfIqh8D&#10;ZLqzp7d51ncSY7tqqfFnDFhBtSdiIHQzE7y8MvR41yLEO4E0JPTgNPjxlg5tgcCHXuJsA/jrtftk&#10;T9wlLWcNDV3Jw8+tQMWZ/eaI1WlCBwEHYTUIbltfADFgTCvFyyySA0Y7iBqhfqJ9sExZSCWcpFwl&#10;j4N4EbvRp30i1XKZjWgOvYjX7sHLFDqhmqj42D4J9D1fI1H9BoZxFLMXtO1sk6eD5TaCNpnTCdcO&#10;xR5vmuE8Ff2+SUvi+X+2Om7FxW8AAAD//wMAUEsDBBQABgAIAAAAIQBX5Gkm4QAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOtAixNCnAqQOCAVIQrq2Y2XONReh9htU74e&#10;c4LjaEYzb6rF6Czb4xA6TxIupxkwpMbrjloJ72+PkwJYiIq0sp5QwhEDLOrTk0qV2h/oFfer2LJU&#10;QqFUEkyMfcl5aAw6Faa+R0rehx+cikkOLdeDOqRyZ/lVlgnuVEdpwageHww229XOSSiO8+eLtcjX&#10;n/bl6d58t1+03Copz8/Gu1tgEcf4F4Zf/IQOdWLa+B3pwKyEiUhBCbNslgNLfi5u0pWNhGtRzIHX&#10;Ff//oP4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeZwX4G4CAABdBQAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAV+RpJuEAAAAJAQAADwAAAAAA&#10;AAAAAAAAAADIBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANYFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:alias w:val="Geadresseerde Kamer"/>
                       <w:tag w:val="Geadresseerde_x0020_Kamer"/>
                       <w:id w:val="-1327663403"/>
                       <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='ab1bf077-7983-48c6-b8eb-258f79e79cf8' xmlns:ns4='a968f643-972d-4667-9c7d-fd76f2567ee3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:Geadresseerde_x0020_Kamer[1]" w:storeItemID="{81961AFE-0FF6-4063-9DD3-1D50F4EAA675}"/>
                       <w:text w:multiLine="1"/>
                     </w:sdtPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="54892F4C" w14:textId="0E17B3B5" w:rsidR="0024432D" w:rsidRPr="00CF7C5C" w:rsidRDefault="0024432D" w:rsidP="0024432D">
+                      <w:p w14:paraId="4DC9C754" w14:textId="14C2428D" w:rsidR="00E93087" w:rsidRPr="00CF7C5C" w:rsidRDefault="00E93087" w:rsidP="00E93087">
                         <w:pPr>
                           <w:pStyle w:val="Header"/>
                         </w:pPr>
                         <w:r>
                           <w:t>Aan de Voorzitter van de</w:t>
                         </w:r>
                         <w:r>
                           <w:br/>
-                        </w:r>
-[...4 lines deleted...]
-                          <w:t xml:space="preserve"> Kamer der Staten-Generaal</w:t>
+                          <w:t>Tweede Kamer der Staten-Generaal</w:t>
                         </w:r>
                         <w:r>
                           <w:br/>
-                        </w:r>
-[...7 lines deleted...]
-                          <w:t>52</w:t>
+                          <w:t>Prinses Irenestraat 6</w:t>
                         </w:r>
                         <w:r>
                           <w:br/>
                           <w:t>Den Haag</w:t>
-                        </w:r>
-[...4 lines deleted...]
-                          <w:br/>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                   <w:p w14:paraId="59FFB5F0" w14:textId="2F43BBD2" w:rsidR="001B5575" w:rsidRPr="00CF7C5C" w:rsidRDefault="001B5575" w:rsidP="000E7363">
                     <w:pPr>
                       <w:pStyle w:val="Header"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="6E29A619" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4ED6069D" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575">
     <w:pPr>
@@ -1239,51 +1182,55 @@
                                 </w:r>
                               </w:p>
                             </w:tc>
                           </w:tr>
                         </w:tbl>
                         <w:p w14:paraId="3C6EE8EE" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575" w:rsidP="00BD3958"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="11FE596F" id="Text Box 29" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:278.8pt;margin-top:0;width:316.05pt;height:137.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmD9DI3QEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d21ns2lkrTdKE6Wq&#10;lDaV0n4AxmCj2gwd2LW3X98Brze9vFV9QcMAZ845M2xvpqFnB4XegK14sco5U1ZCY2xb8a9fHt5c&#10;c+aDsI3owaqKH5XnN7vXr7ajK9UFdNA3ChmBWF+OruJdCK7MMi87NQi/AqcsHWrAQQTaYps1KEZC&#10;H/rsIs+vshGwcQhSeU/Z+/mQ7xK+1kqGJ629CqyvOHELacW01nHNdltRtihcZ+SJhvgHFoMwloqe&#10;oe5FEGyP5i+owUgEDzqsJAwZaG2kShpITZH/oea5E04lLWSOd2eb/P+DlZ8Oz+4zsjC9g4kamER4&#10;9wjym2cW7jphW3WLCGOnREOFi2hZNjpfnp5Gq33pI0g9foSGmiz2ARLQpHGIrpBORujUgOPZdDUF&#10;Jil5mRfr6/WGM0lnxdvLzVWxSTVEuTx36MN7BQOLQcWRuprgxeHRh0hHlMuVWM3Cg+n71Nne/pag&#10;izGT6EfGM/cw1RMzTcXXsW5UU0NzJD0I87zQfFPQAf7gbKRZqbj/vheoOOs/WPIkDtYS4BLUSyCs&#10;pKcVD5zN4V2YB3Dv0LQdIc+uW7gl37RJil5YnOhS/5PQ06zGAft1n269/KjdTwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOEg4XzfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fm&#10;lzYWCvJoGqMnEyPFg8cFXmFT9i2y2xb/vduTHiczmfkm385mEGeanLaMsFxEIIgb22ruED6r14cN&#10;COcVt2qwTAg/5GBb3N7kKmvthUs6730nQgm7TCH03o+ZlK7pySi3sCNx8A52MsoHOXWyndQllJtB&#10;rqIolkZpDgu9Gum5p+a4PxmE3ReXL/r7vf4oD6WuqjTit/iIeH83755AeJr9Xxiu+AEdisBU2xO3&#10;TgwI63UShyhCeHS1l5s0AVEjrJLHFGSRy/8Pil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAZg/QyN0BAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA4SDhfN8AAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="11FE596F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 29" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:278.8pt;margin-top:0;width:316.05pt;height:137.45pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmD9DI3QEAAJkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu3CAQfa/Uf0C8d21ns2lkrTdKE6Wq&#10;lDaV0n4AxmCj2gwd2LW3X98Brze9vFV9QcMAZ845M2xvpqFnB4XegK14sco5U1ZCY2xb8a9fHt5c&#10;c+aDsI3owaqKH5XnN7vXr7ajK9UFdNA3ChmBWF+OruJdCK7MMi87NQi/AqcsHWrAQQTaYps1KEZC&#10;H/rsIs+vshGwcQhSeU/Z+/mQ7xK+1kqGJ629CqyvOHELacW01nHNdltRtihcZ+SJhvgHFoMwloqe&#10;oe5FEGyP5i+owUgEDzqsJAwZaG2kShpITZH/oea5E04lLWSOd2eb/P+DlZ8Oz+4zsjC9g4kamER4&#10;9wjym2cW7jphW3WLCGOnREOFi2hZNjpfnp5Gq33pI0g9foSGmiz2ARLQpHGIrpBORujUgOPZdDUF&#10;Jil5mRfr6/WGM0lnxdvLzVWxSTVEuTx36MN7BQOLQcWRuprgxeHRh0hHlMuVWM3Cg+n71Nne/pag&#10;izGT6EfGM/cw1RMzTcXXsW5UU0NzJD0I87zQfFPQAf7gbKRZqbj/vheoOOs/WPIkDtYS4BLUSyCs&#10;pKcVD5zN4V2YB3Dv0LQdIc+uW7gl37RJil5YnOhS/5PQ06zGAft1n269/KjdTwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAOEg4XzfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fm&#10;lzYWCvJoGqMnEyPFg8cFXmFT9i2y2xb/vduTHiczmfkm385mEGeanLaMsFxEIIgb22ruED6r14cN&#10;COcVt2qwTAg/5GBb3N7kKmvthUs6730nQgm7TCH03o+ZlK7pySi3sCNx8A52MsoHOXWyndQllJtB&#10;rqIolkZpDgu9Gum5p+a4PxmE3ReXL/r7vf4oD6WuqjTit/iIeH83755AeJr9Xxiu+AEdisBU2xO3&#10;TgwI63UShyhCeHS1l5s0AVEjrJLHFGSRy/8Pil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAZg/QyN0BAACZAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA4SDhfN8AAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:tbl>
                     <w:tblPr>
                       <w:tblW w:w="0" w:type="auto"/>
                       <w:tblLayout w:type="fixed"/>
                       <w:tblCellMar>
                         <w:left w:w="0" w:type="dxa"/>
                         <w:right w:w="0" w:type="dxa"/>
                       </w:tblCellMar>
                       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
                     </w:tblPr>
                     <w:tblGrid>
                       <w:gridCol w:w="737"/>
                       <w:gridCol w:w="5263"/>
                     </w:tblGrid>
                     <w:tr w:rsidR="001B5575" w14:paraId="35B35920" w14:textId="77777777">
                       <w:trPr>
                         <w:trHeight w:val="2636"/>
                       </w:trPr>
                       <w:tc>
                         <w:tcPr>
                           <w:tcW w:w="737" w:type="dxa"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                         </w:tcPr>
@@ -1583,69 +1530,70 @@
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="6FD890A1" w14:textId="77777777" w:rsidR="001B5575" w:rsidRDefault="001B5575" w:rsidP="00EE5E5D">
                           <w:pPr>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="0058359E">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                             <w:t>Bijlage(n)</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="62317602" w14:textId="2B503156" w:rsidR="001B5575" w:rsidRPr="0058359E" w:rsidRDefault="00000000" w:rsidP="00EE5E5D">
+                        <w:p w14:paraId="62317602" w14:textId="2B503156" w:rsidR="001B5575" w:rsidRPr="0058359E" w:rsidRDefault="00444BAE" w:rsidP="00EE5E5D">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="13"/>
                               <w:szCs w:val="13"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:sz w:val="13"/>
                                 <w:szCs w:val="13"/>
                               </w:rPr>
                               <w:alias w:val="Aantal bijlagen"/>
                               <w:tag w:val="Aantal_x0020_bijlagen"/>
                               <w:id w:val="-876847178"/>
                               <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='ab1bf077-7983-48c6-b8eb-258f79e79cf8' xmlns:ns4='a968f643-972d-4667-9c7d-fd76f2567ee3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:Aantal_x0020_bijlagen[1]" w:storeItemID="{81961AFE-0FF6-4063-9DD3-1D50F4EAA675}"/>
                               <w:text/>
                             </w:sdtPr>
+                            <w:sdtEndPr/>
                             <w:sdtContent>
                               <w:r w:rsidR="00D3677B">
                                 <w:rPr>
                                   <w:sz w:val="13"/>
                                   <w:szCs w:val="13"/>
                                 </w:rPr>
                                 <w:t>1</w:t>
                               </w:r>
                             </w:sdtContent>
                           </w:sdt>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
@@ -1877,259 +1825,255 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF7C5C"/>
     <w:rsid w:val="000069B7"/>
     <w:rsid w:val="00015841"/>
-    <w:rsid w:val="00045A51"/>
+    <w:rsid w:val="00022ED2"/>
     <w:rsid w:val="00062DDE"/>
     <w:rsid w:val="00063F56"/>
     <w:rsid w:val="000701F1"/>
     <w:rsid w:val="0007464A"/>
     <w:rsid w:val="00087648"/>
     <w:rsid w:val="000A3DDE"/>
     <w:rsid w:val="000B095E"/>
     <w:rsid w:val="000C05AC"/>
-    <w:rsid w:val="000C64F1"/>
     <w:rsid w:val="000D42B2"/>
     <w:rsid w:val="000D6C7A"/>
     <w:rsid w:val="000E6281"/>
     <w:rsid w:val="000E7363"/>
     <w:rsid w:val="000F56CA"/>
     <w:rsid w:val="00102B25"/>
     <w:rsid w:val="0011664F"/>
     <w:rsid w:val="00116817"/>
     <w:rsid w:val="00130AB1"/>
     <w:rsid w:val="00132F64"/>
     <w:rsid w:val="001361B2"/>
     <w:rsid w:val="00142721"/>
     <w:rsid w:val="001428B6"/>
     <w:rsid w:val="001563CF"/>
     <w:rsid w:val="00161332"/>
     <w:rsid w:val="0019174B"/>
     <w:rsid w:val="001A60F3"/>
     <w:rsid w:val="001B5575"/>
     <w:rsid w:val="001D2DB2"/>
     <w:rsid w:val="001D2E14"/>
     <w:rsid w:val="001D4B80"/>
     <w:rsid w:val="001E4AF3"/>
     <w:rsid w:val="001F626B"/>
     <w:rsid w:val="00202425"/>
     <w:rsid w:val="00205368"/>
     <w:rsid w:val="00217788"/>
     <w:rsid w:val="00221464"/>
     <w:rsid w:val="00223B8D"/>
     <w:rsid w:val="002334D7"/>
     <w:rsid w:val="0024432D"/>
     <w:rsid w:val="00255884"/>
     <w:rsid w:val="00267615"/>
     <w:rsid w:val="002702D0"/>
     <w:rsid w:val="00274149"/>
     <w:rsid w:val="00283626"/>
     <w:rsid w:val="00286F13"/>
     <w:rsid w:val="002A4354"/>
     <w:rsid w:val="002B229F"/>
     <w:rsid w:val="002B2C0A"/>
+    <w:rsid w:val="002E0718"/>
     <w:rsid w:val="002E1B2D"/>
     <w:rsid w:val="002E6754"/>
     <w:rsid w:val="002E7181"/>
     <w:rsid w:val="002F508B"/>
     <w:rsid w:val="00307085"/>
     <w:rsid w:val="00310314"/>
     <w:rsid w:val="003107AE"/>
     <w:rsid w:val="00313698"/>
     <w:rsid w:val="00341A58"/>
     <w:rsid w:val="0035291A"/>
     <w:rsid w:val="003573B1"/>
     <w:rsid w:val="00360A38"/>
     <w:rsid w:val="00364550"/>
     <w:rsid w:val="003751A5"/>
     <w:rsid w:val="00387071"/>
     <w:rsid w:val="00392593"/>
     <w:rsid w:val="00393411"/>
     <w:rsid w:val="003948CB"/>
     <w:rsid w:val="003A232C"/>
     <w:rsid w:val="003A2FD6"/>
     <w:rsid w:val="003B6109"/>
     <w:rsid w:val="003B6137"/>
     <w:rsid w:val="003C0D64"/>
     <w:rsid w:val="003D0FF6"/>
     <w:rsid w:val="003F4182"/>
     <w:rsid w:val="003F47B0"/>
     <w:rsid w:val="003F6411"/>
     <w:rsid w:val="00410007"/>
     <w:rsid w:val="00415C7A"/>
     <w:rsid w:val="00421A31"/>
     <w:rsid w:val="004305C5"/>
     <w:rsid w:val="00444029"/>
+    <w:rsid w:val="00444BAE"/>
     <w:rsid w:val="00452FEA"/>
     <w:rsid w:val="00453464"/>
     <w:rsid w:val="0045485A"/>
     <w:rsid w:val="00465BA9"/>
     <w:rsid w:val="00466CDE"/>
     <w:rsid w:val="00472954"/>
     <w:rsid w:val="004740A1"/>
     <w:rsid w:val="00492A07"/>
     <w:rsid w:val="00493039"/>
     <w:rsid w:val="004A4D41"/>
     <w:rsid w:val="004B10E2"/>
     <w:rsid w:val="004B169E"/>
     <w:rsid w:val="004B483D"/>
     <w:rsid w:val="004E5978"/>
     <w:rsid w:val="004F2CD5"/>
     <w:rsid w:val="004F420B"/>
     <w:rsid w:val="0052042F"/>
     <w:rsid w:val="005239C8"/>
     <w:rsid w:val="00552D56"/>
     <w:rsid w:val="00561A0F"/>
-    <w:rsid w:val="00561C1E"/>
     <w:rsid w:val="005621ED"/>
     <w:rsid w:val="00563E2C"/>
     <w:rsid w:val="005746EC"/>
     <w:rsid w:val="0058359E"/>
     <w:rsid w:val="0059291A"/>
     <w:rsid w:val="00593A05"/>
     <w:rsid w:val="00596AD0"/>
     <w:rsid w:val="00596E36"/>
     <w:rsid w:val="005970D9"/>
     <w:rsid w:val="005A060F"/>
     <w:rsid w:val="005C6671"/>
     <w:rsid w:val="005C7778"/>
     <w:rsid w:val="005D187E"/>
     <w:rsid w:val="005D3111"/>
     <w:rsid w:val="005D7A68"/>
     <w:rsid w:val="005E1186"/>
     <w:rsid w:val="005F0933"/>
     <w:rsid w:val="00600C30"/>
     <w:rsid w:val="006048AD"/>
     <w:rsid w:val="0061364D"/>
     <w:rsid w:val="00632DEE"/>
     <w:rsid w:val="00633BE5"/>
     <w:rsid w:val="00640662"/>
     <w:rsid w:val="00640E1B"/>
     <w:rsid w:val="0065127E"/>
-    <w:rsid w:val="00654546"/>
     <w:rsid w:val="00657675"/>
     <w:rsid w:val="00657D4A"/>
     <w:rsid w:val="00662AC7"/>
     <w:rsid w:val="0067729A"/>
     <w:rsid w:val="006805C9"/>
     <w:rsid w:val="00684C0D"/>
-    <w:rsid w:val="006A486A"/>
     <w:rsid w:val="006A71D3"/>
     <w:rsid w:val="006B0BAF"/>
     <w:rsid w:val="006B66D8"/>
     <w:rsid w:val="006C0F3D"/>
     <w:rsid w:val="006C7A86"/>
     <w:rsid w:val="00710F1E"/>
     <w:rsid w:val="007428E9"/>
     <w:rsid w:val="0074343B"/>
     <w:rsid w:val="007464F6"/>
     <w:rsid w:val="00756C82"/>
     <w:rsid w:val="00775C5D"/>
     <w:rsid w:val="00783A6F"/>
     <w:rsid w:val="00785D9D"/>
-    <w:rsid w:val="00786C98"/>
     <w:rsid w:val="007878EE"/>
     <w:rsid w:val="007C2450"/>
     <w:rsid w:val="007C6A20"/>
     <w:rsid w:val="007D1EBB"/>
     <w:rsid w:val="007D4D1F"/>
     <w:rsid w:val="007D4F71"/>
     <w:rsid w:val="00811C76"/>
     <w:rsid w:val="0081249C"/>
     <w:rsid w:val="008327A3"/>
     <w:rsid w:val="00841093"/>
     <w:rsid w:val="00844B28"/>
     <w:rsid w:val="00861995"/>
     <w:rsid w:val="008870AA"/>
     <w:rsid w:val="008A2E3C"/>
+    <w:rsid w:val="008C0706"/>
     <w:rsid w:val="008C1BC5"/>
     <w:rsid w:val="008C6B9E"/>
     <w:rsid w:val="008D7803"/>
     <w:rsid w:val="008D781D"/>
     <w:rsid w:val="008E4A7B"/>
     <w:rsid w:val="008F6CCC"/>
     <w:rsid w:val="009062F1"/>
     <w:rsid w:val="009156AA"/>
     <w:rsid w:val="00916257"/>
     <w:rsid w:val="00920092"/>
     <w:rsid w:val="009325F0"/>
     <w:rsid w:val="00935EF8"/>
     <w:rsid w:val="0093649C"/>
     <w:rsid w:val="0095217D"/>
     <w:rsid w:val="009521C7"/>
-    <w:rsid w:val="00960933"/>
     <w:rsid w:val="00967570"/>
     <w:rsid w:val="009844AB"/>
     <w:rsid w:val="009A3758"/>
     <w:rsid w:val="009A76BD"/>
     <w:rsid w:val="009B0298"/>
     <w:rsid w:val="009C3FC3"/>
     <w:rsid w:val="009C4211"/>
     <w:rsid w:val="009C7A2B"/>
     <w:rsid w:val="009D0042"/>
     <w:rsid w:val="009D7CC3"/>
     <w:rsid w:val="009E63EC"/>
     <w:rsid w:val="009E7DE4"/>
     <w:rsid w:val="009F55C6"/>
     <w:rsid w:val="00A03F5A"/>
     <w:rsid w:val="00A04EA8"/>
     <w:rsid w:val="00A10041"/>
     <w:rsid w:val="00A12033"/>
     <w:rsid w:val="00A23BDB"/>
     <w:rsid w:val="00A23C41"/>
     <w:rsid w:val="00A27612"/>
     <w:rsid w:val="00A30126"/>
     <w:rsid w:val="00A45DD7"/>
     <w:rsid w:val="00A5739D"/>
     <w:rsid w:val="00A81ECD"/>
     <w:rsid w:val="00A84EF3"/>
     <w:rsid w:val="00A93558"/>
     <w:rsid w:val="00A936E2"/>
     <w:rsid w:val="00A96E13"/>
     <w:rsid w:val="00A974F1"/>
-    <w:rsid w:val="00AB1BB1"/>
     <w:rsid w:val="00AB29F8"/>
     <w:rsid w:val="00AB5588"/>
     <w:rsid w:val="00AD0224"/>
     <w:rsid w:val="00AF5B34"/>
     <w:rsid w:val="00B070D6"/>
     <w:rsid w:val="00B2557B"/>
     <w:rsid w:val="00B3225F"/>
     <w:rsid w:val="00B42BA6"/>
     <w:rsid w:val="00B435FC"/>
     <w:rsid w:val="00B60293"/>
     <w:rsid w:val="00B65207"/>
     <w:rsid w:val="00B8658E"/>
     <w:rsid w:val="00B91FC7"/>
     <w:rsid w:val="00B97664"/>
     <w:rsid w:val="00BA5772"/>
     <w:rsid w:val="00BB6753"/>
     <w:rsid w:val="00BC1F6B"/>
     <w:rsid w:val="00BC42C9"/>
     <w:rsid w:val="00BC794F"/>
     <w:rsid w:val="00BD2E80"/>
     <w:rsid w:val="00BD3958"/>
     <w:rsid w:val="00BD663C"/>
     <w:rsid w:val="00BE126B"/>
     <w:rsid w:val="00BE499E"/>
     <w:rsid w:val="00C1496B"/>
@@ -2147,67 +2091,67 @@
     <w:rsid w:val="00C7219A"/>
     <w:rsid w:val="00C7338B"/>
     <w:rsid w:val="00C741E6"/>
     <w:rsid w:val="00C7551C"/>
     <w:rsid w:val="00C768DA"/>
     <w:rsid w:val="00C838CA"/>
     <w:rsid w:val="00C90EE0"/>
     <w:rsid w:val="00C9310B"/>
     <w:rsid w:val="00CC7F44"/>
     <w:rsid w:val="00CE2222"/>
     <w:rsid w:val="00CF7C5C"/>
     <w:rsid w:val="00D01448"/>
     <w:rsid w:val="00D02908"/>
     <w:rsid w:val="00D041F8"/>
     <w:rsid w:val="00D057D9"/>
     <w:rsid w:val="00D10505"/>
     <w:rsid w:val="00D1719A"/>
     <w:rsid w:val="00D2117B"/>
     <w:rsid w:val="00D253EA"/>
     <w:rsid w:val="00D263F9"/>
     <w:rsid w:val="00D311EE"/>
     <w:rsid w:val="00D3677B"/>
     <w:rsid w:val="00D43120"/>
     <w:rsid w:val="00D77449"/>
     <w:rsid w:val="00D775DB"/>
-    <w:rsid w:val="00D77D86"/>
     <w:rsid w:val="00D80B2D"/>
     <w:rsid w:val="00D90701"/>
     <w:rsid w:val="00D924C6"/>
     <w:rsid w:val="00DA7B87"/>
     <w:rsid w:val="00DB210C"/>
     <w:rsid w:val="00DC53E2"/>
     <w:rsid w:val="00DC6907"/>
     <w:rsid w:val="00DE257E"/>
     <w:rsid w:val="00DE611F"/>
     <w:rsid w:val="00E00740"/>
     <w:rsid w:val="00E102F4"/>
     <w:rsid w:val="00E20D12"/>
     <w:rsid w:val="00E3008D"/>
     <w:rsid w:val="00E729CC"/>
     <w:rsid w:val="00E90132"/>
     <w:rsid w:val="00E9038B"/>
+    <w:rsid w:val="00E93087"/>
     <w:rsid w:val="00EB0335"/>
     <w:rsid w:val="00EB3B35"/>
     <w:rsid w:val="00EC2243"/>
     <w:rsid w:val="00EC6D5E"/>
     <w:rsid w:val="00ED5531"/>
     <w:rsid w:val="00EE1314"/>
     <w:rsid w:val="00EE43A5"/>
     <w:rsid w:val="00EE5E5D"/>
     <w:rsid w:val="00EF5F91"/>
     <w:rsid w:val="00F04567"/>
     <w:rsid w:val="00F11803"/>
     <w:rsid w:val="00F122FE"/>
     <w:rsid w:val="00F30262"/>
     <w:rsid w:val="00F30D15"/>
     <w:rsid w:val="00F32765"/>
     <w:rsid w:val="00F330F2"/>
     <w:rsid w:val="00F5046E"/>
     <w:rsid w:val="00F51C07"/>
     <w:rsid w:val="00F534B6"/>
     <w:rsid w:val="00F6320B"/>
     <w:rsid w:val="00F662F7"/>
     <w:rsid w:val="00F71F1B"/>
     <w:rsid w:val="00F74AB7"/>
     <w:rsid w:val="00FA54C9"/>
     <w:rsid w:val="00FA6B3B"/>
@@ -3244,132 +3188,130 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00105612"/>
     <w:rsid w:val="000D615D"/>
     <w:rsid w:val="001011CD"/>
     <w:rsid w:val="00105612"/>
     <w:rsid w:val="00140A67"/>
     <w:rsid w:val="00142721"/>
     <w:rsid w:val="001461DA"/>
     <w:rsid w:val="00152A99"/>
     <w:rsid w:val="00153654"/>
     <w:rsid w:val="0017162B"/>
     <w:rsid w:val="00183AF6"/>
     <w:rsid w:val="0019174B"/>
     <w:rsid w:val="001946E4"/>
     <w:rsid w:val="001C018C"/>
     <w:rsid w:val="0025067D"/>
     <w:rsid w:val="00255884"/>
     <w:rsid w:val="00286F13"/>
     <w:rsid w:val="00290699"/>
+    <w:rsid w:val="002E0718"/>
     <w:rsid w:val="002E1A8D"/>
     <w:rsid w:val="002E6754"/>
     <w:rsid w:val="002F4B62"/>
     <w:rsid w:val="00307085"/>
     <w:rsid w:val="003447AB"/>
     <w:rsid w:val="003A7592"/>
     <w:rsid w:val="003D41C9"/>
     <w:rsid w:val="00454848"/>
     <w:rsid w:val="00481709"/>
     <w:rsid w:val="004A5A7F"/>
     <w:rsid w:val="004B0EC7"/>
     <w:rsid w:val="004B10E2"/>
     <w:rsid w:val="004E5978"/>
     <w:rsid w:val="004E687B"/>
     <w:rsid w:val="00513E81"/>
     <w:rsid w:val="0051548D"/>
     <w:rsid w:val="005245CD"/>
     <w:rsid w:val="00587296"/>
     <w:rsid w:val="005A04FE"/>
     <w:rsid w:val="005C6671"/>
     <w:rsid w:val="005E1352"/>
     <w:rsid w:val="005E4548"/>
     <w:rsid w:val="005F7591"/>
     <w:rsid w:val="00621129"/>
     <w:rsid w:val="00633374"/>
     <w:rsid w:val="0064468E"/>
-    <w:rsid w:val="00654546"/>
     <w:rsid w:val="0067729A"/>
     <w:rsid w:val="006F0262"/>
     <w:rsid w:val="00734248"/>
     <w:rsid w:val="007371AC"/>
     <w:rsid w:val="00743E4C"/>
     <w:rsid w:val="00773139"/>
-    <w:rsid w:val="00786C98"/>
+    <w:rsid w:val="00783E89"/>
     <w:rsid w:val="007D4F71"/>
     <w:rsid w:val="007D5412"/>
     <w:rsid w:val="00811C76"/>
     <w:rsid w:val="008335E7"/>
     <w:rsid w:val="00845EDD"/>
     <w:rsid w:val="008B70A4"/>
     <w:rsid w:val="008C252F"/>
     <w:rsid w:val="008D513C"/>
     <w:rsid w:val="008D781D"/>
     <w:rsid w:val="008E4A7B"/>
     <w:rsid w:val="008F16FD"/>
     <w:rsid w:val="00944CB6"/>
     <w:rsid w:val="009521C7"/>
     <w:rsid w:val="009C6E88"/>
     <w:rsid w:val="009D1F2A"/>
     <w:rsid w:val="009E3D2C"/>
     <w:rsid w:val="00A03F5A"/>
     <w:rsid w:val="00A51921"/>
     <w:rsid w:val="00A53102"/>
     <w:rsid w:val="00A81ECD"/>
     <w:rsid w:val="00AC1E1C"/>
     <w:rsid w:val="00AC292E"/>
     <w:rsid w:val="00B070D6"/>
     <w:rsid w:val="00B15D8A"/>
     <w:rsid w:val="00B4688D"/>
     <w:rsid w:val="00B65207"/>
     <w:rsid w:val="00B70507"/>
     <w:rsid w:val="00B856B5"/>
     <w:rsid w:val="00B95061"/>
     <w:rsid w:val="00BA232B"/>
     <w:rsid w:val="00BB3A55"/>
     <w:rsid w:val="00BD193A"/>
     <w:rsid w:val="00BF0039"/>
     <w:rsid w:val="00C61480"/>
     <w:rsid w:val="00C7150A"/>
     <w:rsid w:val="00C7338B"/>
     <w:rsid w:val="00C82FED"/>
     <w:rsid w:val="00CB4FB1"/>
     <w:rsid w:val="00CD1A45"/>
     <w:rsid w:val="00D02908"/>
     <w:rsid w:val="00D04A07"/>
     <w:rsid w:val="00D23656"/>
     <w:rsid w:val="00D34813"/>
-    <w:rsid w:val="00DD1E38"/>
     <w:rsid w:val="00DE257E"/>
     <w:rsid w:val="00DF0EA9"/>
     <w:rsid w:val="00E00234"/>
-    <w:rsid w:val="00E01B4B"/>
     <w:rsid w:val="00E102F4"/>
     <w:rsid w:val="00E105F2"/>
     <w:rsid w:val="00E11559"/>
     <w:rsid w:val="00E5223C"/>
     <w:rsid w:val="00E84179"/>
     <w:rsid w:val="00F1080C"/>
     <w:rsid w:val="00F11803"/>
     <w:rsid w:val="00F132EA"/>
     <w:rsid w:val="00F71DAC"/>
     <w:rsid w:val="00F86E9A"/>
     <w:rsid w:val="00FC6475"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4082,111 +4024,111 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
   <ap:Words>42</ap:Words>
-  <ap:Characters>236</ap:Characters>
+  <ap:Characters>233</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>1</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>Informatievoorziening-over-nieuwe-Commissie-voorstellen</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>277</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>274</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="IsMyDocuments">
     <vt:bool>true</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BetrokkenBij">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LigtBij">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ProcesEigenaar">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b22f3938-ed60-478a-a74b-f7a8e54ef69a</vt:lpwstr>
+    <vt:lpwstr>ce4597eb-556e-4ed2-8b91-741371f0a4b9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DepartementDirectie">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="n7e1752c52f54c38a7d7dd6f35c9ddb2">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="BZTheme">
     <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="BZDossierSendTo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="BZDossierResponsibleDepartment">
     <vt:lpwstr/>
   </property>
@@ -4211,32 +4153,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="BZMarking">
     <vt:lpwstr>5;#NO MARKING|0a4eb9ae-69eb-4d9e-b573-43ab99ef8592</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="f8e003236e1c4ac2ab9051d5d8789bbb">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="BZClassification">
     <vt:lpwstr>4;#UNCLASSIFIED (U)|284e6a62-15ab-4017-be27-a1e965f4e940</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="p29721a54a5c4bbe9786e930fc91e270">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="BZDossierTemplate">
     <vt:lpwstr>ReguliereKamerbrief</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="e256f556a7b748329ab47889947c7d40">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="ed9282a3f18446ec8c17c7829edf82dd">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="BZDossierProcessType">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="URL">
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026042026/BZ2628933/Kamerbrief%20inzake%20informatievoorziening%20over%20nieuwe%20Commissievoorstellen%20.docx, </vt:lpwstr>
+    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-RK2026042026/BZ2628933/Kamerbrief%20inzake%20informatievoorziening%20over%20nieuwe%20Commissievoorstellen%20(EK).docx, </vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="BZDossierBudgetManager">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>