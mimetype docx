--- v0 (2026-06-05)
+++ v1 (2026-08-10)
@@ -1,3467 +1,2287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="733E151B" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="00946621" w:rsidRDefault="009E0ECB" w14:paraId="12DD8844" w14:textId="321767F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>336</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dierproeven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="00946621" w14:paraId="1B891B90" w14:textId="190F59C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="2FBCA12C" w14:textId="77777777">
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="009E0ECB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>173</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="00946621" w:rsidP="009E0ECB" w:rsidRDefault="00946621" w14:paraId="33F6D3E7" w14:textId="61BB0BAC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="727FF244" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="00946621" w:rsidP="009E0ECB" w:rsidRDefault="00946621" w14:paraId="40A77911" w14:textId="5F45D421">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 5 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="0D786A1F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="5CCC3608" w14:textId="75F32FA9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Met deze brief informeer ik de Kamer over mijn inzet op dierproeven en de transitie naar proefdiervrije innovatie (paragraaf I), gevolgd door de uitvoering van diverse moties en toezeggingen op dit beleidsterrein (paragraaf II). Hiermee kom ik, vooruitlopend op het Commissiedebat dieren buiten de veehouderij van d.d. 3 september 2026, tegemoet aan de wens van de Kamer om te vernemen wat mijn inzet is op dit beleidsterrein. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="317E2060" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="2141C6B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="737062D1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>I. Inzet op dierproeven en transitie naar proefdiervrije innovatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="58E1270C" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="398BE90F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is een brede maatschappelijke wens om dierproeven af te bouwen. Niet alleen vanwege het ethische aspect, maar ook omdat dierproeven geregeld onvoldoende opleveren bij het ontwikkelen van nieuwe behandelingen voor de mens. Afbouwen kan echter niet van de één op de andere dag, maar vergt een lange adem. Zo zijn er nog niet voor alle dierproeven bewezen proefdiervrije methoden, en kan één proefdiervrije methode meestal niet een dierproef in het geheel vervangen. Nieuwe geneesmiddelen en chemicaliën moeten getest worden op hun veiligheid en werkzaamheid. Ook voor dit soort testen zijn er nog niet voldoende proefdiervrije methoden om zonder gebruik van dierproeven het huidige beschermingsniveau van mens, dier en milieu te waarborgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="50A3E0EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="4778A51D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7A631A01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...11 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Alle dierproeven worden geregistreerd en daar wordt jaarlijkse over gerapporteerd in de Zodoende. In 2024 zijn totaal </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">435.263 dierproeven uitgevoerd in Nederland (bijlage 1). Dit betekent een lichte stijging ten opzichte van 2023, maar nog steeds een daling ten opzichte van 2022. Het aantal dierproeven schommelt daarmee jaarlijks rond de 450.000. Hoewel de Zodoende cijfers inzicht geven in de totale aantallen, biedt het weinig informatie over hoe het dierproevengebruik in Nederland zich ontwikkelt per domein. Immers, de inzet ervan fluctueert sterk per toepassing, zo maakten de wettelijk verplichte dierproeven in 2024 ongeveer een derde van het totaal uit, en fundamenteel onderzoek en toegepast onderzoek elk minder dan 20%. Ieder jaar bied ik deze cijfers aan aan de Kamer, echter zijn de cijfers over 2024 wat later dan gebruikelijk. Dit is het gevolg van een wijziging in de uitvoering van de registratie van dierproeven. Per 2025 is de wettelijke taak voor registratie overgedragen van de Nederlandse Voedsel- en Warenautoriteit (NVWA) naar de organisatie die tevens de werkzaamheden van het CCD en de NCad ondersteunt, het Ondersteunend Bureau Dierproeven en Alternatieven (OBDA). Hiermee zijn een aantal taken die samenhangen met het dierproevenbeleid logisch bij elkaar gebracht. De cijfers over 2025 zullen naar verwachting op het gebruikelijke tijdstip worden gepubliceerd (uiterlijk Q1 2027). Om meer inzicht te krijgen in de trends per toepassingsdomein over de jaren heen, werkt het Nationaal Comité advies dierproevenbeleid (NCad) momenteel aan een duiding van de dierproevencijfers. Deze adviesvraag zal meer inzicht bieden in hoe domeinen, waar dierproeven worden ingezet, zich ontwikkelen, welke trends er zijn en waar aangrijpingspunten liggen voor beleid. Deze duiding wordt half juni verwacht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="46E99BB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="0B077EFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
-[...23 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Dierproeven mogen niet zomaar uitgevoerd worden in Nederland, dat is geregeld in de Wet op Dierproeven. De Centrale Commissie Dierproeven (CCD) ziet toe op het gebruik van dierproeven en geeft pas een vergunning af wanneer het belang van de proef zwaarder weegt dan het dierenleed. Hierbij geldt een ‘nee, tenzij’ principe wat betekent dat een dierproef in beginsel verboden is, tenzij er geen proefdiervrije methoden beschikbaar zijn. De kern van mijn beleid is dan ook om in te blijven zetten op opbouw van proefdiervrije innovatie, zodat over de tijd steeds meer afbouw van dierproeven mogelijk wordt. Hiervoor moeten proefdiervrije methoden doorontwikkeld worden tot gevalideerde, reproduceerbare en breed erkende proefdiervrije methoden, die bewezen minstens even goede of betere resultaten leveren dan dierproeven. Dit vraagt niet alleen om technologische ontwikkelingen maar ook om transparantie (bijv. Preclinicaltrials.eu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>), vindbaarheid van onderzoeksmodellen (o.a. via AI) en laagdrempelige toegang tot experts op het gebied van proefdiervrije innovaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="570E49D3" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="399FA300" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Om toegang tot die expertise te verbeteren heb ik een haalbaarheidsstudie laten doen (bijlage 2). Het rapport benadrukt het belang van kennisverbinding: hoewel er veel informatie over New Approach Methodologies (NAMs, een in het veld gangbare term voor proefdiervrije innovaties) beschikbaar is, is niet altijd duidelijk of deze methoden passen bij specifieke onderzoeksvragen. Experts kunnen hierin adviseren en daarvoor is nu een helpdesk beschikbaar genaamd Suppo</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Rt. Er is enthousiasme voor Suppo</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Rt, inmiddels zijn er drie casussen succesvol</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> behandeld.  De Universiteit Utrecht geeft in het rapport de volgende vijf adviezen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="5A32F792" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="3C3D10D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="257" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Implementatie Suppo</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rt met kosteloze deelname voor bekendheid en financieel plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="705086A9" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="0DBBD9C8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="257" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Succesverhalen delen via nieuwsbrieven, sociale media en congressen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="5C4AED71" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7A9E80AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="257" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Betrek IvD’s, DEC’s en financiers om hulpvragen te stimuleren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4183DF31" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="2DBB87CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="257" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Onderzoek Europese profilering en verduurzaming financiële basis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="7B163E27" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="0E558F3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Overweeg dringend advies bij vergunningsaanvragen met veel proefdieren of ernstig ongerief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="0364700D" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...22 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De eerste drie adviezen zijn al uitgevoerd met een 2-jarige subsidie. Ik neem de overige twee adviezen ook over en ga hier ook nader met de CCD over in gesprek. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="0E6B7DD5" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="3F2B5D3E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...14 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een transitie is een dynamisch proces, dat zich niet in een rechte lijn laat plannen en waar veel factoren van invloed zijn. En blijft, zoals gezegd, het gebruik van proefdieren nog noodzakelijk. Zo is het onderzoeken en testen op bepaalde complexe processen in het lichaam, zoals het immuunsysteem, nog niet mogelijk zonder proefdieren. Waar proefdieren nog nodig zijn is het natuurlijk van belang dat het welzijn van proefdieren goed geborgd is. Daar zet ik op in met het zogenoemde 3V-beleid, gericht op het vervangen, verminderen en verfijnen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">dat het welzijn van proefdieren goed geborgd is. Daar zet ik op in met het zogenoemde 3V-beleid, gericht op het vervangen, verminderen en verfijnen van proefdieronderzoek. Aan de andere kant zien we dat bijvoorbeeld bij het onderzoek gericht op individuele organen van de mens </w:t>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>proefdieronderzoek. Aan de andere kant zien we dat bijvoorbeeld bij het onderzoek gericht op individuele organen van de mens proefdiervrije innovaties inmiddels veelbelovende resultaten laten zien. Voor onderzoek naar schadelijkheid voor de lever van potentieel nieuwe geneesmiddelen, zijn deze nieuwe testsystemen geschikter dan dierproeven. Ook wordt er binnen Ombion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> gewerkt aan een model waarmee met cellen van een patiënt zogenoemde organoïden (een soort mini-orgaantjes) kunnen worden gemaakt. Hiermee kan voor patiënten met taaislijmziekte beter worden ingeschat welke behandeling bij hen zal aanslaan.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Onderzoeksvelden verschillen in de mate waarin proefdiervrije innovaties toegepast kunnen worden, daarom blijft het nodig de focus te houden op waar de meeste kansen liggen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4CC70C6D" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7DA4E80A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ik zet mij onverminderd in om de transitie te versnellen en ben daarom blij dat een steeds grotere groep zich aansluit bij de missie 'Beter voorspellen zonder proefdieren' van het TPI-partnerprogramma. In dit programma werk ik, met inmiddels 13 partners, samen aan de ambitie om Nederland als katalysator van de Europese transitie naar proefdiervrije innovatie verder te positioneren. Dat samenwerking met partners van tot succes kan leiden blijkt wel uit de toekenning van €124,5 miljoen uit het Nationaal Groeifonds voor het Ombion centrum. Hiermee heeft Nederland een gespecialiseerd centrum voor proefdiervrije biomedische translatie gekregen wat werkelijk uniek is in Europa. Samen met 60 partners, van academie tot industriële toepassing en regulatoire implementatie wordt over de hele kennisketen gewerkt aan het opschalen van proefdiervrije innovatie, mét daarbij het creëren van bedrijvigheid. De betrokkenheid van de steeds groter wordende en diverse groep aan stakeholders binnen Ombion en het TPI-partnerprogramma laat zien dat deze aanpak werkt en dat dit steeds meer kansen biedt voor allerlei partijen.Stichting Young TPI maakt daar ook onderdeel vanuit, zij spelen een belangrijke rol in het betrekken van de volgende generaties bij de transitie. Daarom blijf ik stichting Young TPI ondersteunen</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, zodat ook de volgende generatie meedenkt over de transitie en waar mogelijk proefdiervrije keuzes maakt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="0B348658" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="3A66C3A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="136C35BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="7912A226" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wettelijk vereiste veiligheidstests waar dierproeven nog nodig zijn is internationale afstemming noodzakelijk. Veel dierproeven die voor dit doeleinde worden ingezet zijn vastgelegd in internationale richtlijnen. Daarnaast gelden in verband met het gelijke speelveld binnen de hele EU dezelfde regels gelden voor het gebruik van dierproeven. Dit maakt dat sturen op de transitie niet alleen in Nederland kan maar juist ook op Europees en internationaal niveau moet. Nederland wordt in Europa als voorloper in de transitie naar proefdiervrije innovatie gezien. Dat biedt kansen voor samenwerking met de Europese Commissie en andere lidstaten om gericht de validatie van proefdiervrije innovaties te ondersteunen, met internationale impact. Ik zal daarom in Europa blijven pleiten voor versnelling van de internationale acceptatie van proefdiervrije innovaties. Dit doe ik in twee Europese trajecten: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="395627E4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...60 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="682E2713" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="39453151" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">European Research Area beleidsvoorstel (ERA) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4D9DDFEA" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="2E81C1F3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Met het ERA-voorstel gaat het innovatiebeleid rondom proefdiervrije innovaties tussen EU-lidstaten en de Europese Commissie gestroomlijnd worden. Als een van </w:t>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>de initiators vormt Nederland samen met de Commissie en stakeholder EU-life de stuurgroep van de ERA. We hebben 18 lidstaten aan het New Approach Methodology</w:t>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERA-voorstel weten te binden. Nu ook de experts uit alle deelnemende lidstaten zijn betrokken is het project definitief van start gegaan. Vier werkgroepen gaan werken aan belangrijke thema’s in de transitie naar proefdiervrije innovatie, specifiek binnen biomedisch onderzoek en het testen van geneesmiddelen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="3CA3EFF2" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="42FA52BB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Prioritering van ontwikkeling van NAMs die effectief bepaalde dierproeven kunnen vervangen en het stroomlijnen van Europese onderzoekinfrastructuren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="7838EBE1" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="1844A667" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Opstellen van criteria waar NAMs aan moeten voldoen om gekwalificeerd te worden voor opname in wettelijk vereiste tests van geneesmiddelen en het aanwijzen van kansrijke NAMs;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="3ABE1631" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="1CB0886C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="242424"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Identificeren en verspreiden van </w:t>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">best practices </w:t>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">binnen onderwijsprogramma’s door Europa en het opstellen van onderwijsmodules, voor de opleiding van studenten, wetenschappers en autoriteiten in de toepassing van NAMs; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="29662E98" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="3B6E6A41" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Werken aan bewustzijn rondom het gebruik van NAMs en dierproeven, het vergroten van transparantie van resultaten en bijdragen aan Open Science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="15EF2359" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:contextualSpacing/>
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="50163A0F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="122BB7BF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="7FBE3E2B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland kan een grote bijdrage leveren aan de doelen van de ERA. Nederlandse partijen, waaronder TPI-partners, zijn goed vertegenwoordigd in de werkgroepen. Voor de financiering van de activiteiten binnen de ERA is er onder leiding van Ombion een subsidieaanvraag bij de Commissie ingediend. Samen met mijn trekkersrol vanuit de ERA-stuurgroep, biedt dit project de ideale gelegenheid om het TPI-beleid breder te verspreiden binnen Europa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="3234C685" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="2DB0B5A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...30 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Roadmap van Europese commissie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="49C2DD57" w14:textId="51635CE0">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="6F34CF1B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ik ben blij dat de Europese Commissie het langverwachte stappenplan voor uitfasering van dierproeven voor het testen van chemische stoffen recent heeft gepubliceerd. Volgens de gebruikelijke procedure zal ik de Kamer informeren over mijn appreciatie en inzet ten aanzien van dit stappenplan door middel van een BNC-fiche. Deze hoop ik halverwege juli met de Kamer te kunnen delen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="53B23822" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="57FA350B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="34D1D91D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="77204EE8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik vind het belangrijk dat die Roadmap effect gaat hebben en wil dat Nederland daar een bijdrage aan gaat leveren. Daarom laat ik in kaart brengen welke stappen belangrijk zijn in het proces van ontwikkeling naar implementatie van NAMs op het gebied van chemische stoffen. Deze kennis zal inzicht bieden in wat beleidsmakers kunnen doen om implementatie van NAMs te bespoedigen, en is daardoor ook relevant voor het stappenplan van de Commissie. Het overzicht dat ik laat maken zal ik in een workshop laten toetsen met internationale beleidsadviseurs. Het doel is om, samen met de Commissie en vertegenwoordigers uit verschillende landen te verkennen welke beleidsinterventies effectief zijn om verschillende fases van het NAMs implementatieproces te versnellen, en zo ook bij te dragen aan de implementatie van het stappenplan van de Commissie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="48AAF779" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00E00897" w:rsidRDefault="00E00897" w14:paraId="0E8E90B9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="61E4B18D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="25F29334" w14:textId="1451509F">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="1D7C4AD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>II. Uitvoering van moties en toezeggingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="660601D6" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="444FBAB3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="0F8167AE" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="41BA3F64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a) Inzet van AI voor vinden van proefdiervrije innovatie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="3C3B9A89" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="211EBB6B" w14:textId="0388752D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...20 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze motie van lid Wassenberg (Kamerstuk 32336 nr. 129, van d.d. 7 juni 2022) verzoekt de regering om te zorgen dat kunstmatige intelligentie (AI) ingezet wordt om het zoeken naar het beste onderzoeksmodel eenvoudig te maken en zo onnodige dierproeven te voorkomen. Ter uitvoering van deze motie heeft TNO in opdracht van LVVN een digitaal platform INoVAhub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ontwikkeld. Dit platform is in het najaar van 2025 gelanceerd. Dit gratis platform biedt onderzoekers een tool om te zoeken naar het beste model voor een onderzoeksvraag, waarbij beschikbare proefdiervrije innovaties zichtbaar en vergelijkbaar worden gemaakt. Ik beschouw daarmee deze motie als afgedaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="72733821" w14:textId="470C418D">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="3308B46A" w14:textId="1D28E39B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="493D337D" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="6FFE175A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>b) Knelpunten van lab naar praktijk</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4BED12A8" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="01D2D787" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In het debat van 29 januari 2025 is toegezegd om de Kamer te informeren over de voortgang op zowel de validatie- als de financiële routekaart (TZ202502-024). Deze toezegging houdt verband met twee eerdere moties:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="60F1A579" w14:textId="4D0D0CA8">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="10A30507" w14:textId="33989B6B">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
-[...35 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="3166091F" w14:textId="25B31893">
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van de leden De Groot en Valstar van d.d. 20 mei 2021 (Kamerstuk 32336, nr. 117) die de regering oproept in kaart te brengen hoe de knelpunten op de route van laboratorium naar praktijk voor dierproefvrije innovaties kunnen worden weggenomen en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="59048CC0" w14:textId="0E29603F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van de leden De Groot en Haverkort van d.d. 7 juni 2022 (Kamerstuk 32336, nr. 139) die de regering verzoekt waar mogelijk knelpunten op de route van lab naar praktijk op te lossen, en hierover jaarlijks te rapporteren aan de Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="1E987CDD" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...42 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Als invulling van deze moties zijn zowel een validatie- als een financiële routekaart ontwikkeld</w:t>
       </w:r>
-      <w:r w:rsidRPr="001369A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. De validatie routekaart, de NAM Navigator genoemd, is als eerste in gebruik genomen, de Kamer is in juni vorig jaar over de lancering geïnformeerd</w:t>
       </w:r>
-      <w:r w:rsidRPr="001369A7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. De tweede routekaart, de </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NAMs Funding Compass</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, is nu ook gereed. Deze webapp biedt een uitgebreid overzicht aan financieringsinstrumenten die aansluiten bij de eerste ontwikkeling tot en met het naar de markt brengen van proefdiervrije innovaties. De tool is beschikbaar op de website van het TPI-programma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="5ADA6FB7" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="5AFAFF54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621" w:rsidDel="00F16B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoals </w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de tweede motie verzocht, is de Kamer gedurende de ontwikkeling jaarlijks over de voortgang, op de routekaarten en aanvullende activiteiten om knelpunten aan te pakken, geïnformeerd. Met de oplevering van beide routekaarten beschouw ik deze twee moties en de toezegging</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6022">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> als afgedaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="08FCA83C" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="6A221992" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="393BF0FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>c) Inzetten op proefdiervrije innovatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="1844C880" w14:textId="15AABC1F">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="4B99433F" w14:textId="3C0728AA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...26 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">instanties op het terrein van voedselveiligheid, zorgen voor goede kansen op een uiteindelijke implementatie van de methode in de internationaal geaccepteerde testrichtlijn. Ook zal er binnen dit project gewerkt worden aan volledig diervrij maken van al geaccepteerde NAMs, aangezien sommige NAMs bijvoorbeeld nog wel gebruik maken van dierlijke producten. Hiermee beschouw ik deze motie als afgedaan.  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        <w:t xml:space="preserve">Met de motie van leden Graus, Van Campen en Flach van d.d. 20 februari 2025 (Kamerstuk 32336 nr. 163) wordt de regering verzocht, waar en indien mogelijk in te zetten op proefdiervrije modellen en testen. Het stimuleren van ontwikkeling, validatie en implementatie van proefdiervrije innovaties en het terugdringen van dierproeven, zijn de kern van mijn TPI-beleid. Ter uitvoering van deze motie geef ik een extra impuls in een specifiek domein. Ik ga Wageningen Food Safety Research (WFSR) opdracht geven om een volledig diervrije NAM op het terrein van voedselveiligheid te ontwikkelen. WFSR heeft veel ervaring met ontwikkeling en implementatie van NAMs. De goede contacten van WFSR met de regelgevende instanties op het terrein van voedselveiligheid, zorgen voor goede kansen op een uiteindelijke implementatie van de methode in de internationaal geaccepteerde testrichtlijn. Ook zal er binnen dit project gewerkt worden aan volledig diervrij maken van al geaccepteerde NAMs, aangezien sommige NAMs bijvoorbeeld nog wel gebruik maken van dierlijke producten. Hiermee beschouw ik deze motie als afgedaan.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="21CCA28E" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="51B5B535" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="42F58C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) Proefdiervrije methoden meer stimuleren, bijvoorbeeld door overheidssubsidies voor dierproeven stapsgewijs over te hevelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="6120657C" w14:textId="75DFD2CA">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze motie van leden Kostić, den Hollander, Grinwis en Graus (Kamerstuk 36 600 XIV nr. 53, d.d. 17 oktober 2024) wordt de regering verzocht om te onderzoeken hoe de ontwikkeling en toepassing van innovatieve, proefdiervrije methoden meer kan worden gestimuleerd, bijvoorbeeld door overheidssubsidies voor dierproeven stapsgewijs over te hevelen, zonder gevolgen voor noodzakelijk onderzoek naar levensbedreigende ziekten en infectieziekten. Adviesbureau Andersson Elffers Felix (AEF) bracht in opdracht van LVVN vijf beleidsopties in kaart, deze zijn in het bijgevoegde rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...38 lines deleted...]
-          <w:iCs/>
         </w:rPr>
         <w:t>‘Slim versnellen’</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> (bijlage 3) beschreven. Uit gesprekken die AEF voerde bleek dat de ambitie om de transitie te versnellen breed wordt gedeeld, al verschillen de meningen over route, tempo en eindpunt. Hieronder ga ik in op de 5 beleidsopties uit het rapport. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="75CBFFFD" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="32E228F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1. Overhevelen van publieke financiering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="2E287AD5" w14:textId="77777777">
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="2949E97D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>AEF concludeert dat het verplaatsen van publieke middelen van proefdier- naar proefdiervrij onderzoek weinig effect zal hebben, omdat er nauwelijks specifieke budgetten voor proefdieronderzoek bestaan. Bovendien kan rigide financiële druk de polarisatie vergroten en de transitie vertragen. Zowel het huidige AEF-rapport als eerdere bevindingen van Technopolis Group (2020)</w:t>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevestigen dat deze optie zowel qua doeltreffendheid als doelmatigheid tekortschiet. Op basis hiervan oordeel ik dat overhevelen van financiering geen doelmatige of effectieve ingreep is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="61FD02D6" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="138F39E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2. Erkennings- en waarderingsbeleid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4262B431" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="78AC1B91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het rapport bevestigt de positieve werking van zachte stimulering van prijzenswaardige initiatieven uit het veld. Ik onderschrijf dit en maak hier al gebruik van in mijn beleid. Voorbeelden zijn de streefbeelden, deze visies zijn door de onderzoeksdomeinen zelf geformuleerd, en schetsen de gewenste toekomst voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hun vakgebied ten aanzien van de ontwikkeling van proefdiervrije innovaties. Ik steun deze initiatieven en versterk ze met een nieuwe prijs voor jonge onderzoekers: de NAM-stimuleringsprijs (€3000/jaar). Onderzoeksfinancier ZonMw zal deze prijs de komende 10 jaar uitreiken, eerst voor het cardiovasculair onderzoeksdomein en later ook voor neurologie en immunologie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7DAA77AB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3. Trajectfinanciering NAMs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="3C55388B" w14:textId="77777777">
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="0FBDCDD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AEF adviseert om in te zetten op financiering van het hele NAM-onderzoekstraject, van ontwikkeling tot validatie en implementatie. Dit helpt de ‘valley of death’ weg te nemen en heeft brede steun in het veld. Ik onderschrijf dit advies, dat ook onderdeel is van mijn beleid. Een voorbeeld is het groeifondsproject Ombion, binnen dit centrum is er bij uitstek aandacht voor de financiering van de gehele kennisketen. Maar ook andere initiateven zoals de Nederlandse Wetenschaps Agenda-subsidie ‘Do-React’ en het ERA-project zijn gericht op validatie en implementatie van NAMs . Ook TPI-partners zetten hierop in, zoals de organ-on-chip oproep van Health-Holland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7F8E682D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>4. Publiek-private samenwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="05207D4D" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="153F7399" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In het rapport wordt publiek-private samenwerking voor de transitie benadrukt. De ervaring is dat bedrijven vaak pas na de academische proof-of-conceptfase betrokken worden, wat de ontwikkeling van NAMs kan vertragen. De private partijen zijn vaak de eindgebruikers en ik onderschrijf het belang dat zij eerder in het proces moeten worden betrokken. Het TPI-partnerprogramma en financieringsinstrumenten, zoals genoemd onder het kopje over de trajectfinanciering, stimuleren deze samenwerking. Ombion speelt ook daar een belangrijke rol, inmiddels hebben zij al 59 stakeholders, waaronder veel bedrijven, aan zich gebonden. Ik ben ervan overtuigd dat op basis hiervan er op dit moment voldoende ruimte is voor publiek-private samenwerking en ook voor het vroegtijdig betrekken van het bedrijfsleven, zoals AEF adviseert.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="4A73A2B4" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="3E4261C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5. Versterken van bewustzijn en infrastructuur in het onderwijs</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="5135A1EA" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="13AD63FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het rapport adviseert de inzet op bewustzijn en infrastructuur van NAMs voor het onderwijs te versterken. Bestaande initiatieven, zoals opleidingen via Ombion, de minor en master aan de Hogeschool Utrecht</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C4322">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, het FCS-free project van het Utrecht 3R centre (3RCU) en het ERA-beleidstraject, dragen hier al aan bij. Ik onderschrijf het belang van onderwijs voor de implementatie van nieuwe methoden en zal de Kamer jaarlijks informeren over de voortgang binnen de ERA-werkgroep die de beschikbaarheid van trainingen &amp; opleidingen in beeld brengt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="119175A3" w14:textId="0031B628">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7DE194D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Met de aanbieding van het AEF-rapport en mijn zienswijze hierop, beschouw ik de motie en toezegging (TZ202502-023)</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="145AA9B6" w14:textId="77777777">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om de resultaten van het onderzoek met de Kamer te delen, als afgedaan. In september van dit jaar ontvang ik bovendien nog het NCad-advies over de transitie naar een proefdiervrije samenleving, ik verwacht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat dat rapport ook adviezen zal bevatten die helpen bij het verder aanjagen van de transitie.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="5217AADC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Actieplan voor een snelle verlaging van het aantal in voorraad gedode proefdieren</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="752D6722" w14:textId="03B8B411">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="7102A0F2" w14:textId="24AC12AD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
-[...48 lines deleted...]
-          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ter invulling van deze motie van lid Wassenberg (Kamerstuk 32336, nr. 140 d.d. 7 juni 2022), ontving de Kamer in november 2025 (Kamerstuk 32336, nr. 155) een rapportage van de werkgroep fok-coördinatoren met daarin aanbevelingen voor het terugdringen van het aantal gedode dieren zonder voorafgaande handeling. Een van deze aanbevelingen ging over na- en bijscholing van fok-coördinatoren en andere geïnteresseerden om zo het kennisniveau op dit gebied in Nederland op peil te houden en verder door te ontwikkelen. In mijn opdracht is er een e-learning module gemaakt die zich richt op het fokken van proefdieren op een zo efficiënt mogelijke manier, met als doel het aantal benodigde dieren te minimaliseren. In de module wordt doorverwezen naar verdere achtergrondinformatie. De e-learning module als ook de map met achtergrondinformatie zijn toegankelijk voor professionals werkzaam binnen de proefdierkunde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="536A33DD">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Met de oplevering van deze e-learning module beschouw ik deze motie als afgedaan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="69DA7025" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="7C0D31C0" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="55D754E3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Afsluiting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="213A8BB0" w14:textId="77777777">
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="009E0ECB" w:rsidRDefault="009E0ECB" w14:paraId="40E059D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>e transitie naar proefdiervrije innovaties vordert gestaag, zowel nationaal als internationaal en de ambitie om de transitie te versnellen wordt breed gedeeld. Ik ben blij om te zien dat het momentum duidelijk toeneemt, niet in de laatste plaats door inspanningen vanuit Nederland. Zowel hier als op Europees niveau zien we dat proefdiervrij onderzoek een steeds prominentere plek inneemt. De potentie van NAMs wordt steeds meer erkend. Binnen de Rijksbrede visie op biotechnologie</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>, de Nationale Technologie Strategie</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> en het Wennink rapport</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> worden organ-on-chip en organoid-technologie, naast de potentie voor efficiëntere geneesmiddelontwikkeling en het afbouwen van dierproeven, ook benoemd als economische kans voor Nederland. Ik zal in Europa blijven pleiten voor het opschalen van NAMs. Ik heb ook oog voor de weerstand, ik begrijp dat meningen uiteenlopen over de route, tempo en eventueel gewenste eindpunt van de transitie, daarom blijf ik ook inzetten op dialoog met alle betrokkenen om gezamenlijk vooruitgang te blijven boeken. Zoals gezegd verwacht ik de Kamer nog voor het zomerreces te kunnen informeren over het rapport van het NCad met een duiding van de proefdiercijfers en na de zomer over</w:t>
       </w:r>
-      <w:r w:rsidRPr="4AC62979">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> het NCad advies over de transitie naar een proefdiervrije samenleving. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F16B0F" w:rsidR="00E00897" w:rsidP="00E00897" w:rsidRDefault="00E00897" w14:paraId="5E0D9901" w14:textId="77777777">
-[...96 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00946621" w:rsidR="009E0ECB" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="79E34A9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="00946621" w:rsidP="00946621" w:rsidRDefault="00946621" w14:paraId="7FECB24D" w14:textId="4499EF47">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="006F53E6" w:rsidP="00946621" w:rsidRDefault="009E0ECB" w14:paraId="13E16331" w14:textId="20295C63">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621" w:rsidR="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00946621" w:rsidR="00946621" w:rsidP="00946621" w:rsidRDefault="00946621" w14:paraId="7C6E8CF4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00946621" w:rsidR="00946621" w:rsidSect="001D0D26">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C85DDB" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F">
+    <w:p w14:paraId="28BC4ED0" w14:textId="77777777" w:rsidR="00D92C56" w:rsidRDefault="00D92C56" w:rsidP="009E0ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C56F87" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00055C12" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F">
+    <w:p w14:paraId="34338804" w14:textId="77777777" w:rsidR="00D92C56" w:rsidRDefault="00D92C56" w:rsidP="009E0ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A9D469" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Agrofont">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13CD2B60" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="05A23C05" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="319392DD" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="64C57166" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0575E787" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CA5AD10" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03AA33A1" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F">
+    <w:p w14:paraId="2148328D" w14:textId="77777777" w:rsidR="00D92C56" w:rsidRDefault="00D92C56" w:rsidP="009E0ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338B653B" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="655EFED4" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F">
+    <w:p w14:paraId="3D095695" w14:textId="77777777" w:rsidR="00D92C56" w:rsidRDefault="00D92C56" w:rsidP="009E0ECB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0862E635" w14:textId="77777777" w:rsidR="00C1540F" w:rsidRDefault="00C1540F"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3D9F5756" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="5AB24590" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="536A33DD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Dit is een online register waar protocollen van dierproeven en de resultaten daaruit kunnen worden gepubliceerd, met als doel transparanter te maken welke diermodellen zijn gebruikt voor een bepaalde proef, onder welke omstandigheden, en welke resulaten daaruit zijn gekomen. Dit kan onnodige herhaling van dierproeven helpen voorkomen omdat inzichtelijk is welk model waarvoor geschikt is.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="24E6474D" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="0423969C" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="4AC62979">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het Nationaal Groeifondsproject Ombion Centrum voor Proefdiervrije Biomedische Translatie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="314A0C45" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="6455845C" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="536A33DD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Het gaat om een jaarlijkse subsdie van 10.000 euro</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="00C58EDC" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="3FC3A546" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="650D9EEC">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> New approach methodology (NAM) is de Engelse term voor proefdiervrije onderzoeksmethodes</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="36062E97" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00E00897" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="4FA83ED4" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E00897">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00E00897">
+        <w:r w:rsidRPr="00946621">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://inovahub.tno.nl/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E00897">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="26363831" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00E00897" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="047F210A" w14:textId="328EC26E" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E00897">
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E00897">
-[...4 lines deleted...]
-        <w:t>TK 32 336 nr. 124 d.d. 14 april 2022</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk 32 336 nr. 124 d.d. 14 april 2022</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="09166CDF" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="1C231DD4" w14:textId="3B29E331" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-[...3 lines deleted...]
-        <w:t>TK 32336, nr. 166</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstuk 32336, nr. 166</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="3C5B5BE9" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="0A3C1367" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="650D9EEC">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00313C8D">
+        <w:r w:rsidRPr="00946621">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://www.animalfreeinnovationtpi.nl/tpi-initiatives/nams-funding-compass</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="17E1DCA1" w14:textId="342A5417" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="3DC11189" w14:textId="6E99CB15" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="1BFBC84D">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-[...12 lines deleted...]
-        <w:t>32336, nr. 139 d.d. 7 juni 2022 en toezegging TZ202502-024</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie (leden de Groot en Valstar) Kamerstuk 32336, nr. 117 d.d. 20 mei 2021, motie (leden De Groot en Haverkort) Kamerstuk  32336, nr. 139 d.d. 7 juni 2022 en toezegging TZ202502-024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4ED9BDF1" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="32CA9AAC" w14:textId="3A8B3C43" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="536A33DD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-        <w:t xml:space="preserve"> TK 32336 nr. 110, d.d. 5 november 2020</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32336 nr. 110, d.d. 5 november 2020</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="12589BE6" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="219C9386" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="536A33DD">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Aanbod Hogeschool Utrecht 'Innovative Testing in Health and Disease' (minor) en de deeltijdmaster ‘Veranderkunde binnen Dierproefvrije Innovaties'</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6C6175C2" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="0ED449C2" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="650D9EEC">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> via het zogenoemde MyDALAS-platform</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="71EF7DF2" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="011E554C" w14:textId="0425FB7E" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-        <w:t xml:space="preserve"> TK 27428 nr. 408, d.d. 11 april 2025</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 27428 nr. 408, d.d. 11 april 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="0BBFB177" w14:textId="77777777" w:rsidR="00E00897" w:rsidRPr="00313C8D" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="03BAF278" w14:textId="661181B9" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00313C8D">
-        <w:t xml:space="preserve"> TK 33009 nr. 140, d.d. 19 januari 2024</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33009 nr. 140, d.d. 19 januari 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="5407E225" w14:textId="77777777" w:rsidR="00E00897" w:rsidRDefault="00E00897" w:rsidP="00E00897">
+    <w:p w14:paraId="35F49F5E" w14:textId="66E87EB5" w:rsidR="009E0ECB" w:rsidRPr="00946621" w:rsidRDefault="009E0ECB" w:rsidP="00946621">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946621">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> TK 32637 nr. 739, d.d. 12 december 2025</w:t>
+      <w:r w:rsidRPr="00946621">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 32637 nr. 739, d.d. 12 december 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...99 lines deleted...]
-  <w:p w14:paraId="2D44A1B6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00217880" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="3FD3C6F9" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
-      <w:spacing w:line="0" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="40ACE6E0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="2129D474" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4421FD69" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...430 lines deleted...]
-  <w:p w14:paraId="6577AA82" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="571C50E0" w14:textId="77777777" w:rsidR="009E0ECB" w:rsidRPr="009E0ECB" w:rsidRDefault="009E0ECB" w:rsidP="009E0ECB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...163 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F7CE40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F3802EE"/>
     <w:lvl w:ilvl="0" w:tplc="DF2661FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D39EEAE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9C34DC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3503,193 +2323,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="65DC43DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E14A692A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="093B3D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C07E3192"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="5"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3734,676 +2412,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...624 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="223F7A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE20E5A2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4472,51 +2525,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2456A3EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="8092F870">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74E03468">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D158AEA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4558,1379 +2611,240 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C76653E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9B768EEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...513 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="205945602">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="67271049">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="1450011922">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="680788234">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="1929456421">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1390760554">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1495605270">
+  <w:num w:numId="4" w16cid:durableId="1816028390">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1387559316">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...585 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="009E0ECB"/>
+    <w:rsid w:val="001D0D26"/>
+    <w:rsid w:val="00243E98"/>
+    <w:rsid w:val="00342E7B"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007A20BB"/>
+    <w:rsid w:val="00860311"/>
+    <w:rsid w:val="00946621"/>
+    <w:rsid w:val="009768E5"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rsid w:val="00A16078"/>
+    <w:rsid w:val="00D92C56"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="02ECC68B"/>
+  <w14:docId w14:val="5208E0A4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{650D21A7-5D15-43F2-BF91-21BA6E755F8B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5952,74 +2866,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6168,1094 +3083,1204 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E0ECB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000301C7"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="000301C7"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009E0ECB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F16B0F"/>
+    <w:rsid w:val="009E0ECB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...1 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E00897"/>
+    <w:rsid w:val="00946621"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.animalfreeinnovationtpi.nl/tpi-initiatives/nams-funding-compass" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inovahub.tno.nl/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>8</ap:Pages>
-  <ap:Words>3541</ap:Words>
-  <ap:Characters>19480</ap:Characters>
+  <ap:Words>3568</ap:Words>
+  <ap:Characters>19628</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>162</ap:Lines>
-  <ap:Paragraphs>45</ap:Paragraphs>
+  <ap:Lines>163</ap:Lines>
+  <ap:Paragraphs>46</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>22976</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>23150</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>