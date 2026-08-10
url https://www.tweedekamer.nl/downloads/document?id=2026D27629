--- v0 (2026-06-05)
+++ v1 (2026-08-10)
@@ -1,4550 +1,1011 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="008D4E91" w:rsidRDefault="00A97BB8" w14:paraId="58DBC6A9" w14:textId="77777777">
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidRDefault="009F7B0A" w14:paraId="6DC1F1CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32279</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zorg rond zwangerschap en geboorte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidP="009E1D0B" w:rsidRDefault="009E1D0B" w14:paraId="7DA96541" w14:textId="6E0A53DB">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>293</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidP="009F7B0A" w:rsidRDefault="009E1D0B" w14:paraId="743202F5" w14:textId="68E5C0EE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="bmkMinuut" w:id="0"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidP="009F7B0A" w:rsidRDefault="009E1D0B" w14:paraId="6B62A4E8" w14:textId="1CAF5A57">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 5 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="542A14FC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="63F6192B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 7 april 2026 heeft de Kamer drie moties aangenomen die het kabinet tijdens het plenair debat over het tekort aan personeel in de kraamzorg van 2 april 2026 heeft ontraden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk219357527" w:id="0"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief licht het kabinet </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w:rsidR="00A97BB8" w:rsidP="008D4E91" w:rsidRDefault="00A97BB8" w14:paraId="02611937" w14:textId="77777777">
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>toe op welke wijze uitvoering gegeven wordt aan deze moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="241C3E96" w14:textId="32D63992">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...435 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228197887" w:id="1"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Motie van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D11748">
-        <w:rPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Coenradie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D11748">
-        <w:rPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D11748" w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="001551FE" w14:paraId="00BDD440" w14:textId="77777777">
+        </w:rPr>
+        <w:t xml:space="preserve"> over administratieve verplichtingen in de kraamzorg schrappen of vereenvoudigen (Kamerstuk 32279, nr. 284)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="25BC8137" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie verzoekt de regering om samen met kraamzorgorganisaties en professionals concrete administratieve verplichtingen in de kraamzorg te schrappen of te vereenvoudigen, hierover voor eind 2026 uitvoeringsafspraken te maken, en de Kamer te informeren welke merkbare vermindering van regeldruk dit in de praktijk oplevert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="1CC341E1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het Aanvullend Zorg- en Welzijnsakkoord (AZWA) zijn verschillende maatregelen afgesproken om regeldruk in de zorg flink te verminderen. Dat zetten we uiteraard onverminderd voort. Aanvullend hierop gaat het kabinet op korte termijn in gesprek met vertegenwoordigers van de kraamzorgsector over de ervaren regeldruk in de kraamzorg en mogelijke maatregelen om deze te verminderen. Begin 2027 informeert het kabinet de Kamer over de voortgang in de kraamzorg en geboortezorg, waarbij het kabinet ook zal terugkomen op de uitkomsten van deze gesprekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="1D2CD47A" w14:textId="3A71881D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...120 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228197899" w:id="2"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Coenradie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> over opties om werken in de kraamzorg aantrekkelijker te maken en uitstroom terug te dringen (Kamerstuk 32279, nr. 285)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="3FD193D4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228198373" w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie verzoekt de regering om samen met de sector opties uit te werken om het werken in de kraamzorg aantrekkelijker te maken en de uitstroom terug te dringen, en de Kamer daarover voor eind 2026 te informeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="19FC0A7A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De aantrekkelijkheid van een beroep wordt door meerdere factoren bepaald, waaronder professionele autonomie en zeggenschap. Goed werkgeverschap is primair de verantwoordelijkheid van werkgevers en sociale partners. Het kabinet heeft hierin geen directe rol, maar ondersteunt partijen waar mogelijk. In dat kader gaat het kabinet in gesprek met de brancheorganisatie Bo Geboortezorg en de initiatiefnemers van het Manifest voor behoud van goede kraamzorg voor Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="01A08E01" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is voor het behoud van werknemers een gezonde en veilige werkomgeving van belang. Het kabinet ondersteunt partijen daarbij door het Preventieplan Zorg en Welzijn te subsidiëren. Dit initiatief van PGGM, Stichting IZZ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en FWG heeft als doel het verzuim en verloop in de sector Zorg en Welzijn te verminderen. De bevindingen en de aanpak van het preventieplan worden momenteel breed verspreid binnen de zorg, waaronder de kraamzorg. Het kabinet zal het preventieplan ook in de gesprekken met de brancheorganisatie Bo Geboortezorg en de initiatiefnemers van het Manifest voor behoud van goede kraamzorg aan de orde stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="1B6040D9" w14:textId="399D391F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228197785" w:id="4"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00D11748" w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="001551FE" w14:paraId="06D37458" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Motie van de leden van Meetelen en Diederik van Dijk over kraamzorg niet langer behandelen als restcapaciteit maar als essentiële basiszorg (Kamerstuk 32279, nr. 289)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="7F254ABE" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="002035B9" w14:paraId="79230C89" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228197963" w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie verzoekt de regering om kraamzorg niet te behandelen als restcapaciteit, maar als essentiële basiszorg waarvoor beschikbaarheid en continuïteit actief moeten worden gegarandeerd, en de Kamer te laten weten welke concrete maatregelen daarvoor worden genomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="31F47E07" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="001551FE" w14:paraId="50A4E94B" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals ook tijdens het plenair debat over het tekort aan personeel in de kraamzorg aangegeven, herkent het kabinet de zorgen over de beschikbaarheid en continuïteit van kraamzorg. Door aanhoudende personeelstekorten, die ook breder in het zorgveld spelen, staat de kraamzorgsector onder druk. Deze schaarste zal niet op korte termijn verdwijnen. Daarom zet het kabinet in op passende kraamzorg, preventie en ondersteuning, zodat de beschikbare capaciteit zo doelmatig mogelijk wordt ingezet en terecht komt bij de gezinnen die ondersteuning het hardst nodig hebben. Dit vraagt om blijvende inzet van alle betrokken partijen en verdere versnelling van de transitie naar passende kraamzorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="3C659078" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="002035B9" w14:paraId="6196B018" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kraamzorg vormt een essentieel onderdeel van de integrale geboortezorg en wordt ook als zodanig benaderd. De kraamzorg maakt deel uit van de bredere geboortezorg, waarin verschillende zorgverleners gezamenlijk verantwoordelijk zijn voor goede zorg rond zwangerschap en geboorte. In de brief van 1 april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft het kabinet de Kamer geïnformeerd over de kabinetsinzet op de geboortezorg. Goede samenwerking is essentieel voor toegankelijke en passende geboortezorg. Deze samenwerking is niet vrijblijvend, maar wordt structureel geborgd via de Verloskundige Samenwerkingsverbanden (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VSV’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Het kabinet ondersteunt dit met structurele bekostiging. Daarnaast zet het kabinet in op het versterken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>datagedreven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geboortezorg en betere gegevensuitwisseling, zodat zorgverleners beter informatie kunnen delen en de zorg voor ouders en kinderen verder kan verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="62052D96" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Aanvullend Zorg- en Welzijnsakkoord is afgesproken om de aanpak Kansrijke Start structureel te versterken. Daarmee worden gezinnen in de eerste 1.000 dagen beter ondersteund en kunnen problemen eerder worden voorkomen. De kraamzorg is daarbij een belangrijke schakel tussen preventie, het sociaal domein en de curatieve zorg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="13D26379" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie vraagt daarnaast om het actief borgen van de beschikbaarheid en continuïteit van kraamzorg, en om inzicht in de concrete maatregelen die daartoe worden genomen. Zoals in de Kamerbrief van 3 maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toegelicht zet het kabinet in op versnelling van de implementatie van de Kraamzorg Landelijke Indicatie Methodiek. Daarbij verwacht het kabinet in 2026 aantoonbare stappen van de veldpartijen. Ook richt het kabinet zich op het verkrijgen van beter inzicht in de daadwerkelijke zorgbehoefte van aanstaande gezinnen en de drempels die zij ervaren, om beter te kunnen sturen op passende kraamzorg. Verder wordt onderzocht hoe de mbo-opleidingsstructuur verbeterd kan worden om de instroom in de kraamzorg te vergroten, met name onder jongeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="49524EB4" w14:textId="6E199069">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze inzet geeft het kabinet uitvoering aan de motie. Zoals in de Kamerbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangegeven, zal het kabinet de Kamer begin 2027 nader informeren over de voortgang van de maatregelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="75A225EE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009E1D0B" w:rsidRDefault="009E1D0B" w14:paraId="6E168469" w14:textId="27B78D78">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">factoren </w:t>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009F7B0A">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>e minister van Volksgezondheid,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-      </w:r>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009F7B0A">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009E1D0B" w:rsidRDefault="009E1D0B" w14:paraId="12175C88" w14:textId="7B720F32">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...65 lines deleted...]
-    <w:p w:rsidRPr="00750D48" w:rsidR="001551FE" w:rsidP="008D4E91" w:rsidRDefault="001551FE" w14:paraId="6CEE7E5B" w14:textId="77777777">
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.T.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1D0B" w:rsidR="009F7B0A">
+        <w:rPr>
+          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        </w:rPr>
+        <w:t>Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009F7B0A" w:rsidP="009F7B0A" w:rsidRDefault="009F7B0A" w14:paraId="25459364" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...1061 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="79342FD4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidRDefault="009E1D0B" w14:paraId="40658D9B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009E1D0B" w:rsidR="009E1D0B" w:rsidSect="009F7B0A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CB34B4F" w14:textId="77777777" w:rsidR="002740AC" w:rsidRDefault="002740AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54A150F5" w14:textId="77777777" w:rsidR="00F55F76" w:rsidRDefault="00F55F76" w:rsidP="009F7B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ABFE30C" w14:textId="77777777" w:rsidR="002740AC" w:rsidRDefault="002740AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="11775975" w14:textId="77777777" w:rsidR="00F55F76" w:rsidRDefault="00F55F76" w:rsidP="009F7B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C60E833" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009F7B0A" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5046EA66" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009F7B0A" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42BDB537" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009F7B0A" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="488BB4B3" w14:textId="77777777" w:rsidR="002740AC" w:rsidRDefault="002740AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0DF38C0E" w14:textId="77777777" w:rsidR="00F55F76" w:rsidRDefault="00F55F76" w:rsidP="009F7B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4337F4DD" w14:textId="77777777" w:rsidR="002740AC" w:rsidRDefault="002740AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="58F4E742" w14:textId="77777777" w:rsidR="00F55F76" w:rsidRDefault="00F55F76" w:rsidP="009F7B0A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2EF3113D" w14:textId="77777777" w:rsidR="001551FE" w:rsidRDefault="002035B9">
+    <w:p w14:paraId="60F9C5C3" w14:textId="0AC37E94" w:rsidR="009F7B0A" w:rsidRPr="009E1D0B" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>Kamer, vergaderjaar 2025-2026, 32 279, nr. 272</w:t>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk, vergaderjaar 2025-2026, 32 279, nr. 272</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3DE92142" w14:textId="77777777" w:rsidR="001551FE" w:rsidRPr="001551FE" w:rsidRDefault="002035B9" w:rsidP="001551FE">
+    <w:p w14:paraId="6924B8A8" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009E1D0B" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001551FE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001551FE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32 279, nr.270</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="33ADC17C" w14:textId="77777777" w:rsidR="001551FE" w:rsidRDefault="002035B9" w:rsidP="001551FE">
+    <w:p w14:paraId="40CCF7AC" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009E1D0B" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001551FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1D0B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001551FE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="009E1D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2025-2026, 32 279, nr.270</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3358CEC7" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="002035B9">
+  <w:p w14:paraId="7D38F419" w14:textId="77777777" w:rsidR="009F7B0A" w:rsidRPr="009F7B0A" w:rsidRDefault="009F7B0A" w:rsidP="009F7B0A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...198 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4958FDA6" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="002035B9" w:rsidP="00536636">
+  <w:p w14:paraId="5585634C" w14:textId="77777777" w:rsidR="0079547C" w:rsidRPr="009F7B0A" w:rsidRDefault="0079547C" w:rsidP="009F7B0A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...747 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B47A6D4" w14:textId="77777777" w:rsidR="0079547C" w:rsidRPr="009F7B0A" w:rsidRDefault="0079547C" w:rsidP="009F7B0A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...306 lines deleted...]
-    <w:rsid w:val="00FF7366"/>
+    <w:rsidRoot w:val="009F7B0A"/>
+    <w:rsid w:val="00107F14"/>
+    <w:rsid w:val="002B1E9D"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0079547C"/>
+    <w:rsid w:val="009E1D0B"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rsid w:val="00BE51B0"/>
+    <w:rsid w:val="00E01206"/>
+    <w:rsid w:val="00E36311"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F55F76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="66074974"/>
+  <w14:docId w14:val="0393F3FD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BA25F6A5-41DF-4447-84B3-5F9C5CABADE1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4566,74 +1027,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4782,1432 +1244,1054 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...474 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="009F7B0A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...80 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001551FE"/>
+    <w:rsid w:val="009F7B0A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...8 lines deleted...]
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F07988"/>
-[...42 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="009F7B0A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009F7B0A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E1D0B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>925</ap:Words>
-  <ap:Characters>5409</ap:Characters>
+  <ap:Words>963</ap:Words>
+  <ap:Characters>5298</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>45</ap:Lines>
+  <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6322</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6249</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>