--- v0 (2026-06-05)
+++ v1 (2026-08-10)
@@ -1,3489 +1,1465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005443D7" w:rsidR="005443D7" w:rsidP="005443D7" w:rsidRDefault="00586A70" w14:paraId="3F9F8645" w14:textId="22F417FF">
-[...29 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidRDefault="00D3367F" w14:paraId="54140FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>28625</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40730" w:rsidR="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40730" w:rsidR="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40730" w:rsidR="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B40730" w:rsidR="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Herziening van het Gemeenschappelijk Landbouwbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidP="00B40730" w:rsidRDefault="00B40730" w14:paraId="5097A89C" w14:textId="78FD7C13">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>384</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidP="00D3367F" w:rsidRDefault="00B40730" w14:paraId="0588B61A" w14:textId="78760CFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidP="00D3367F" w:rsidRDefault="00B40730" w14:paraId="3B6A31C3" w14:textId="7AE3B34C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Den Haag, 5 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="1134C8A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="052523DB" w14:textId="631E01B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graag informeer ik uw Kamer over de laatste stand van zaken met betrekking tot de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling en de uitkomsten van de Gecombineerde opgave 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="7CDD4912" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="50492070" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0D6C">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Beschikkingen en betalingen 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C1FED" w:rsidP="005443D7" w:rsidRDefault="005443D7" w14:paraId="6BD0400E" w14:textId="353AF603">
-[...38 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="206E4DEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samen met de Rijksdienst voor Ondernemend Nederland (RVO) werk ik hard aan een betrouwbare en voorspelbare uitvoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling. Het is belangrijk dat boeren vertrouwen houden in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling en met behulp van dat instrument stappen blijven zetten in de verduurzaming van hun bedrijfsvoering. Tegelijk moeten de betalingen voldoen aan de Europese eisen die op het Gemeenschappelijk Landbouwbeleid (GLB) van toepassing zijn en de daaruit voortvloeiende voorwaarden in de subsidieregeling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="42AFF30F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="730C533F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Op 1 juni 2026 heeft RVO 98% van de aanvragen uit 2025 beschikt en in totaal voor € 160 miljoen aan subsidie uitgekeerd, op een budget dat oorspronkelijk was gepland op € 152 miljoen. Daarmee is ook in 2025 een groot deel van de uitvoering succesvol verlopen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC0D6C" w:rsidR="004C1FED" w:rsidP="005443D7" w:rsidRDefault="004C1FED" w14:paraId="41077AB8" w14:textId="341BFA4D">
-[...65 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="3AE29F0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de afgesproken vergoedingen binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling volledig te kunnen uitbetalen, is destijds ervoor gekozen om binnen het beschikbare GLB-budget middelen te verschuiven van de basisinkomenssteun naar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling. Hierdoor kon €160 miljoen aan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-premies worden uitgekeerd. Deze verschuiving was mogelijk doordat de uitgaven aan de basispremie lager uitvielen dan oorspronkelijk voorzien in het Nationaal Strategisch Plan. Uw Kamer is hierover op 26 februari 2025 geïnformeerd (Kamerstuk 28625-373).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="22FCD001" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="57C469C3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor 2026 is in totaal is voor 195,3 miljoen euro subsidie aangevraagd, op een beschikbaar budget van 197,3 miljoen euro. Het aangevraagde bedrag is nog altijd fors hoger dan de 152 miljoen die oorspronkelijk voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling was gepland. Dankzij de budgetverhoging die vorig jaar is doorgevoerd, passen de aanvragen binnen het budget en zullen de afgesproken tarieven in het NSP dit jaar uitbetaald kunnen worden. Dat betekent een basispremie van 171 euro per hectare en in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling 60 euro per hectare voor brons, 100 euro voor zilver en 200 euro voor goud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="251A4EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="7D51F7CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0D6C">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Herbeoordelingen 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC0D6C" w:rsidR="005443D7" w:rsidP="005443D7" w:rsidRDefault="005443D7" w14:paraId="024AA242" w14:textId="1F57F804">
-[...161 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="4C9BF499" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd heeft een deel van de aanvragers een lagere </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie ontvangen dan aangevraagd, of zelfs helemaal geen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie. In 1345 gevallen was dit mede het gevolg van het afkeuren van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteit Groenbedekking zonder voorafgaande menselijke beoordeling, veelal omdat er niet kon worden vastgesteld dat gedurende de vereiste periode werd voldaan aan de minimale bedekkingsgraad van 80%. Ik realiseer mij dat een afwijzing of verlaging van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-premie voor betrokken ondernemers een teleurstelling en in voorkomende gevallen ook een financiële tegenvaller kan zijn. Binnen de regelgeving is echter geen ruimte om een rechtmatige betaling te doen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteiten die niet aantoonbaar zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="160360EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="1AAA7204" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze gevallen worden op dit moment opnieuw door RVO beoordeeld met menselijke beoordeling. Daarbij wordt nadrukkelijk rekening gehouden met situaties waarin sprake kan zijn geweest van een doodgevroren gewas. Begin juni is van de totale groep van ca. 3700 percelen, 60% van de herbeoordelingen afgerond. Nadat de inhoudelijke beoordeling is afgerond, moeten de uitkomsten nog administratief worden verwerkt in het bredere dossier van de aanvrager. Daardoor kan enige tijd zitten tussen het afronden van de herbeoordeling en het verzenden van een eventuele </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>herbeschikking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan de betreffende ondernemer. De herbeoordeling van de percelen is dus nog niet afgerond, maar momenteel is in ca. 2% van de gevallen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteit alsnog goedgekeurd op basis van de aanvullende menselijke beoordeling. De overige beoordelingen blijven gelijk aan het oorspronkelijke besluit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="17E4B7FB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="3C72D853" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">De voorlopige conclusie is dat uit de herbeoordelingen geen aanwijzingen naar voren komen voor structureel onjuiste beoordelingen door het Areaal Monitoring Systeem (AMS). Wel blijkt dat menselijke beoordeling in specifieke situaties, zoals bij mogelijke gewasschade door weersomstandigheden, van meerwaarde blijft. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CC0D6C" w:rsidR="005443D7" w:rsidP="005443D7" w:rsidRDefault="005443D7" w14:paraId="3F1CD884" w14:textId="77777777">
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="1CE1AE36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="18E52117" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0D6C">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Deelname Eco-regeling 2026 en communicatie</w:t>
-[...150 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Deelname </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Wijziging Eco-regeling 2027 en overleg met de sector</w:t>
-[...36 lines deleted...]
-        <w:rPr>
+        <w:t>-regeling 2026 en communicatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="2933302C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot en met 18 mei 2026 hadden boeren weer de mogelijkheid een aanvraag in te dienen voor de rechtstreekse betalingen van het GLB 2026. In totaal hebben 43.276 boeren dat gedaan. Dat is 1% minder dan in 2025. Dit past in een langjarige dalende trend die verband houdt met de daling van het aantal landbouwbedrijven in Nederland. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="2BCBC008" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de 43.276 GLB-deelnemers hebben 32.052 boeren gekozen voor deelname aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling. Dat is 6% minder dan vorig jaar. Die daling is significant en heeft mogelijk te maken met het niet voldoen van aanvragers aan de subsidievoorwaarden in 2025. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="4292C7A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="140215DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Uit gesprekken met boeren, adviseurs en hun vertegenwoordigers komt naar voren dat deze daling mede samenhangt met de wijze van uitvoering en handhaving van de regeling, waaronder de inzet van satellietmonitoring en de beoordeling van resultaatverplichtingen. Deelnemers geven aan dat het toekennen van subsidie op basis van behaalde resultaten, en niet uitsluitend op basis van de geleverde inspanning, kan leiden tot onzekerheid over de uiteindelijke subsidie. Dat geldt met name wanneer weersomstandigheden of andere externe factoren van invloed zijn op het behalen van de vereiste resultaten. Deze onzekerheid kan voor sommige aanvragers aanleiding zijn om deelname aan de regeling opnieuw af te wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="2F0D3146" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals ik eerder heb aangegeven, hecht ik aan de resultaten zoals die zijn afgesproken in het Nationaal Strategisch Plan en die onderdeel vormen van de ambitie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling. Een resultaatsgerichte aanpak sluit aan bij de eisen die binnen het GLB worden gesteld aan de besteding van Europese middelen en de verantwoording daarover. Dit is nodig om te borgen dat de middelen daadwerkelijk bijdragen aan de afgesproken milieu- en klimaatdoelen binnen het GLB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="2828258B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="27351A8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd zie ik dat de toepassing van deze systematiek in de praktijk bij sommige deelnemers tot onzekerheid leidt. Daarom wordt er samen met RVO gewerkt aan uitbreiding en verbetering van de communicatie over monitoring en subsidievoorwaarden binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling. Uitgebreidere informatie is beschikbaar gemaakt op de webpagina’s van RVO over controles met AMS, de resultaatverplichting binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling, de wijze van beoordeling van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-activiteiten en het belang van het tijdig aanpassen of intrekken van activiteiten wanneer niet aan de voorwaarden kan worden voldaan. Naast webpagina’s, nieuwsbrieven en gerichte segmentmailingen, zet RVO ook in op video’s en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>infographics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om deelnemers beter te informeren over de werking van de regeling en de beoordelingssystematiek. Hiermee wil ik boeren vooraf meer duidelijkheid geven over wat van hen wordt verwacht en hoe beoordelingen tot stand komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="3B480031" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="543C2C65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC0D6C">
-        <w:rPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Motie-Koorevaar c.s.</w:t>
-[...124 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        <w:t xml:space="preserve">Wijziging </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling 2027 en overleg met de sector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="237FFB4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De daling van de deelname aan de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling heeft ook te maken met de werking van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling. Door de huidige punten-instapeis en medaillesystematiek kan afkeuring van een enkele activiteit grote financiële consequenties hebben. Dat voelt voor veel deelnemers als onrechtvaardig. Daarom werk ik op dit moment aan een aanpassing van de regeling, zoals ik uw Kamer eerder heb geschreven (Kamerstuk 28625-383). De noodzakelijke wijziging van het Nationaal Strategisch Plan en van de Uitvoeringsregeling GLB worden op dit moment voorbereid. Het streven is om deze zomer duidelijkheid te geven aan boeren voor het volgende aanvraagjaar. Dit wordt in goed overleg met sectorpartijen en uitvoerders RVO en NVWA vormgegeven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="7FD8A64A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="3570659C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Motie-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="33F6EDE9" w14:textId="35FDA831">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met al deze inzet geef ik invulling aan de motie van het lid </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Koorevaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c.s. (Kamerstuk 21501-32, nr. 1789) waarin de regering wordt verzocht te bezien in hoeverre beschikkingen die hebben geleid tot substantiële verlagingen of afkeuringen binnen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-regeling met prioriteit opnieuw kunnen worden beoordeeld, waarbij menselijke beoordeling een zwaardere rol krijgt, en om maatregelen in kaart te brengen om het vertrouwen in de uitvoering van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-regeling te herstellen en deelname in 2026 te bevorderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="2311CE20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B40730">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik beschouw de motie als afgedaan, maar blijf uiteraard in gesprek met de sector en alle betrokken partijen om de situatie nauwgezet te volgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00D3367F" w:rsidP="00D3367F" w:rsidRDefault="00D3367F" w14:paraId="7D1D6A3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D3367F" w:rsidP="00B40730" w:rsidRDefault="00B40730" w14:paraId="5C9AF395" w14:textId="51C72ECC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40730" w:rsidR="00D3367F">
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidP="00B40730" w:rsidRDefault="00B40730" w14:paraId="6A4E9DF4" w14:textId="5B39EDD2">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B40730">
+        <w:t xml:space="preserve"> van Essen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="00B40730" w:rsidP="00D3367F" w:rsidRDefault="00B40730" w14:paraId="0203E401" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B40730" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="3F7F739F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B40730" w:rsidR="006F53E6" w:rsidSect="00D3367F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23545C97" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D">
+    <w:p w14:paraId="6672C34A" w14:textId="77777777" w:rsidR="00454D67" w:rsidRDefault="00454D67" w:rsidP="00D3367F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7670E365" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="537EE597" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D">
+    <w:p w14:paraId="289829DA" w14:textId="77777777" w:rsidR="00454D67" w:rsidRDefault="00454D67" w:rsidP="00D3367F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463AC3E5" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7457C1BA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="6E2D364A" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...77 lines deleted...]
-  <w:p w14:paraId="724AF49D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F75F9D3" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="409718BB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08EBF521" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="389F0AF0" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D">
+    <w:p w14:paraId="38EE67CE" w14:textId="77777777" w:rsidR="00454D67" w:rsidRDefault="00454D67" w:rsidP="00D3367F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48736AEF" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63EA5C2D" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D">
+    <w:p w14:paraId="02C3D5DB" w14:textId="77777777" w:rsidR="00454D67" w:rsidRDefault="00454D67" w:rsidP="00D3367F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DF1CD7" w14:textId="77777777" w:rsidR="00D3666D" w:rsidRDefault="00D3666D"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...119 lines deleted...]
-  <w:p w14:paraId="49C9285E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="7F63D02F" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...561 lines deleted...]
-  <w:p w14:paraId="2CE10A59" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="4FBC324D" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36FFF2C8" w14:textId="77777777" w:rsidR="00D3367F" w:rsidRPr="00D3367F" w:rsidRDefault="00D3367F" w:rsidP="00D3367F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...581 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00D3367F"/>
+    <w:rsid w:val="00117FAB"/>
+    <w:rsid w:val="00454D67"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0089615E"/>
+    <w:rsid w:val="00A04D56"/>
+    <w:rsid w:val="00B40730"/>
+    <w:rsid w:val="00B96C05"/>
+    <w:rsid w:val="00D26AE1"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rsid w:val="00E926F9"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25FC0B76"/>
+  <w14:docId w14:val="61F5F7E7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{786CFB60-46D1-47A9-910A-6504637C503A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3505,74 +1481,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3721,1018 +1698,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...335 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00D3367F"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00D3367F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00D3367F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00D3367F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B40730"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6944</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1294</ap:Words>
+  <ap:Characters>7123</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>57</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8190</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8401</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>