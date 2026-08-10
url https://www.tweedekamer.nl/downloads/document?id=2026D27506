--- v0 (2026-06-04)
+++ v1 (2026-08-10)
@@ -1,9616 +1,7566 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...479 lines deleted...]
-      <w:r w:rsidR="00736F21">
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidRDefault="00D6369E" w14:paraId="386CAECD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31511</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E" w:rsidR="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E" w:rsidR="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E" w:rsidR="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="0038704E" w:rsidRDefault="0038704E" w14:paraId="27DB8773" w14:textId="316DF8EA">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>67</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister en staatssecretaris van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="00C714CF" w:rsidRDefault="0038704E" w14:paraId="773FC9C1" w14:textId="4E40AC91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="00C714CF" w:rsidRDefault="0038704E" w14:paraId="1C882856" w14:textId="58D59398">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00D6369E" w:rsidP="00C714CF" w:rsidRDefault="00D6369E" w14:paraId="0EEDA913" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="319FE8A5" w14:textId="66C0D664">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluaties vormen een belangrijke basis voor een lerende overheid. Bereikt beleid het gewenste effect (doeltreffendheid)? En gaat dat tegen de laagst mogelijke kosten (doelmatigheid)? Evaluaties verschaffen burgers, instellingen, bedrijven en uw Kamer inzicht in de effecten van het gevoerde beleid en daarmee de besteding van publieke middelen. Deze informatie kan ingezet worden om de kwaliteit van beleid, publieke voorzieningen, en wetten en regels continu te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="5EACC96C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="25B81904" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wij vinden het belangrijk om de bevindingen en aanbevelingen van evaluaties mee te nemen in de (door)ontwikkeling van beleid en uw Kamer hierbij te betrekken. Vorig jaar informeerden onze ambtsvoorgangers uw Kamer hierover voor het eerst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze brief bevat een overzicht van de opvolging van de bevindingen en aanbevelingen van de Periodieke rapportages (de opvolger van beleidsdoorlichtingen) die de afgelopen twee jaar zijn uitgevoerd binnen ons departement. Zo blijven de bevindingen en aanbevelingen onder de aandacht en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming. Deze brief geeft invulling aan de acties die in de brief versterken rijksbrede evaluatiestelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden aangekondigd, naar aanleiding van de motie Van Vroonhoven/Vermeer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C6DD8">
-[...11 lines deleted...]
-      <w:r w:rsidR="00844F19">
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="22A46DB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="38C4195D" w14:textId="1839C4BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit jaar sturen wij u de opvolging van de Periodieke rapportages Strategische evaluatie Kansengelijkheid in het Funderend Onderwijs 2017-2023, Tien jaar cultuureducatiebeleid 2013-2022 en Emancipatiebeleid 2018-2025. Komende jaren zullen wij uw Kamer informeren over deze en nieuwe Periodieke rapportages die sindsdien zijn uitgevoerd. In de bijlage van deze brief is ook aandacht voor de besparingsvarianten die worden uitgewerkt in Periodieke rapportages. Dit geeft invulling aan de uitwerking van de motie Van Eijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> departement. Zo blijven de bevindingen en aanbevelingen onder de aandacht en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming. Deze brief geeft invulling aan de acties die in de brief versterken </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="0038704E" w:rsidRDefault="0038704E" w14:paraId="677BF08C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="0038704E" w:rsidRDefault="0038704E" w14:paraId="35B12A52" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00736F21">
-        <w:t>rijksbrede</w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Letschert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00736F21">
-[...207 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="0038704E" w:rsidRDefault="00C714CF" w14:paraId="560DDC86" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="0038704E" w:rsidRDefault="0038704E" w14:paraId="5DF01843" w14:textId="24FBE2F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="0038704E" w:rsidP="0038704E" w:rsidRDefault="0038704E" w14:paraId="7090F4C6" w14:textId="7F2B6804">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1224E1FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="2BFEB739" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Strategische evaluatie Kansengelijkheid </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00C32048" w:rsidP="00C32048" w:rsidRDefault="00C32048" w14:paraId="2584B5D8" w14:textId="77777777">
+        <w:t>Strategische evaluatie Kansengelijkheid in het Funderend Onderwijs 2017-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="65C7D966" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster1"/>
         <w:tblW w:w="9046" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1810"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="28841613" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="02B382C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="6F40EAFE" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3EEC1A23" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SEA-THEMA: Kansengelijkheid</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="5C7BBE7B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="46BD50A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="6E4F9DDB" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3BAC48B5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema</w:t>
             </w:r>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7F67DB48" w14:textId="77777777">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, onderwijsachterstandenbeleid, Integraal </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5B6E27BD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2BF7624A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kansengelijkheid richt zich op de vraag hoe onderwijsbeleid kan bijdragen aan gelijke kansen voor alle leerlingen om al hun talenten te ontwikkelen, zodat iedereen in Nederland een goed bestaan kan opbouwen en mee kan doen in de samenleving. Kansengelijkheid behelst diverse thema’s, zoals doorstroom en selectie, voor- en vroegschoolse educatie, School &amp; Omgeving, onderwijsachterstandenbeleid, Integraal </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kindcentra</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IKC's</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00877B59">
-[...77 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), passend en inclusiever onderwijs, de samenwerking tussen onderwijs en jeugdhulp/zorg en maatschappelijke diensttijd. Het tegengaan van kansenongelijkheid is, vanwege de invloed van de directe leefomgeving op de ontwikkeling van kinderen, niet alleen een thema van het onderwijs, maar ook breder binnen het sociaal domein. Kennisvragen richten zich op dit moment op de onderwerpen: schakelmomenten en overgangen, differentiatie en selectie, het jonge kind, verbeterde samenwerking in de regio om leerlingen het beste onderwijsaanbod te bieden en kansengelijkheid als indicator voor het onderwijsstelsel. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4C82888C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deze beschrijving is overgenomen uit het SEA-thema Kansengelijkheid waar de Periodieke rapportage op terugblikt. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Zie: </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId8">
-              <w:r w:rsidRPr="00877B59">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="0038704E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
-                  <w:sz w:val="17"/>
-                  <w:szCs w:val="17"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://www.rijksfinancien.nl/memorie-van-toelichting/2024/OWB/VIII/onderdeel/2108365</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="4AB3DF64" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="1693B30B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="12474AC8" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="67CB0E4C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Titel onderzoek </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="540C82D1" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="73F06355" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Type onderzoek </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7F03738C" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="681F9908" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar afronding </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="4274CA14" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1F3EAA24" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Begrotingsartikel </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="157943CD" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4211DF93" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="682ABD7A" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="42BAE298" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire grondslag (laatste evaluatiejaar) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="17EF2929" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="195B2C30" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="718DD2A5" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00877B59">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3B486DF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId11">
+              <w:r w:rsidRPr="0038704E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="auto"/>
-                  <w:sz w:val="17"/>
-                  <w:szCs w:val="17"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>Strategische evaluatie kansengelijkheid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="68D7038B" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="64AF3C59" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1BAFD23A" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="31AB1533" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="4320AFAC" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0B590A77" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="58002097" w14:textId="77777777">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">(2023) </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="71F32EE6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€1,49 miljard (2023) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="0B9BAA2B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="43FCD756" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="4D0AB760" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="59BAE003" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting evaluatie: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="2F29C188" w14:textId="77777777">
-[...116 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7130C43B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="76E4EFE9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het ministerie van OCW heeft in de periode 2017-2023 veel ingezet op kansengelijkheid. In totaal namen we in deze Periodieke rapportage 44 beleidsmaatregelen ten behoeve van kansengelijkheid in het funderend onderwijs mee. Deze staan beschreven in de Periodieke rapportage. De financiële omvang van beleid gericht op kansengelijkheid nam toe tijdens de evaluatieperiode. Na afloop van de evaluatieperiode is de budgettaire grondslag veranderd middels bezuinigingen, deze zijn inmiddels ook weer (deels) teruggedraaid. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="47D4ADD0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="451CDB41" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Er wordt door OCW op veel verschillende kansengelijkheidsthema’s ingezet: het tegengaan van onderwijsachterstanden, het verbeteren van de effectiviteit van scholen met veel kinderen met een lage </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00AA4FAA">
-[...21 lines deleted...]
-              <w:t>economische</w:t>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>sociaal-economische</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00AA4FAA">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> status, een soepele overstap tussen primair en voortgezet onderwijs etc. Het is echter niet altijd duidelijk hoe de verschillende gestelde doelen met elkaar samenhangen. In de periode van 2017-2023 is de kansengelijkheid in het algemeen niet aantoonbaar verbeterd. Dit betekent niet automatisch dat de genomen maatregelen niet doeltreffend zijn: zonder</w:t>
             </w:r>
-            <w:r w:rsidRPr="0040293E">
-              <w:rPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA4FAA">
-[...46 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>de maatregelen was de kansengelijkheid mogelijk verslechterd. De genomen maatregelen zijn daarmee grotendeels aannemelijk doeltreffend, zoals blijkt uit de Periodieke rapportage.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7F142C85" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="49724E1B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="6AEAEE2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="6DDBFD59" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="55DDE32B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aanbevelingen/bevindingen: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="2B933558" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3C60DC29" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting status opvolging: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="00E4C00B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="4EC55057" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="412B332E" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="51C03A05" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zorg dat de maatregelen dekkend zijn voor alle kinderen uit de doelgroep</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="31574F97" w14:textId="77777777">
-[...125 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="567EAD74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Er zijn allerlei factoren die ervoor kunnen zorgen dat de ene leerling de eigen leerpotentie beter kan benutten dan de andere. Dit zijn omgevingsfactoren die niets te maken hebben met intelligentie, zoals de plek waar het kind opgroeit en de taalvaardigheid van de ouders. Het ministerie van OCW verwacht van schoolvestigingen dat ze passende ondersteuning bieden aan leerlingen die door dit soort factoren belemmerd worden, zodat zij hun potentieel optimaal kunnen benutten. Er zijn echter vestigingen waar veel van de sociaalmaatschappelijke problematiek uit de wijk en gezinnen de klas in komt. Deze vestigingen staan voor een grotere uitdaging om goed onderwijs te bieden en voor de benodigde ondersteuning te zorgen dan andere vestigingen. We kiezen er al langer met kansengelijkheidsbeleid voor om gericht te investeren in deze scholen voor gelijke kansen. Dat vraagt dat je scholen identificeert waar de meeste van deze leerlingen samen naartoe gaan, om hen extra te ondersteunen. We kiezen op deze manier dus bewust voor een deel van de doelgroep, waar de concentratie van problematiek het hoogst is. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="54D11A99" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="74F64927" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dat doen we momenteel vooral met behulp van de onderwijsachterstandenindicator van het CBS. Daar zitten nadelen aan, zoals scholen die net niet in aanmerking komen voor extra financiering. Bij het structureel maken van de programma’s School &amp; Omgeving, Brugfunctionaris en Schoolmaaltijden nemen we deze mee bijvoorbeeld in de keuze en toepassing van een indicator. Vanaf 1 januari 2029 worden deze drie programma’s samengevoegd tot één bekostigingsregeling. Vóór 2029 wordt de Tweede Kamer geïnformeerd over hoe het budget wordt verdeeld.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="27615AC0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5CE33BB5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aanvullend zijn wij ons ervan bewust dat bepaalde vestigingen of leerlingen die wel baat hebben bij hulp, op deze manier buiten de selectie kunnen vallen. In dat geval kunnen bijvoorbeeld de Gelijke Kansen Alliantie en de gemeenten een rol spelen op scholen die niet geselecteerd zijn voor bepaalde regelingen, maar waar toch nog veel kinderen uit de doelgroep zitten. Ook delen we kennis over goede voorbeelden en andere informatie tools altijd breder dan enkel de scholen die extra middelen ontvangen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="08DE53E6" w14:textId="77777777">
-[...24 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1476854B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="21E44F5C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="04C5A435" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="7DDBD18B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="62A805EA" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="02A8043C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Ga in gesprek met scholen over een passende wijze van financiering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="62F7CA62" w14:textId="77777777">
-[...118 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="02B7111F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Er wordt aan gewerkt om voor scholen met veel kwetsbare leerlingen vanaf 2029 voor Schoolmaaltijden, School en Omgeving en de Brugfunctionaris één aanvullende bekostigingsregeling te maken. Dit is in lijn met de wens van o.a. de PO-Raad en VO-raad, die de schoolbesturen vertegenwoordigen en hierover is ook uitvoerig gesproken met betrokken veldpartijen en scholen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="441882E5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7B62513E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiermee worden scholen voor structurele taken ook structureel bekostigd. Aanvullende bekostiging zal in principe tot lagere administratieve lasten leiden voor scholen ten opzichte van de huidige subsidieregelingen. Door het bundelen van financieringsstromen kunnen scholen een integrale samenwerking met partijen rondom de school opzetten.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="05D3A9B8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2422A46E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vanaf 1 januari 2029 worden de drie programma’s samengevoegd tot één bekostigingsregeling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006065B5" w:rsidP="004E38CB" w:rsidRDefault="006065B5" w14:paraId="63F62539" w14:textId="77777777">
-[...24 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="600AC65B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="18688C52" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="66ACF9C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="034A56F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="2D394B17" w14:textId="4761DD60">
-[...30 lines deleted...]
-              <w:t>eriodieke rapportage, zoals ouderbetrokkenheid, uitstel van selectie en aandacht voor het gevoel van thuishoren op een school</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7502C4B1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Verken de mogelijkheden rondom de thematische aangrijpingspunten in deze Periodieke rapportage, zoals ouderbetrokkenheid, uitstel van selectie en aandacht voor het gevoel van thuishoren op een school</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0A026FED" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0640BC9B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In de landelijke agenda’s van de Gelijke Kansen Alliantie, zoals Taal en ouders en de Familieschool is aandacht voor ouderbetrokkenheid en het gevoel van thuishoren op een school. Daarnaast wordt op basis van een motie van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0040293E">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rooderkerk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0040293E">
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
-            <w:r w:rsidRPr="0040293E">
-[...40 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> een verkenning uitgevoerd naar bredere schooladviezen en bredere stromen in de onderbouw vo. En in het coalitieakkoord is aandacht voor brede brugklassen, deze maatregel wordt nog nader uitgewerkt. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7C9034FC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="434DADF8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Voor de zomer ontvangt de Tweede Kamer een brief over de motie van </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="006065B5">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rooderkerk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="006065B5">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> en de uitwerking van de maatregel brede brugklassen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1A8C7DEA" w14:textId="77777777">
-[...36 lines deleted...]
-              <w:t>onderhanden</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1617D7D7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2BC0174B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="1A213F0B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="0CF7854C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="14F6D635" w14:textId="77777777">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> om vraagstukken die raken aan meerdere leefgebieden gezamenlijk op te pakken</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="55F6F67B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kijk over de grenzen van het ministerie heen om vraagstukken die raken aan meerdere leefgebieden gezamenlijk op te pakken</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="5C846859" w14:textId="77777777">
-[...78 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7E5AA1BA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Hier werken we samen met andere departementen (BZK, VWS, SZW, J&amp;V) aan door meer samenwerking op te zoeken in het sociaal domein onder andere via de Sociale Agenda Nederland. Daarbij kijken we bijvoorbeeld naar hoe wet- en regelgeving beter op elkaar kan worden aangesloten, hoe financiering kan worden gebundeld en hoe de samenwerking tussen scholen, gemeenten en lokale partijen kan worden versterkt met centrale rol voor de school als vindplaats.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="75FB53A1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Een goed voorbeeld hiervan is de SPUK Kansrijke wijk, waarin we gebundeld geld geven aan gemeenten vanuit verschillende ministeries en aandachtsgebieden. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006065B5" w:rsidP="004E38CB" w:rsidRDefault="006065B5" w14:paraId="7FF6A4D4" w14:textId="77777777">
-[...70 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="45C43974" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="13DCFB9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In 2026 wordt de Tweede Kamer nader over de Sociale Agenda geïnformeerd.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1FADCC7E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="698ACD6C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Status: onderhanden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C32048" w:rsidP="00C32048" w:rsidRDefault="00C32048" w14:paraId="087C4A1D" w14:textId="77777777"/>
-    <w:p w:rsidR="00C32048" w:rsidP="00C32048" w:rsidRDefault="00C32048" w14:paraId="2333E818" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="0EC17F04" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="30327E17" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32048" w:rsidP="00C32048" w:rsidRDefault="00C32048" w14:paraId="5FAF5EBB" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1C1C16B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F26E1">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Tien jaar cultuureducatiebeleid 2013-2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C4206D" w:rsidR="00C32048" w:rsidP="00C32048" w:rsidRDefault="00C32048" w14:paraId="65D22324" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="7C9F5213" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="9046" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1996"/>
         <w:gridCol w:w="1810"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="5E8A6879" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="6E0972D1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="499B1BE8" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="071C9193" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">SEA-THEMA: </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cultuureducatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="796766A4" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="76724DDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7ED6D7F3" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7B86A186" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema</w:t>
             </w:r>
-            <w:r w:rsidRPr="00877B59">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="132777FF" w14:textId="77777777">
-[...22 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="76EF9D91" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="617CC8AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Een rijke leeromgeving is het fundament voor kinderen en jongeren om zich verder te kunnen ontwikkelen. Cultuureducatie maakt een belangrijk onderdeel uit van deze rijke leeromgeving en legt de basis voor de culturele en creatieve ontwikkeling. Het leert onder meer kritisch en creatief nadenken, het opent gesprekken die niet vanzelfsprekend zijn en het doet (onvermoede) talenten ontdekken. Naast dat cultuureducatie in de vrije tijd plaatsvindt, is het ook een wettelijk verplicht onderdeel van het curriculum van het funderend onderwijs. Scholen zijn zelf regisseur van de wijze waarop zij uitvoering geven aan cultuureducatie in de klas. Met culturele partners aan hun zijde, zoals kunstvakdocenten, geven ze daaraan samen betekenis en invulling. Daarvoor is een stabiele basis en een goed samenspel tussen cultuur en onderwijs nodig. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="01AD9501" w14:textId="77777777">
-[...113 lines deleted...]
-              <w:t>voor de toekomst. Dit biedt handvatten voor de ontwikkeling van een vervolgaanpak voor het cultuureducatiebeleid.</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0B2B5836" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="18E3CE69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In 2012 heeft het ministerie van OCW besloten een meerjarige aanpak van het cultuureducatiebeleid te implementeren, inclusief langlopende beleidslijnen en bijbehorend instrumentarium. Het Bestuurlijk Kader Cultuur en Onderwijs (BKCO), dat veel van de meerjarige ambities en afspraken bevat, liep in 2024 af. In de tien jaar die het bestuurlijk kader omvat, is een groot aantal bovenwettelijke beleidsmaatregelen ingezet. Gaandeweg is de reikwijdte van die maatregelen uitgebreid van het po naar het vo en mbo en ook kregen specifieke disciplines tussentijds extra aandacht. In de Periodieke rapportage zijn evaluaties over het cultuureducatiebeleid over de periode 2013-2022 gebruikt als basis voor de analyse en zijn aanbevelingen gedaan voor de toekomst. Dit biedt handvatten voor de ontwikkeling van een vervolgaanpak voor het cultuureducatiebeleid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="640E62FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="5C0841FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0ED992F3" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Titel onderzoek </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1A21E836" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="4BE72102" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Type onderzoek </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="21D619B0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7CEA346C" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Jaar afronding </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2DA44603" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afronding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3FEA0640" w14:textId="77777777">
-[...34 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="121EA919" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Begrotingsartikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3D49ECEA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="352192ED" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Budgettaire grondslag (laatste evaluatiejaar) </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="581295C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Budgettaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>laatste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatiejaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="2A04A47E" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="287ED1BE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="16F87C66" w14:textId="77777777">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00BF2B3B">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="43D8732E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="0038704E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="17"/>
-                  <w:szCs w:val="17"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="nl-NL"/>
                 </w:rPr>
-                <w:t>Periodieke</w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve"> Rapportage tien jaar cultuureducatiebeleid (2013-2022)</w:t>
+                <w:t>Periodieke Rapportage tien jaar cultuureducatiebeleid (2013-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="55C90B87" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="61C7979B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1CCC15E8" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="411004BA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00256CD2" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="5C713348" w14:textId="77777777">
-[...54 lines deleted...]
-              <w:t>educatie)</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1E92313C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Artikel 14 (Cultuur), artikel 1 (Primair onderwijs), artikel 3 (Voortgezet Onderwijs), artikel 4 (Beroepsonderwijs en volwassen-educatie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7DC92E5D" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t>€ 56 miljoen (2022)</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="69778038" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 56 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2022)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="7EA377A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="4795FCE9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0F272F3F" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="244120FE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toelichting evaluatie:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="719B883D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de Periodieke rapportage wordt gesteld dat het ministerie van OCW in de periode 2013-2022 met een breed palet aan beleidsmaatregelen heeft ingezet op verbetering van de kwaliteit van cultuureducatie en de verhoging van de deelname van leerlingen en studenten aan </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>cultuureducatieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> activiteiten. Er is de afgelopen jaren gebouwd aan een stevige basis voor cultuureducatie op school in het po, vo en mbo.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...117 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Dankzij de gezamenlijke inzet van het onderwijsveld, culturele organisaties en gemeenten en provincies, zijn hier in de afgelopen twaalf jaar mooie resultaten geboekt. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00736B25" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="21C94761" w14:textId="77777777">
-[...50 lines deleted...]
-            <w:r w:rsidRPr="00736B25">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="76C66F70" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="35AE0F74" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Er wordt echter ook geconstateerd dat in de afgelopen tien jaar een brede en complexe beleidsmix is ontstaan, bestaande uit zowel wettelijke als bovenwettelijke beleidsmaatregelen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidRPr="00736B25">
-[...70 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Deze hangen ten dele samen, maar staan ook op zichzelf. Beleidsmaatregelen versterken elkaar deels, maar zitten elkaar ook in de weg. Daarnaast betreft het merendeel van het instrumentarium stimuleringsbeleid van tijdelijke aard, wat continuïteit van het beleid op dit thema kwetsbaar maakt en een duurzame aanpak in de weg staat.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7193A10A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="7D2D8825" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="5950ABFB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="60326C0E" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Aanbevelingen/bevindingen: </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="60144F48" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanbevelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="09683107" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Toelichting status opvolging: </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="063278CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opvolging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="73D281FD" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="69763CCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="56CCF2E5" w14:textId="77777777">
-[...15 lines deleted...]
-              <w:t>Toekomstverkenning met alternatieve scenario’s</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="06E2AAC8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Toekomstverkenning</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> met </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alternatieve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scenario’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BE3BA3" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0F8F13FC" w14:textId="77777777">
-[...92 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="40BE7207" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In de Periodieke rapportage over tien jaar cultuureducatiebeleid wordt benoemd dat het belangrijk is om voor meer continuïteit en zekerheid te zorgen in de financiering van cultuureducatie. Veel stimulerende maatregelen zijn van tijdelijke aard. Dit staat een structurele aanpak en inbedding van de infrastructuur en samenwerkingsverbanden die de afgelopen jaren tussen cultuur en onderwijs zijn opgebouwd, in de weg. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">Om hier opvolging aan te geven voert </w:t>
             </w:r>
-            <w:r>
-[...58 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>adviesbureau &amp;Maes in opdracht van OCW een reeks kleinschalige denktanksessies uit. In deze sessies gaan op uitnodiging deskundigen uit de cultuursector, het onderwijs en de overheid met elkaar in gesprek. De opbrengsten zullen als input dienen voor een advies aan de minister voor de duurzame borging van de infrastructuur van cultuureducatie vanaf 2029.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="6529594C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7E53A1E1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="160E1950" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="09F83914" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="6DD1CAEF" w14:textId="77777777">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> cultuureducatie (vanuit cultuur en onderwijs)</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7807A5A4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Stel een integrale visie op voor cultuureducatie (vanuit cultuur en onderwijs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="24631A27" w14:textId="4C262ABA">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="586A799D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De Periodieke rapportage over tien jaar cultuureducatiebeleid en de bijbehorende beleidsreactie</w:t>
             </w:r>
-            <w:r w:rsidR="006065B5">
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
-            <w:r w:rsidR="006065B5">
-[...46 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bevatten de belangrijkste aandachtspunten voor de komende vier jaar. De aangekondigde vervolgaanpak in deze beleidsreactie zal door cultuur en onderwijs gezamenlijk worden vormgegeven.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="07C871C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2FC093F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="13C7DC8D" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="01F263E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="35EDCA1C" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="12B27468" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderzoek verschillende manieren van sturing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7E6F68EA" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="63287FD6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>In de Periodieke rapportage over tien jaar cultuureducatiebeleid wordt geconstateerd dat er de afgelopen jaren een</w:t>
             </w:r>
-            <w:r w:rsidRPr="00736B25">
-[...39 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> brede en complexe beleidsmix is ontstaan, bestaande uit zowel wettelijke als bovenwettelijke beleidsmaatregelen. Deze kennen verschillende manieren van sturing. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="23BD2E94" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2BB0A495" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Partijen uit het cultuur- en onderwijsveld zullen zich de komende periode buigen</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> over de vraag welke sturing het meest passend is voor de verdere ontwikkeling van cultuureducatie en voor de bestendiging van hetgeen er de afgelopen periode is opgebouwd.</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dit gebeurt middels de hierboven genoemde denktanksessies, maar ook als onderdeel van de Bestuurlijke Afspraken Cultuurbeoefening</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>. Binnen dit traject wordt met medeoverheden verkend hoe bovenwettelijke stimuleringsmaatregelen vereenvoudigd kunnen worden en hoe de samenhang met andere beleidsaanpakken op aanverwante thema’s kan worden vergroot.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B4548" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="4C862B9D" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="32A6A02D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3D5BB318" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="182F3E07" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="2D4CF6F1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7564DAC5" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4AEF79FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Stroomlijn de verschillende beleidsmaatregelen voor cultuureducatie.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3929B7B2" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="602806C0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zie toelichting bij de voorgaande aanbeveling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1078F285" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7A97DFCB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2F716C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="7FAF06FC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="7E08A9B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="676B6290" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7CAA38B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Heb extra aandacht voor het vo en mbo en voor scholen in gebieden met een schrale infrastructuur.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1DB12E38" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="294DC089" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3146D025" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="26E00058" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De financiering van de Cultuurkaart voor het vo en mbo is voor de periode 2025-2028 door het ministerie voortgezet. Daarnaast hebben landelijke partners en uitvoeringsorganisaties zoals het Landelijk Kenniscentrum Cultuureducatie en Amateurkunst (LKCA), Fonds voor Cultuurparticipatie (FCP) en het CJP de afgelopen jaren steeds meer aandacht gekregen voor het vo en mbo, en ook voor scholen in gebieden met schrale infrastructuur. Aandacht voor deze doelgroepen is ook de komende beleidsperiode onderdeel van hun uitvoeringsprogramma’s. De aanbevelingen worden daarin meegenomen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="04ABDEF5" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7A79E8C3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="31E374E8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afgerond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="15DDAFC9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="6A157AEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="78ABE994" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2D62DB18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Heb blijvende aandacht voor samenwerking tussen culturele partners en scholen, waarbij de regie bij de school wordt gelegd.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="762CD2AA" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="447C01DC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="309AC65C" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="64601C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zoals beschreven in de beleidsreactie blijft de samenwerking tussen culturele partners en scholen en een vraaggerichte aanpak het uitgangspunt voor de toekomstige beleidsontwikkeling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B4548" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3CB881FA" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="562300B6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="17DF3C35" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afgerond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="267CCDF9" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="0401868A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="74AD808B" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="55197604" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Vereenvoudig en verminder procedures voor uitvoerende partijen en biedt continuïteit (door meerjarige afspraken of financiële middelen)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3F293C1F" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4CD15FD4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="2BF45332" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="175622D5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Binnen de denktanksessies wordt onderzocht hoe de verschillende stimuleringsmaatregelen eenvoudiger kunnen en hoe deze meer in samenhang kunnen worden gebracht. In de sessies is ook aandacht voor het vraagstuk hoe Cultuureducatie met Kwaliteit duurzaam geborgd kan worden in lokaal, regionaal en landelijk beleid, om zo meer continuïteit in de infrastructuur voor cultuureducatie te kunnen bieden. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="57286826" w14:textId="77777777">
-[...22 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5E82FE8C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="626C3166" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Naar aanleiding van de Bestuurlijke Afspraken Cultuurbeoefening</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> zal met medeoverheden worden verkend hoe bovenwettelijke stimuleringsmaatregelen vereenvoudigd kunnen worden en hoe de samenhang met andere beleidsaanpakken op aanverwante thema’s kan worden vergroot. Dit heeft mede als doel de lasten van uitvoerende partijen te verminderen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0F3ED903" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="6BB00F83" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5C4FFF49" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="18B3900A" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="0D60801E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="1CF68E9E" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="499308A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> cultuur coördinator en schoolteam te versterken en leerlingen een stem te geven.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Heb meer oog voor de uitvoering, bijvoorbeeld door de positie van de interne cultuur coördinator en schoolteam te versterken en leerlingen een stem te geven.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="39CA0FFA" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="28BF515F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De uitvoering van deze aanbeveling ligt vooral op het terrein van de school en het schoolbestuur. Waar passend brengt OCW deze aanbeveling onder de aandacht bij relevante partijen zoals de desbetreffende vakverenigingen en de raden.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="17D3B5BA" w14:textId="77777777">
-[...22 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4EA18287" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="251946CB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Deze aanbeveling is tevens onder de aandacht gebracht bij de landelijke uitvoerende partners uit het culturele veld, zijnde het FCP, LKCA en CJP.  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B4548" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0B7B01E8" w14:textId="77777777">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="55BD93BD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="64D9AA20" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afgerond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="01CE1ECC" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="10CBDCB0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="3BA997DD" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4A1FC75B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...11 lines deleted...]
-          <w:p w:rsidRPr="00E2157E" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="7433D705" w14:textId="77777777">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Steviger</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>positionering</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kunstvakdocenten</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="402FBA56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="03CCBD93" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="020C4BA3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De wens om versterking van de aandacht voor cultuureducatie is ingebracht via het Opleidingsberaad Leraren. In de herijking wordt op dit moment opnieuw gekeken naar de inhoud van de landelijke kennisbases voor het onderdeel kunst en cultuur. Dit gebeurt door een kernteam van leraren en lerarenopleiders met kennis/affiniteit met kunst en cultuur en wordt ondersteund door een advieskring vanuit o.a. werkveld, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00424221">
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>vaknetwerken</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00424221">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00424221">
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en inhoudelijke experts. De eerste concepten zijn inmiddels opgeleverd. De gehele nieuwe kennisbasis, inclusief het leergebied kunst en cultuur wordt naar verwachting begin 2027 vastgesteld en vervolgens geïmplementeerd in de curricula van de lerarenopleidingen.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Daarnaast is deze aanbeveling onder de aandacht gebracht bij de landelijke uitvoerende partners uit het culturele veld, zijnde het FCP, LKCA en CJP. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="60917376" w14:textId="77777777">
-[...26 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2CBE7040" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="20E51E65" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Status: </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Afgerond</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="0DF85134" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="0B6C6BAF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001871FC" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="5B80212B" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="77DE172A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...6 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Vergroot het cultureel bewustzijn via initiële lerarenopleidingen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001871FC" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="5D855D24" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1E2B8E30" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="60531BD9" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="07FA7885" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Zie toelichting bij de voorgaande aanbeveling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="6F6031A4" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2EEE38D2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0406941A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Afgerond</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00877B59" w:rsidR="00C32048" w:rsidTr="004E38CB" w14:paraId="5F911058" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="5004C80F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001871FC" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="0A4FFA95" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="596BE1EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Lijstalinea"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Aanbevelingen voor het evalueren van cultuureducatiebeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="394CCC91" w14:textId="27577565">
-[...32 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1AC73AA2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Deze aanbevelingen worden meegenomen in een herziene aanpak voor monitoring en evaluatie van cultuureducatie, welke door cultuur en onderwijs gezamenlijk ontwikkeld zal worden. Dit wordt aangekondigd in de beleidsreactie op de Periodieke rapportage cultuureducatiebeleid.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Voetnootmarkering"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="006B4548" w:rsidR="00C32048" w:rsidP="004E38CB" w:rsidRDefault="00C32048" w14:paraId="5250B77B" w14:textId="77777777">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="68212427" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5A74DB10" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00161F1B" w:rsidP="00161F1B" w:rsidRDefault="00161F1B" w14:paraId="06C3560B" w14:textId="77777777"/>
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1B2F0BF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Emancipatiebeleid 2018-2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001F26E1" w:rsidR="005E5C33" w:rsidP="005E5C33" w:rsidRDefault="005E5C33" w14:paraId="007460C6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="76EA4F67" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="9046" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1809"/>
         <w:gridCol w:w="1447"/>
         <w:gridCol w:w="362"/>
         <w:gridCol w:w="1622"/>
         <w:gridCol w:w="1996"/>
         <w:gridCol w:w="1810"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="295EB004" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="75CE3BA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="0BB13C30" w14:textId="77777777">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="15F5125D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEA-THEMA: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Emancipatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="65A53840" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="5CDFC806" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="30935FBC" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="03D31C2F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Overkoepelende toelichting SEA-thema</w:t>
             </w:r>
-            <w:r w:rsidRPr="007E651D">
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="20CC7C10" w14:textId="77777777">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Uitgangspunt van het emancipatiebeleid is dat iedereen in Nederland zichzelf kan zijn, iedereen kan worden wat die wil worden en iedereen de mogelijkheden heeft om zich te ontwikkelen en bij te dragen aan de samenleving. Om dit te bereiken wordt ingezet op gender- en </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="54ECF8A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="220B5C95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het kabinet streeft naar gelijkwaardigheid. Dit doet het kabinet onder andere met het emancipatiebeleid, dat zich richt op het realiseren van gendergelijkheid en gelijke behandeling wat betreft seksuele oriëntatie, genderidentiteit en geslachtskenmerken in de Nederlandse samenleving. Uitgangspunt van het emancipatiebeleid is dat iedereen in Nederland zichzelf kan zijn, iedereen kan worden wat die wil worden en iedereen de mogelijkheden heeft om zich te ontwikkelen en bij te dragen aan de samenleving. Om dit te bereiken wordt ingezet op gender- en </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007E651D" w:rsidR="005E5C33">
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>lhbtiq</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007E651D" w:rsidR="005E5C33">
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>+-gelijkheid en het voorkomen van discriminatie van en geweld tegen deze groepen.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="6CC8E26E" w14:textId="77777777">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">inisterie van OCW gaat over zowel gendergelijkheid als over </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="28EB9207" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="704DDE79" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De directie Emancipatie van het ministerie van OCW gaat over zowel gendergelijkheid als over </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007E651D">
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>lhbtiq+</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007E651D">
-[...41 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -emancipatie. De directie Emancipatie heeft geen eigen wet- en regelgeving of stelsel waarvoor het verantwoordelijk is, maar is actief op een breed scala aan onderwerpen dat voor een groot deel onder de verantwoordelijkheid van andere departementen valt. De directie heeft hierbij vooral een agenderende, coördinerende en aanjagende rol. Daarbij wordt nauw samengewerkt met maatschappelijke organisaties, andere overheden en andere departementen. Dit heeft impact op de manier van werken en daarmee ook op de manier van evalueren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="765CB02E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="18F1DEAF" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="068D6BFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="0E6BE9B0" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Titel onderzoek </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="10097D00" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="5CF0B0C5" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Type onderzoek </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="570D3547" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderzoek</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="18BA5960" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Jaar afronding </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="30C1BB30" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jaar </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>afronding</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="40036941" w14:textId="77777777">
-[...34 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1336E47A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Begrotingsartikel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3BE7CD19" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(en) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="6937B399" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Budgettaire grondslag (laatste evaluatiejaar) </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="46B41B70" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Budgettaire</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>grondslag</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>laatste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>evaluatiejaar</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="26C30495" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="402C018A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00304C9F" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="11F89AD8" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7A746348" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:sz w:val="17"/>
-[...7 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:instrText>HYPERLINK "https://open.overheid.nl/documenten/3e5dd2cb-ea4b-4dc7-9d72-98a8fb5051e7/file"</w:instrText>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00304C9F">
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:sz w:val="17"/>
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Sturen op (on)gelijkheid: Periodieke rapportage</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="09591DF3" w14:textId="77777777">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00304C9F">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="5E11BEF6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:sz w:val="17"/>
-[...8 lines deleted...]
-                <w:szCs w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emancipatiebeleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2018-2025</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1809" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="3ADE9FB6" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="69D7BC4E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Periodieke rapportage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="09A1D7F2" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="145FED7B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1996" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="20E615B0" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t>25 (Emancipatie)</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3F2645CD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25 (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Emancipatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1810" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="35DAD250" w14:textId="77777777">
-[...14 lines deleted...]
-              <w:t>€ 20,8 miljoen (2024)</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="3A509334" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€ 20,8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>miljoen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="5C73D46C" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="2BF8D293" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9046" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="2293807A" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7343E831" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Toelichting evaluatie: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="0FB49294" w14:textId="77777777">
-[...221 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0F2F9092" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2EC9F2C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De Periodieke rapportage concludeert dat het emancipatiebeleid aannemelijk heeft bijgedragen aan maatschappelijke verandering, maar dat de doeltreffendheid beperkt meetbaar en toerekenbaar is. Emancipatie is een maatschappelijke beweging, gedragen door burgers, bedrijven, maatschappelijke organisaties en (mede)overheden. Veel beleid richt zich daarom op het scheppen van de juiste voorwaarden door agendering, kennisdeling en samenwerking. Dit voorwaardenscheppende karakter maakt harde effectmetingen en het vaststellen van causale verbanden lastig. Dit vraagt om een rijkere kijk op doeltreffendheid. Hierbij dienen meerdere succesdimensies van beleid aan bod te komen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1472950E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0ACD03BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De doelmatigheid van het emancipatiebeleid is moeilijk te beoordelen, maar het beleid sluit goed aan bij wetenschappelijke inzichten in vergelijkbare contexten. Eerdere evaluaties bevatten geen expliciete uitspraken over doelmatigheid. Daarom is meer systematische monitoring van doelmatigheid nodig. De allianties zijn het instrument waar het meeste geld naartoe gaat. Dit instrument is expliciet als doelmatig geduid in het onderzoek.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="761558B3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="1FCA760B" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="07ED6985" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="62A90E45" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Aanbevelingen/bevindingen: </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="03B31B83" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aanbevelingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bevindingen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="0A956182" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Toelichting status opvolging: </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0933165B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Toelichting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>opvolging</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="16E040E1" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="49DFBDEC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="351F5837" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="39F5B93B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Een levende beleidstheorie:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="0E88161E" w14:textId="77777777">
-[...12 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="22CFE2D4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Formuleer en gebruik een levende beleidstheorie als fundament voor sturing, prioritering en samenwerking.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="15C5321A" w14:textId="340D9613">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">de </w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="1C3DA30E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nieuwe beleidstheorie is momenteel in ontwikkeling en heeft tot doel een levend instrument te worden dat van praktische meerwaarde is bij de sturing en prioritering van het emancipatiebeleid. De beleidstheorie is levend in de zin dat het een praktisch handzaam instrument wordt dat over de tijd heen kan meegroeien met nieuwe inzichten. De beleidstheorie zal daarmee bijdragen aan de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007E651D">
-[...2 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>kennisgedreven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007E651D">
-[...87 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> benadering van het emancipatiebeleid.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="03A500DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="6C1F01A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bij het opstellen van de nieuwe beleidstheorie wordt gebruik gemaakt van bestaande inzichten uit de (wetenschappelijke) onderzoeksliteratuur. Ook is hiervoor inmiddels reeds input opgehaald bij wetenschappers, kennisinstituten, het maatschappelijk middenveld en andere ministeries.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="7C8EC4DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0C238631" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="0EFDE599" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="23C34175" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2DDD" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="3425C4EA" w14:textId="77777777">
-[...18 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="2785E273" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Een passende evaluatiestructuur:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="2800224C" w14:textId="1DED9039">
-[...46 lines deleted...]
-              <w:t xml:space="preserve"> past bij de aard en complexiteit van het emancipatiebeleid.</w:t>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="564D15D7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bouw een evaluatiestructuur die past bij de aard en complexiteit van het emancipatiebeleid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="2830768F" w14:textId="77777777">
-[...99 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="664BBE8E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nieuwe en verbeterde evaluatiestructuur wordt momenteel in samenhang met de nieuwe beleidstheorie ontwikkeld. De nieuwe evaluatiestructuur past bij het voorwaardenscheppende karakter van het emancipatiebeleid, en biedt daarom een breed perspectief op beleidssucces naast enkel doeltreffendheid en doelmatigheid in klassieke zin. Het moet een centraal instrument worden, waarbinnen de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategische Evaluatie Agenda (SEA) voor begrotingsartikel 25 </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E453F">
-[...54 lines deleted...]
-                <w:szCs w:val="17"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>een plaats krijgt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="02DA4B8B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="0B90D3F0" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="4E1F59C2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007E651D" w:rsidR="005E5C33" w:rsidTr="004E38CB" w14:paraId="608DF04F" w14:textId="77777777">
+      <w:tr w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidTr="00420888" w14:paraId="75ABC85A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000F2DDD" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="3D5DE28B" w14:textId="77777777">
-[...16 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="14B2F5D4" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Nieuwe subsidieperiode 2027-2032:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E81A4D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="55C8BEAB" w14:textId="77777777">
-[...11 lines deleted...]
-                <w:szCs w:val="17"/>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="308D9511" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>De allianties van maatschappelijke organisaties worden door de onderzoekers als positief en doelmatig beoordeeld.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5790" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="11478D9A" w14:textId="014533CE">
-[...89 lines deleted...]
-          <w:p w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="010FFA82" w14:textId="77777777">
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="429C78DB" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De verbeterpunten uit de (evaluatie)onderzoeken worden meegenomen in de vormgeving van een nieuwe subsidieperiode. Wij streven ernaar de nieuwe subsidieregeling eind 2026 gereed te hebben.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="07D52E92" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="950"/>
               </w:tabs>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00C4206D" w:rsidR="005E5C33" w:rsidP="004E38CB" w:rsidRDefault="005E5C33" w14:paraId="5D09EB1F" w14:textId="77777777">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00420888" w:rsidRDefault="00C714CF" w14:paraId="186855AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Status: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0038704E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Onderhanden</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005E5C33" w:rsidP="005E5C33" w:rsidRDefault="005E5C33" w14:paraId="4048E928" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="5A322439" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="46F812E9" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="50A47E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Bijlage: Besparingsvarianten uit Periodieke rapportages</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00FE128F" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="35FA3EF9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="5C4EB77D" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="51975A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="366BA60D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Strategische evaluatie Kansengelijkheid in het Funderend Onderwijs 2017-2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="52E218DD" w14:textId="77777777"/>
-[...131 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="5ACE068E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="2CDE5A84" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Periodieke rapportage bevat de volgende besparingsvarianten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="69434721" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het uitgangspunt in de evaluatie is het laatste evaluatiejaar, te weten 2023. In dat jaar werd er €1,49 miljard uitgegeven aan het beleidsthema kansengelijkheid in het funderend onderwijs. De besparingsvariant moet dus een besparing van €298 miljoen opleveren. In de evaluatie wordt door AEF geconcludeerd dat in het licht van de nog altijd bestaande en toenemende kansenongelijkheid in het onderwijs, het sterk de vraag is of het met 20% inkrimpen van het budget voor het kansengelijkheidsbeleid een realistische optie is. Daar komt bij dat binnen de huidige besteding van middelen er geen opties zijn om het budget met 20% te verkleinen zonder dat dit het beleid minder doeltreffend maakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="550C9A46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Zij schetsen twee andere opties: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="61AE1261" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="5F874EBD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Eén optie waarmee binnen bestaande maatregelen door middel van een doelmatigere besteding van middelen bespaard kan worden met relatief weinig effectverlies, maar de besparing onbekend is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="78DA3683" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="64E4844C" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="2DB43712" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit kan door: 1.1 maatregelen met dezelfde doelen combineren om onnodige uitvoeringslasten te voorkomen, 1.2 het beter uitwerken van de doelen en mechanismen van de maatregelen en op basis daarvan het beleid vormgeven of 1.3 beleid meer te richten op de doelgroep lage SES zodat middelen meer terecht komen bij kinderen die het nodig hebben. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="7766A138" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="75B170BF" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="2CB2B000" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="333F4CF8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...29 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eén optie waarmee 20% bespaard kan worden maar die waarschijnlijk leidt tot effectverlies (een besparingsoptie die leidt tot effectverlies dus een harde bezuiniging). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1E788A0E" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="11550B43" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit kan door de doelgroep van het onderwijsachterstandenbeleid te verkleinen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="2A869793" w14:textId="77777777">
-[...28 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="069DCA75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6E6C980F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Er is gedeeltelijk uitvoering gegeven aan bovenstaande opties: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="0A3ED704" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="57126212" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.1: Maatregelen met dezelfde doelen combineren om onnodige uitvoeringslasten te voorkomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="6B3B342B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="774938A8" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="4F0F895B" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...59 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Er wordt aan gewerkt om voor scholen met veel kwetsbare leerlingen vanaf 2029 voor Schoolmaaltijden, School en Omgeving en de Brugfunctionaris één aanvullende bekostigingsregeling te maken. Dat waren drie losse subsidies. Daardoor verminderen de administratieve lasten van scholen, anderzijds moet DUO hierdoor jaarlijks bekostiging berekenen en toekennen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="22153982" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="40A6EF69" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="234BF4B7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.3: Beleid meer richten op de doelgroep lage SES zodat middelen meer terecht komen bij kinderen die het nodig hebben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="30AC6E6C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="33F7C4B5" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...9 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="43421E62" w14:textId="77777777">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Aptos"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In het Regeerprogramma uit 2024 is gekozen het programma School en Omgeving beperkt voort te zetten door te prioriteren op de scholen met de 5% hoogste relatieve onderwijsachterstandsscores. Deze bezuiniging is inmiddels weer teruggedraaid.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="046E2647" w14:textId="77777777">
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> opties die zij in hun rapport schetsen. Optie 1 kan bijvoorbeeld stigmatisering van kinderen op basis van achtergrondkenmerken in de hand werken. Optie 2 zou betekenen dat minder scholen middelen ontvangen uit het onderwijsachterstandenbeleid. AEF geeft aan dat het bekend is dat scholen met veel kinderen met een lage </w:t>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="5A946C24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="0B05996B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AEF geeft in het eindrapport van de Periodieke rapportage aan dat er grote nadelen kleven aan de uitvoering van de twee opties die zij in hun rapport schetsen. Optie 1 kan bijvoorbeeld stigmatisering van kinderen op basis van achtergrondkenmerken in de hand werken. Optie 2 zou betekenen dat minder scholen middelen ontvangen uit het onderwijsachterstandenbeleid. AEF geeft aan dat het bekend is dat scholen met veel kinderen met een lage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161F1B">
-[...27 lines deleted...]
-        <w:t>economische</w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>sociaal-economische</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161F1B">
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> status te maken hebben met een stapeling van problematiek waardoor het lastiger is om eenzelfde niveau van onderwijseffectiviteit te realiseren. En dat het bekend is dat deze kinderen baat hebben bij interventies die onderwijseffectiviteit realiseren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De in optie 2 voorgestelde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>doelgroepverkleining</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> levert daarom wellicht een besparing op, maar is geen doelmatige optie, omdat met waarschijnlijkheid ook het effect van het beleid kleiner wordt. Uit effectonderzoek naar de urenuitbreiding van voorschoolse educatie weten we dat kinderen met een risico op onderwijsachterstand, dankzij voorschoolse educatie extra ontwikkelingswinst boeken bij taal, executieve functies, fijne motoriek en sociaal-emotionele ontwikkeling.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinderen starten daardoor beter voorbereid in groep 1 op de basisschool.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="0D313A55" w14:textId="77777777">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="70DB4668" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vaardigheden bouwen zich cumulatief op, waardoor effecten van maatregelen over de tijd groot kunnen zijn. Wat een kind op jonge leeftijd leert (cognitief én niet-cognitief) vergroot het leervermogen op latere leeftijd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00161F1B">
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investeren in onderwijsachterstandenbeleid po en vo zorgt er voor dat investeringen in het jonge kind niet teniet worden gedaan. Kinderen die als gevolg van de besparing buiten de doelgroep zullen vallen, lopen het risico op termijn behoorlijke achterstanden op te lopen. De kosten die dan gemaakt moeten worden om die achterstanden te remediëren, zijn waarschijnlijk vele malen hoger, dan de kosten die gemoeid zijn met achterstandenbeleid.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="3497849B" w14:textId="01F61FF9">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="2728E7E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het Regeerakkoord uit 2026 is de algehele korting op de specifieke uitkeringen (10%) voor de gemeentelijke onderwijsachterstanden vanuit dit perspectief teruggedraaid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="00591616" w:rsidRDefault="003418EC" w14:paraId="33C6EADA" w14:textId="54B257E3">
-[...16 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6754BCB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Voor de onderwijsachterstandenregeling in het voortgezet onderwijs geldt dat uit onderzoek blijkt dat scholen de middelen uit de onderwijskansenregeling met name inzetten voor extra onderwijspersoneel voor ondersteuning, voor extra onderwijstijd, of voor het verkleinen van klassen. Dit zijn bewezen effectieve interventies. Uit een onderzoek van AEF (2024) blijkt daarnaast dat de onderwijskansenregeling in theorie doeltreffend (als het gaat om het ophogen van het budget) en aannemelijk doeltreffend (als het gaat om het gebruik van de CBS-indicator) is. Ten slotte blijkt uit een aantal onderzoeken (zoals het IBO Onderwijsachterstandenbeleid uit 2017) dat de extra ondersteuning voor leerlingen met een risico op achterstanden gedurende de hele schoolloopbaan nodig en effectief is, omdat de achtergrondkenmerken die achterstanden kunnen veroorzaken gedurende de hele leerloopbaan spelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C32048" w:rsidP="003A7160" w:rsidRDefault="00C32048" w14:paraId="48FA386A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="109AD4FB" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="38D89CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6901B37C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tien jaar cultuureducatiebeleid 2013-2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="1EE95590" w14:textId="77777777"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="15BEAD69" w14:textId="59477247">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="014F7810" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="60BDB362" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Periodieke rapportage Tien jaar cultuureducatiebeleid 2013-2022 bevat de volgende drie besparingsvarianten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6897B1EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1E920261" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Besparingsvariant 1: Besparing op de niet-geoormerkte uitgaven aan cultuureducatie. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009A7EB4" w:rsidR="00540CA8">
-[...85 lines deleted...]
-    <w:p w:rsidRPr="007D44AB" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="4F0F63F8" w14:textId="77777777">
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het cultuuronderwijsbudget voor het po wordt sinds 2022 via de lumpsumbekostiging uitgekeerd aan scholen. Scholen gebruiken de lumpsum voor de bekostiging van hun onderwijs in brede zin. De besteding van het cultuuronderwijsbudget hoeft door scholen niet herkenbaar verantwoord te worden. Het is daardoor niet vast te stellen of scholen dit budget daadwerkelijk aan cultuureducatie besteden. Als eerste mogelijke besparingsvariant is ervoor gekozen om in het geval er significant minder budget beschikbaar is, dit volledig te besparen op het niet-geoormerkte cultuuronderwijsbudget. Dit komt neer op een besparing van bijna de helft van het huidige cultuuronderwijsbudget (45 procent) en van circa 0,1 procent van de totale lumpsumbekostiging van po-scholen van 11,5 miljard euro. Besparingsvariant 1 heeft alleen gevolgen voor het po. De totale lumpsumbekostiging voor po-scholen gaat omlaag, waardoor het budget per school krapper wordt. Vanwege de keuzevrijheid van scholen, is het niet te zeggen waarop zij zullen bezuinigen. Een besparing op cultuureducatie is hierbij niet uitgesloten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="627213EF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00540CA8" w:rsidP="00591616" w:rsidRDefault="003418EC" w14:paraId="443473B9" w14:textId="10B6041B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="4D73A9B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Besparingsvariant 2: Inperken van de hoeveelheid subsidieregelingen. </w:t>
       </w:r>
-      <w:r w:rsidR="00591616">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Het </w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besparingsvariant betreft een vermindering van het aantal subsidieregelingen, wat het totaal aan beleidsmaatregelen overzichtelijk maakt en administratieve lasten voor uitvoerders vermindert. Bij een noodzakelijke besparing van 20 procent (ruim 11,2 miljoen euro) is een besparing vereist van ruim een derde van het totale budget van de bovenwettelijke subsidieregelingen (35 procent). Het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00540CA8">
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>cultuureducatieve</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0014265C" w:rsidR="00540CA8">
-[...56 lines deleted...]
-      <w:r w:rsidR="00540CA8">
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aanbod zal als gevolg hiervan waarschijnlijk afnemen. Ook is het de verwachting dat het afbouwen van stimuleringsregelingen, de groei en ontwikkeling van cultuureducatie zal beperken. Een besparing vanuit het rijk heeft daarnaast ook effect op de bijdrage van andere overheden, aangezien er matchingsafspraken zijn gemaakt met gemeenten en provincies over de financiering van cultuureducatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591616" w:rsidP="00591616" w:rsidRDefault="00591616" w14:paraId="744094A4" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6942AEEA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="744B26DD" w14:textId="6AC403B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="3E3D3441" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Besparingsvariant 3: Besparing op basis van de kaasschaafmethode. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D44AB">
-[...48 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als derde mogelijk besparingsvariant is gekozen voor de meest simpele en minst onderbouwde methode, namelijk om de kaasschaafmethode evenredig te hanteren voor zowel alle wettelijke als bovenwettelijke regelingen. In dit geval wordt er op alle budgetten en subsidieregelingen met 20 procent bespaard, waarmee ook 20 procent op het totale budget voor cultuureducatie wordt bespaard. Als gevolg van besparingsvariant 3 wordt benoemd dat mogelijk geen enkele regeling meer uitgevoerd kan worden zoals beoogd, waardoor de doeltreffendheid en doelmatigheid van het cultuureducatiebeleid als geheel verslechtert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="4D0A7502" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij de vaststelling van de begrotingsstaten van het Ministerie van Onderwijs, Cultuur en Wetenschap voor het jaar 2025 heeft het Kabinet in haar brief over de invulling van het OCW-aandeel in de rijksbrede subsidietaakstelling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangekondigd dat het budget voor cultuureducatie – via primair onderwijs – vanaf 2029 met 2,569 miljoen euro wordt gekort. Hierbij is gebruik gemaakt van de eerste besparingsvariant, waarbij op de niet-geoormerkte uitgaven aan cultuureducatie is bespaard.  Dit bedrag staat verder toegelicht in de budgettaire tabel behorend bij de brief (maatregel 42).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="19"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In de kabinetsreactie op de Periodieke rapportage</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00161F1B" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="109B40CA" w14:textId="77777777">
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is vervolgens uiteengezet op welke drie hoofdlijnen de minister van OCW de komende beleidsperiode wil gaan inzetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="2537ADF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="64188C5A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00161F1B">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Emancipatiebeleid 2018-2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="2F113869" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="1CCD536E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="42ADE25F" w14:textId="5BDA5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="0C066AAC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="23D22244" w14:textId="300F2EEA">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Periodieke rapportage Emancipatiebeleid 2018-2025 schetst drie scenario’s voor een besparing. Daarbij bevelen de onderzoekers aan om keuzes normatief en strategisch te maken, omdat een generieke korting (‘kaasschaafmethode’) de effectiviteit van het beleid ondermijnt. Daarnaast blijkt ook uit de conclusies van de Periodieke rapportage zelf niet eenduidig welke thema’s of instrumenten in het geval van een bezuiniging als eerste zouden moeten worden geschrapt. Een bezuiniging op maatschappelijke partners wordt in ieder geval als riskant geduid door de onderzoekers, aangezien een verlies aan maatschappelijke netwerken en infrastructuur moeilijk te herstellen is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6D36F570" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...33 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="4F7956AE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Periodieke rapportage bevat de volgende drie besparingsvarianten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="7072C94A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Besparingsvariant 1: Een minimale basis op zoveel mogelijk terreinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. Inzet beperkt zich hierbij tot het bevorderen van gelijkheid en acceptatie op een basisniveau op zoveel mogelijk thema’s. Besparing vindt plaats op de thema’s waar eerder al grotere vooruitgang is behaald. Hiermee behoudt het emancipatiebeleid de aansluiting op zoveel mogelijk maatschappelijke terreinen, maar zal het behalen van doelen boven een minimaal niveau volgens de onderzoekers niet mogelijk zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="7CFF3217" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="6531973C" w14:textId="1EAB2819">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="7EA1029B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="01EDF5B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Besparingsvariant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E" w:rsidDel="00EF609C">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E" w:rsidDel="00EF609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2: Verdiepen op behaalde successen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="6E87ADE9" w14:textId="77777777">
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Inzet beperkt zich juist tot thema’s waar nu al vooruitgang wordt geboekt of waar langere betrokkenheid bestaat. Op kleinere of jongere thema’s wordt de inzet beperkt. Volgens de onderzoekers gaat dit wel ten koste van de breedte en politiek-maatschappelijke wendbaarheid van het beleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="20F81545" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="6854BCDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Besparingsvariant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E" w:rsidDel="00EF609C">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E" w:rsidDel="00EF609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E">
-        <w:rPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>3: Focus op normverandering</w:t>
       </w:r>
-      <w:r w:rsidRPr="00186E7E">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. De inzet beperkt zich tot het wegnemen van de voornaamste barrières die gelijkheid in de weg staan, zoals onderliggende culturele verwachtingen, stereotypen en beeldvorming. Volgens de onderzoekers is het risico hierbij dat de effecten van het beleid op korte termijn zeer beperkt zullen zijn en dat de inzet pas op langere termijn merkbaar zal zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="6627C3FF" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="1E96ED53" w14:textId="58343CD9">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="15DDDE4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="7BA5E10C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00186E7E" w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="1F1B3AE8" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet werkt momenteel aan een nieuwe Emancipatienota, waarin de afspraken op het gebied van emancipatie uit het Regeerakkoord 2026 verder zullen worden uitgewerkt. Het streven is deze in september met uw Kamer te delen. Bij de totstandkoming van de Emancipatienota betrekt het kabinet relevante kennisinstellingen en maatschappelijke organisaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="25B78897" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Daarbij neemt het kabinet de aanbeveling ter harte om scherpere keuzes te maken in de prioriteiten. Het is de verwachting dat de nieuwe beleidstheorie en evaluatiestructuur die momenteel ontwikkeld worden voor het emancipatiebeleid, hier ook aan zullen bijdragen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003418EC" w:rsidP="003418EC" w:rsidRDefault="003418EC" w14:paraId="72AFA122" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00820DDA" w:rsidR="00820DDA" w:rsidP="00215964" w:rsidRDefault="00820DDA" w14:paraId="16850464" w14:textId="77777777">
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="0CFFCCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="4C613E19" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00C714CF" w:rsidP="00C714CF" w:rsidRDefault="00C714CF" w14:paraId="49982C8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0038704E" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="6DF23DDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0038704E" w:rsidR="00FE0FA3" w:rsidSect="00054D66">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="1274" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3724EC3B" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007B6B6D">
+    <w:p w14:paraId="6C57FF23" w14:textId="77777777" w:rsidR="00553854" w:rsidRDefault="00553854" w:rsidP="00C714CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E875586" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21DEE77F" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007B6B6D">
+    <w:p w14:paraId="6A6B1F39" w14:textId="77777777" w:rsidR="00553854" w:rsidRDefault="00553854" w:rsidP="00C714CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F63BDB0" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A53AB05" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F9B16C8" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="51641D9D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="1BB1CE48" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D478AF7" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EE60403" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007B6B6D">
+    <w:p w14:paraId="3959DE08" w14:textId="77777777" w:rsidR="00553854" w:rsidRDefault="00553854" w:rsidP="00C714CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0934EAAB" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="097622D8" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="007B6B6D">
+    <w:p w14:paraId="0927A80D" w14:textId="77777777" w:rsidR="00553854" w:rsidRDefault="00553854" w:rsidP="00C714CF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14237131" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3B22EDE8" w14:textId="4001BCF8" w:rsidR="00844F19" w:rsidRPr="00C4206D" w:rsidRDefault="00844F19" w:rsidP="00C4403D">
+    <w:p w14:paraId="242FE94F" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="0038704E" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C4206D">
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C4206D">
+      <w:r w:rsidRPr="0038704E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00C4206D">
+        <w:r w:rsidRPr="0038704E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/05/27/opvolging-periodieke-rapportages-ocw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3B106654" w14:textId="2FAFF75C" w:rsidR="00517265" w:rsidRPr="00C4206D" w:rsidRDefault="00517265" w:rsidP="00C4403D">
+    <w:p w14:paraId="5D164C9F" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="0038704E" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C4206D">
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C4206D">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2024-2025, 31865, nr. 267.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="45B0472B" w14:textId="0606F9E1" w:rsidR="00517265" w:rsidRPr="00C4206D" w:rsidRDefault="00517265" w:rsidP="00C4403D">
+    <w:p w14:paraId="3B865032" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="0038704E" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C4206D">
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C4206D">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2023-2024, 36470, nr. 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="3EDE59EE" w14:textId="2374E0F5" w:rsidR="00517265" w:rsidRDefault="00517265" w:rsidP="00C4403D">
+    <w:p w14:paraId="2ABF5F3D" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C4206D">
+      <w:r w:rsidRPr="0038704E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C4206D">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0038704E">
+        <w:t xml:space="preserve"> Tweede Kamer Vergaderjaar 2025-2026, 31865, nr. 295.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0086E9A8" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="0AB56F2B" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
+      <w:r w:rsidRPr="0038704E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0038704E">
+        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025; 31293, nr. 817.</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025; 31293, nr. 817. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="674497A7" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="6D768D73" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E70892">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het wettelijk beleidsinstrumentarium, waaronder de wettelijk geldende kerndoelen en examenprogramma’s, de bekwaamheidseisen aan leerkrachten, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E70892">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>prestatieboxmiddelen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E70892">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> en het toezichtkader van de Inspectie van het Onderwijs, biedt scholen houvast bij de invulling van hun cultuuronderwijs. Het bovenwettelijk beleidsinstrumentarium richt zich op stimuleringsmaatregelingen om onder meer de kwaliteit van cultuuronderwijs en de samenwerking tussen scholen en culturele instellingen te bevorderen en te versterken</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6F41F8DC" w14:textId="3A09D13D" w:rsidR="006065B5" w:rsidRDefault="006065B5">
+    <w:p w14:paraId="781D63E5" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstukken II, 2024-2025,  32820, nr. 538.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7C7A6DBA" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="1A8E306B" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00C7271C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Staatscourant 2025, 1756 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="7FD06AE8" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="5BE445D2" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://zoek.officielebekendmakingen.nl/stcrt-2025-1756.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="79A24DAC" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="5F577808" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Deze aanvulling op de aanbeveling die reeds vorig jaar de status afgerond had, is uitgevoerd na de vorige Opvolgingsbrief. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="628AC860" w14:textId="77777777" w:rsidR="00C32048" w:rsidRDefault="00C32048" w:rsidP="00C32048">
+    <w:p w14:paraId="39A4B694" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025; 32820, nr. 538.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="02360E30" w14:textId="4E89A1ED" w:rsidR="003418EC" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="7EFD2647" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00540CA8" w:rsidRPr="00FC2D91">
+        <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2025-2026; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC2D91">
         <w:t>36800-VIII</w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8">
+      <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8" w:rsidRPr="00FC2D91">
+      <w:r w:rsidRPr="00FC2D91">
         <w:t>148</w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="6ECB0B8B" w14:textId="77777777" w:rsidR="003418EC" w:rsidRPr="00161F1B" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="50B25BD1" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00161F1B" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00AD4E5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://www.nji.nl/actueel/kinderen-met-meer-kansen-leren-beter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="7E86D7F8" w14:textId="77777777" w:rsidR="003418EC" w:rsidRPr="00161F1B" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="65793BA9" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00161F1B" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="13"/>
           </w:rPr>
           <w:t>https://www.rijksoverheid.nl/documenten/rapporten/2025/03/21/samenvatting-evening-onderzoek</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="16183B69" w14:textId="77777777" w:rsidR="003418EC" w:rsidRPr="00C4206D" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="76F2C152" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C4206D" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C4206D">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:anchor=":~:text=Together,%20they%20explain%20why%20skill,both%20self-productivity%20and%20complementarity." w:history="1">
         <w:r w:rsidRPr="00C4206D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:szCs w:val="13"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://www.sciencedirect.com/science/chapter/handbook/abs/pii/S1574069206010129#:~:text=Together,%20they%20explain%20why%20skill,both%20self-productivity%20and%20complementarity.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="3AABD76E" w14:textId="2CF244E8" w:rsidR="003418EC" w:rsidRPr="00540CA8" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="59EF5B73" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00540CA8" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r w:rsidRPr="00161F1B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00C4206D">
         <w:rPr>
           <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8">
+      <w:r>
         <w:t xml:space="preserve">Tweede Kamer vergaderjaar 2025-2026; </w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8" w:rsidRPr="00FC2D91">
+      <w:r w:rsidRPr="00FC2D91">
         <w:t>36800-VIII</w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8">
+      <w:r>
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8" w:rsidRPr="00FC2D91">
+      <w:r w:rsidRPr="00FC2D91">
         <w:t>148</w:t>
       </w:r>
-      <w:r w:rsidR="00540CA8">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="1032215D" w14:textId="7DD64C1E" w:rsidR="00540CA8" w:rsidRDefault="00540CA8" w:rsidP="00540CA8">
+    <w:p w14:paraId="4E9443F0" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Subsidieregeling Cultuureducatie met Kwaliteit 2025-2028, Fonds voor Cultuurparticipatie</w:t>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Subsidieregeling Cultuureducatie met Kwaliteit 2025-2028, Fonds voor Cultuurparticipatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="271DC297" w14:textId="77777777" w:rsidR="003418EC" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="28FF1D04" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025;</w:t>
       </w:r>
       <w:r w:rsidRPr="007647EC">
         <w:t xml:space="preserve"> 36 600 VIII</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. 15. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="3BBEF49F" w14:textId="77777777" w:rsidR="003418EC" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="5E08D939" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2024-2025;</w:t>
       </w:r>
       <w:r w:rsidRPr="007647EC">
         <w:t xml:space="preserve"> 36 600 VIII</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nr. 15, </w:t>
       </w:r>
       <w:r w:rsidRPr="007647EC">
         <w:t>bl</w:t>
       </w:r>
       <w:r>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="007647EC">
         <w:t>-1167508</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="27BB4278" w14:textId="77777777" w:rsidR="003418EC" w:rsidRDefault="003418EC" w:rsidP="003418EC">
+    <w:p w14:paraId="14825772" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Tweede Kamer vergaderjaar 2025-2026, 32820, nr. 538.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="3E448FAC" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="2268D024" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="5297077A" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3625E100" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0706C1C5" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="605BCD29" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="268A2CE7" w14:textId="77777777" w:rsidR="00C714CF" w:rsidRPr="00C714CF" w:rsidRDefault="00C714CF" w:rsidP="00C714CF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...71 lines deleted...]
-      <w:start w:val="1"/>
+    <w:nsid w:val="0809710B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9C01D08"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...93 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04130003">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
@@ -9663,64 +7613,152 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0809710B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B525A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E9C01D08"/>
-[...1 lines deleted...]
-      <w:start w:val="3"/>
+    <w:tmpl w:val="5E2AF0A8"/>
+    <w:lvl w:ilvl="0" w:tplc="F9DAA7C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C13472"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="63EA833A"/>
+    <w:lvl w:ilvl="0" w:tplc="452ACC7C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -9776,2945 +7814,657 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41CA2B98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F6E1C9E"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4120A4"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D2C1BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D8E1FCE"/>
-[...285 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F9DAA7C8">
+    <w:tmpl w:val="09C06644"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E555FEF"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF62131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="50F0923E"/>
-[...46 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="05A00EC4" w:tentative="1">
+    <w:tmpl w:val="05642CE4"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...89 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...908 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1459254463">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1634368460">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2" w16cid:durableId="520512125">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2017684543">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="3" w16cid:durableId="2106270433">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="808206544">
+  <w:num w:numId="4" w16cid:durableId="1854109344">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2098936831">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1118448011">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="411703689">
-[...62 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...980 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00C714CF"/>
+    <w:rsid w:val="00054D66"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0038704E"/>
+    <w:rsid w:val="00402F7C"/>
+    <w:rsid w:val="004A21EA"/>
+    <w:rsid w:val="00553854"/>
+    <w:rsid w:val="006C56D5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A77315"/>
+    <w:rsid w:val="00C62227"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rsid w:val="00D6369E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E14D9B"/>
+    <w:rsid w:val="00FE0FA3"/>
+    <w:rsid w:val="00FF4CDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="26700B2C"/>
-  <w15:docId w15:val="{BDE696F7-EC2B-4F3B-8D10-02FC6652E358}"/>
+  <w14:docId w14:val="3CAF01E2"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4941F0B9-87FB-4888-9655-287E12E5B4B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -12863,1377 +8613,1260 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00161F1B"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00C714CF"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00C714CF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00C714CF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C714CF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard-tekst">
     <w:name w:val="standaard-tekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CA35E4"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
         <w:tab w:val="left" w:pos="680"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...254 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="0016216F"/>
+    <w:rsid w:val="00C714CF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL"/>
-[...13 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0016216F"/>
+    <w:rsid w:val="00C714CF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...22 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelraster1">
     <w:name w:val="Tabelraster1"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:next w:val="Tabelraster"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00D435CC"/>
+    <w:rsid w:val="00C714CF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:kern w:val="0"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...71 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C4206D"/>
+    <w:rsid w:val="00C714CF"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0038704E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2024/OWB/VIII/onderdeel/2108365" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/7e126718-036a-4a26-85ed-dde53124cac1/file" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/10/25/kiezen-voor-kansen-strategische-evaluatie-kansengelijkheid-in-het-funderend-onderwijs-2017-2023" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.overheid.nl/documenten/7e126718-036a-4a26-85ed-dde53124cac1/file" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2024/10/25/kiezen-voor-kansen-strategische-evaluatie-kansengelijkheid-in-het-funderend-onderwijs-2017-2023" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksfinancien.nl/memorie-van-toelichting/2024/OWB/VIII/onderdeel/2108365" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-1756.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-1756.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2025/05/27/opvolging-periodieke-rapportages-ocw" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/chapter/handbook/abs/pii/S1574069206010129" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/03/21/samenvatting-evening-onderzoek" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nji.nl/actueel/kinderen-met-meer-kansen-leren-beter" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>15</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>30972</ap:Characters>
+  <ap:Pages>16</ap:Pages>
+  <ap:Words>5600</ap:Words>
+  <ap:Characters>30805</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>258</ap:Lines>
-  <ap:Paragraphs>73</ap:Paragraphs>
+  <ap:Lines>256</ap:Lines>
+  <ap:Paragraphs>72</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>-</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>36530</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>36333</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-04T15:03:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>o203vli</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...69 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>