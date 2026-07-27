--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -1,3761 +1,1479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002F287C" w14:paraId="0F5B043D" w14:textId="77777777"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="00D34898" w:rsidP="00AB4332" w14:paraId="50E9BD27" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0D0BD91E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
-      </w:r>
+        <w:t>AH 2149</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="630F169F" w14:textId="41D2AD87">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z07905</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="291FF65B" w14:textId="258B6ABB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Boekholt-O’Sullivan (Volkshuisvesting en Ruimtelijke Ordening) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="408AFE77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="518E516C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="666AF52C" w14:textId="72C72359">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73ED1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>1911</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="7A55F71A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="01FEA364" w14:textId="5E944CDF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="320A6127" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="20CEDA4B" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Wat is uw oordeel over het bericht dat woningcorporaties grootschalige verduurzamingsprojecten</w:t>
       </w:r>
-      <w:r w:rsidR="00336C62">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>classificeren als 'groot onderhoud' in plaats van 'renovatie', waardoor huurders geen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>instemmingsrecht hebben en de werkzaamheden moeten gedogen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="533DE2CB" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3A99341C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0832667B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="2270DDE1" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
         <w:t>Antwoord 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="10924345" w14:textId="77777777">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="5EFCD40F" w14:textId="77777777">
       <w:r w:rsidRPr="0023186D">
         <w:t xml:space="preserve">Ik heb kennisgenomen van het artikel en de daarin beschreven situaties. </w:t>
       </w:r>
-      <w:r w:rsidR="001C43A2">
+      <w:r>
         <w:t>Ik neem de</w:t>
       </w:r>
       <w:r w:rsidRPr="0023186D">
         <w:t xml:space="preserve"> berichten dat bewoners </w:t>
       </w:r>
-      <w:r w:rsidR="001C43A2">
+      <w:r>
         <w:t>ervaren</w:t>
       </w:r>
       <w:r w:rsidRPr="0023186D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C43A2">
+      <w:r>
         <w:t xml:space="preserve">dat zij </w:t>
       </w:r>
       <w:r w:rsidRPr="0023186D">
         <w:t>onvoldoende zeggenschap</w:t>
       </w:r>
-      <w:r w:rsidR="001C43A2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">woningcorporaties </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> hebben, doordat woningcorporaties </w:t>
       </w:r>
       <w:r w:rsidRPr="0023186D">
         <w:t xml:space="preserve">ingrijpende verduurzamingswerkzaamheden </w:t>
       </w:r>
       <w:r>
-        <w:t>als ‘groot onderhoud’ classificeren in plaats van ‘renovatie’</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">als ‘groot onderhoud’ classificeren in plaats van ‘renovatie’, serieus. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">De primaire verantwoordelijkheid voor een zorgvuldig proces ligt </w:t>
       </w:r>
-      <w:r w:rsidR="00540F3D">
+      <w:r>
         <w:t xml:space="preserve">echter </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">bij de </w:t>
       </w:r>
-      <w:r w:rsidR="00540F3D">
+      <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t>orporatie zelf</w:t>
       </w:r>
-      <w:r w:rsidR="00540F3D">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00540F3D">
+      <w:r>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00064659" w:rsidR="00881E4D">
+      <w:r w:rsidRPr="00064659">
         <w:t>f werkzaamheden groot onderhoud of renovatie betreffen hangt af van de aard van de werkzaamheden en maatregelen.</w:t>
       </w:r>
-      <w:r w:rsidR="00881E4D">
+      <w:r>
         <w:t xml:space="preserve"> De woningcorporatie </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">is aanspreekbaar op de wijze waarop bewoners daarin worden betrokken. De </w:t>
       </w:r>
-      <w:r w:rsidR="00336C62">
+      <w:r>
         <w:t>wet</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve"> maakt onderscheid tussen 'dringende werkzaamheden' en 'renovatie</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">’: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E903BB">
         <w:t>bij ‘renovatie’ worden voorheen niet aanwezige voorzieningen aangebracht waardoor het wooncomfort geacht wordt te zijn gestegen</w:t>
       </w:r>
-      <w:r w:rsidR="00336C62">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E903BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00336C62">
+      <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00E903BB">
         <w:t>anneer slechts sprake is van vervanging van kapotte of versleten onderdelen of voorzieningen is er sprake van onderhoud. Voor renovatiewerkzaamheden is instemming van de huurder vereist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E903BB">
         <w:t xml:space="preserve">, voor onderhoudswerkzaamheden niet. Bij geschillen over de vraag of werkzaamheden onderhoudswerkzaamheden of renovatie zijn, is </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">de uiteindelijke kwalificatie in individuele gevallen voorbehouden aan de rechter. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="562B6596" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="59E51C2F" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="24601CB1" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="16397298" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="4577181B" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="34EDDEDA" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Is dit een fenomeen dat bij u al bekend was? Zo ja, welke stappen heeft u ondernomen of onderneemt</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>u om dit recht te zetten? Zo nee, hoe gaat u er in de toekomst voor zorgen dat u sneller op de hoogte</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>kan komen van vergelijkbare problematiek onder kwetsbare huurders?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="04E4A645" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="52CB4C1A" w14:textId="77777777">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="248B1C6D" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="07CE432A" w14:textId="77777777">
       <w:r w:rsidRPr="00712959">
         <w:t>Antwoord 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00712959" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="5C3373A2" w14:textId="77777777">
+    <w:p w:rsidRPr="00712959" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0EF35344" w14:textId="77777777">
       <w:r>
         <w:t>Dat dit onderwerp van gesprek is, is bij mij bekend</w:t>
       </w:r>
       <w:r w:rsidRPr="00712959">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00712959">
         <w:t>De Woonbond heeft eind januari 2026 een brandbrief gepubliceerd over signalen van huurders die zich onvoldoende betrokken voelen bij verduurzamings- en renovatietrajecten, mede in relatie tot betaalbaarheid, draagvlak en de ervaren gevolgen voor hun woonlasten en woongenot.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="27CE033D" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="255F0318" w14:textId="77777777">
+      <w:r w:rsidRPr="00712959">
+        <w:t xml:space="preserve">De verantwoordelijkheid voor een juiste classificatie van werkzaamheden ligt in eerste instantie bij de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00712959">
+        <w:t xml:space="preserve">oningcorporaties zelf. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E903BB">
+        <w:t xml:space="preserve">Bij geschillen over de vraag of werkzaamheden onderhoudswerkzaamheden of renovatie zijn, is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E86CD1">
+        <w:t>de uiteindelijke kwalificatie in individuele gevallen voorbehouden aan de rechter.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Ook kunnen huurders zich onder omstandigheden melden bij de huurcommissie en is het mogelijk om een klacht in te dienen bij de corporatie. Corporaties zijn verplicht een onafhankelijke klachtencommissie in te richten. Corporaties hebben 2,2 miljoen sociale huurwoningen in eigendom en een investeringsopgave van 115 miljard euro. Ik kan niet in individuele gevallen beoordelen of er sprake is van renovatie of onderhoud.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="49067195" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="17402E02" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Vraag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A7">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1431C424" w14:textId="77777777">
+      <w:r w:rsidRPr="007414A7">
+        <w:t>Bent u bereid om te reageren op het Trendbeeld 2025 van Stichting Visitatie Woningcorporaties</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A7">
+        <w:t>Nederland (SVWN) waarin zij zich kritisch uitten over de handelwijze van corporaties met betrekking</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A7">
+        <w:t xml:space="preserve">tot bewonersparticipatie? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="543E6282" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="7855EF5D" w14:textId="77777777">
+      <w:r>
+        <w:t>Antwoord 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="13CCB055" w14:textId="77777777">
+      <w:r w:rsidRPr="00E86CD1">
+        <w:lastRenderedPageBreak/>
+        <w:t>De signalen in het Trendbeeld over bewonersparticipatie die door SVWN in de in 2025 uitgevoerde visitaties bij 36 corporaties zijn gesignaleerd zijn door mij met belangstelling ontvangen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-    </w:p>
-[...80 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve"> Deze signalen zijn voor mij mede aanleiding geweest om een onderzoek te laten doen naar de stand van zaken ten aanzien </w:t>
       </w:r>
-      <w:r w:rsidR="00646451">
+      <w:r>
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">huurdersparticipatie bij corporaties in Nederland. In 2016 vond een eerste onderzoek plaats naar hoe huurdersorganisaties bij corporaties invulling geven aan belangenbehartiging van huurders op basis van de Woningwet 2015. Reden was de invoering van de Woningwet 2015 en de rol die huurders op basis van de wet kregen. Tien jaar na dit onderzoek is het zinvol om dit onderzoek weer te laten plaatsvinden. Ik zal op basis van een tweede onderzoek over meer input beschikken om een onderbouwde reactie te kunnen geven en hierbij naast een vergelijking met het eerste onderzoek ook signalen uit het Trendbeeld 2015 meenemen. </w:t>
       </w:r>
-      <w:r w:rsidR="00EC7D36">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="1A7AA62F" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In de eerste helft van 2027 verwacht ik de uitkomsten van het onderzoek. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="2E9575EF" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="36DA2F7C" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="6E460AC0" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="6B5C83D5" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Deelt u de mening dat het financiële belang van corporaties er in de praktijk toe leidt dat corporaties</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>bewust kiezen voor de kwalificatie 'groot onderhoud' om kosten te drukken, ten koste van kwetsbare</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>huurders? Kunt u uw antwoord toelichten?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="10175200" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="69B1935A" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="573A6FC6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="77DEE042" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">Antwoord 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="5C6EDD3A" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00CB618E" w:rsidR="00CB618E">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3C4E424E" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Dat deel ik niet. Zoals aangeven in vraag 1 zijn de aard van de maatregelen en werkzaamheden leidend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB618E">
         <w:t xml:space="preserve">Woningcorporaties staan voor een zeer omvangrijke verduurzamings- en renovatieopgave: op basis van de Nationale Prestatieafspraken </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4355">
+      <w:r>
         <w:t xml:space="preserve">(NPA) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB618E" w:rsidR="00CB618E">
+      <w:r w:rsidRPr="00CB618E">
         <w:t xml:space="preserve">moeten zij honderdduizenden woningen verbeteren, wat leidt tot lagere energierekeningen en </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4287">
+      <w:r>
         <w:t>meer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB618E" w:rsidR="00CB618E">
+      <w:r w:rsidRPr="00CB618E">
         <w:t xml:space="preserve"> wooncomfort voor huurders. Corporaties pakken die opgave voortvarend op.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Uiteraard </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> maar d</w:t>
+        <w:t xml:space="preserve"> Uiteraard betrekken zij daarbij ook de financiële gevolgen, maar d</w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">e kwalificatie moet </w:t>
       </w:r>
-      <w:r w:rsidR="00250DCF">
+      <w:r>
         <w:t xml:space="preserve">wel </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">in alle gevallen in lijn zijn met de juridische definitie en de geest van de wet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00CB618E" w:rsidP="00D34898" w14:paraId="2429EBBD" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="77457A30" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="21528DC5" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="77157376" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3F6D7D0C" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0CFB7F37" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Kunt u aangeven hoeveel sociale huurwoningen de afgelopen drie jaar zijn verduurzaamd onder de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>noemer 'groot onderhoud' of 'dringende werkzaamheden', terwijl er naar het oordeel van huurders of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
-        <w:t>hun juridisch vertegenwoordigers sprake was van renovatie? Beschikt u over deze cijfers, en zo nee,</w:t>
+        <w:t xml:space="preserve">hun juridisch vertegenwoordigers sprake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>was van renovatie? Beschikt u over deze cijfers, en zo nee,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>bent u bereid deze te laten inventariseren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="666307B4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="008F4244" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="002B7623" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="274C1283" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008F4244" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="2C6EE18A" w14:textId="77777777">
       <w:r w:rsidRPr="008F4244">
         <w:t>Antwoord 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F4244" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="1E5FC5DA" w14:textId="77777777">
+    <w:p w:rsidRPr="008F4244" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="34CF3C95" w14:textId="77777777">
       <w:r>
         <w:t>Ik beschik niet over deze cijfers.</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4244">
         <w:t xml:space="preserve"> Er bestaat geen centrale registratie die bijhoudt hoe verduurzamingswerkzaamheden zijn geclassificeerd en in hoeveel gevallen huurders of hun vertegenwoordigers daar anders over oordeelden. </w:t>
       </w:r>
       <w:r>
-        <w:t>Z</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="435D29D2" w14:textId="77777777">
+        <w:t xml:space="preserve">Zoals ik heb toegelicht in mijn antwoord op vraag 2 is het niet aan mij om individuele gevallen te beoordelen. Er zijn andere mogelijkheden die huurders hebben als zij de beoordeling van de corporatie in twijfel trekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0D53E49E" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="6676359F" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="681A3FBE" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="5FF405C1" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>In het aangekondigde Wetsvoorstel instemmingsrecht en initiatiefrecht wordt het onderscheid tussen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>groot onderhoud, dringende werkzaamheden en renovatie niet scherper omschreven. Waarom niet,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>en bent u bereid dit alsnog te doen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="520C4FC9" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3D5DC436" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="2F8D93A8" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="65666600" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
         <w:t>Antwoord 6.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="513D1E90" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="24640344" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">Het ontwerpwetsvoorstel instemmingsrecht en initiatiefrecht, gepubliceerd via </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7">
+      <w:hyperlink w:history="1" r:id="rId6">
         <w:r w:rsidRPr="00E86CD1">
           <w:t>www.internetconsultatie.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E86CD1">
         <w:t>, richt zich specifiek op verduurzaming in de vorm van energiebesparende of energieleverende voorzieningen, en niet op renovaties in algemene zin. Het ontwerp gaat uit van een scherpere rol voor de</w:t>
       </w:r>
-      <w:r w:rsidR="00250DCF">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">huurdersvertegenwoordiging. Dit ontwerp biedt de mogelijkheid om via een algemene maatregel van bestuur nader te definiëren welke maatregelen vallen onder het begrip verduurzaming. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00250DCF" w:rsidP="00D34898" w14:paraId="30CA5713" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="5D7B48CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="2BDE0572" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="7F83B3A9" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
-        <w:t xml:space="preserve">Daarnaast is de voorgenomen aanpassing van het Besluit bouwwerken leefomgeving </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> van EFG-labels bij huur. Deze aanpassing is erop gericht dat huurwoningen aan energetische minimumeisen moeten voldoen per 1 januari 2029. Een ontwerp hiervoor is eveneens gepubliceerd via </w:t>
+        <w:t xml:space="preserve">Daarnaast is de voorgenomen aanpassing van het Besluit bouwwerken leefomgeving van belang met het oog op het uitfaseren van EFG-labels bij huur. Deze aanpassing is erop gericht dat huurwoningen aan energetische minimumeisen moeten voldoen per 1 januari 2029. Een ontwerp hiervoor is eveneens gepubliceerd via </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId7">
         <w:r w:rsidRPr="00E86CD1">
           <w:t>www.internetconsultatie.nl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E86CD1">
         <w:t xml:space="preserve">. Om de verhuurder in staat te stellen om tijdig aan de eis voldoen, moet de huurder op enig moment vóór 2029 meewerken wanneer de verhuurder de woning wil aanpassen voor het bouwvoorschrift. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00250DCF" w:rsidP="00D34898" w14:paraId="5DA48C3B" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E86CD1" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0CA49046" w14:textId="77777777">
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="7A906502" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E86CD1" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="107FFF6E" w14:textId="77777777">
       <w:r w:rsidRPr="00E86CD1">
+        <w:lastRenderedPageBreak/>
         <w:t>In het licht van de hiervoor genoemde ontwerpen zal ik bezien of het noodzakelijk is om het onderscheid tussen groot onderhoud, dringende werkzaamheden en renovatie scherper te beschrijven met het oog op de positie van de huurder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="203F82EE" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3F8EB276" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1976E2A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="00E0C86E" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="60613614" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4A75CF32" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>De komende jaren zullen meer huurders te maken krijgen met de komst van warmtenetten, deelt u de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>mening dat initiatiefrecht van huurders daarin verankerd moet zijn?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0C64759C" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="05009B12" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="249A8397" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="56B6EF4D" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t>Antwoord 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0349BA44" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="430746B2" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve">Ik deel de mening dat de positie van huurders van belang is bij warmtenetten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3E7B6313" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="092FFFD2" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
-        <w:t>Met het wetsvoorstel gemeentelijke instrumenten warmtetransitie (</w:t>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="009B33BF" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="4532E9E0" w14:textId="77777777">
+        <w:t>Met het wetsvoorstel gemeentelijke instrumenten warmtetransitie (Wgiw) wordt deze positie geborgd. Zo borgt de Wgiw goede participatie en een helder democratisch proces bij aansluiting op een warmtenet. Huurders hebben hierdoor, net als andere bewoners, en gebouweigenaren, de mogelijkheid inbreng te leveren bij de totstandkoming van het warmteprogramma en vervolgens de wijziging van het omgevingsplan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1175D703" w14:textId="77777777"/>
+    <w:p w:rsidRPr="009B33BF" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="70C638A5" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve">De prioritering van verduurzaming, waaronder de aanleg van warmtenetten, is </w:t>
       </w:r>
-      <w:r w:rsidR="00F271DD">
+      <w:r>
         <w:t>een gezamenlijke</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve"> zaak van corporaties, gemeenten en huurdersorganisaties. Gemeenten, woningcorporaties en huurdersorganisaties maken samen lokale prestatieafspraken. Huurdersorganisaties kunnen </w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve">ook </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve">op die manier invloed uitoefenen op lokale afspraken over warmtenetten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="4D430F17" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="20A6C198" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="7F7818BC" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3D59DBCF" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="385DAEB3" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3B526340" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Hoe vaak zijn warmtenetten aangelegd waarbij deze werden gepresenteerd als ‘dringende</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>werkzaamheden’? Hoe vaak als ‘groot onderhoud’? Deelt u onze mening dat dit onwenselijk is omdat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>het rechten van huurders kan schaden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="7D03D1A1" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="62B659ED" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="168E0E11" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="08A4C479" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t>Antwoord 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="62BE7053" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="34121499" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
-        <w:t>Exacte aantallen zijn mij niet bekend; zie ook het antwoord op vraag 5. Bekend is dat rechters in een aantal gevallen hebben geoordeeld dat de aansluiting op een warmtenet als dringende werkzaamheden kan worden aangemerkt. Meest recent heeft de kantonrechter van de Rechtbank Noord-Holland op 10 april 2026 geoordeeld dat huurders van corporatie Woonwaard in Alkmaar moesten meewerken aan aansluiting op het warmtenet, omdat het mislopen van subsidie en gemeentelijke afspraken de werkzaamheden dringend maakten.</w:t>
+        <w:t xml:space="preserve">Exacte aantallen zijn mij niet bekend; zie ook het antwoord op vraag 5. Bekend is dat rechters in een aantal gevallen hebben geoordeeld dat de aansluiting op een warmtenet als dringende werkzaamheden kan worden aangemerkt. Meest recent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF69A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>heeft de kantonrechter van de Rechtbank Noord-Holland op 10 april 2026 geoordeeld dat huurders van corporatie Woonwaard in Alkmaar moesten meewerken aan aansluiting op het warmtenet, omdat het mislopen van subsidie en gemeentelijke afspraken de werkzaamheden dringend maakten.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve"> Van corporaties verwacht ik dat zij, ook als zij juridisch geen instemming hoeven te vragen, huurders tijdig en transparant informeren en betrekken bij de plannen.</w:t>
       </w:r>
-      <w:r w:rsidR="009F1654">
+      <w:r>
         <w:t xml:space="preserve"> Dit vloeit ook voort uit Wet overleg huurders en verhuurder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3EE80B4D" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="67065912" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="34AD05BA" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="6CC189BC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="7993E80B" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="57CDD0FB" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Bent u van mening dat huurders die maandenlang worden blootgesteld aan geluidsoverlast van meer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>dan 100 decibel, lekkages en schade aan hun inboedel, zoals beschreven in de projecten in</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
-[...11 lines deleted...]
-      <w:r w:rsidR="0041441F">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007414A7">
+        <w:t>Monnickendam, De Westereen en Huizen, recht hebben op een wisselwoning en adequate</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>schadevergoeding, ongeacht de juridische kwalificatie van de werkzaamheden? Zo ja, hoe gaat u dit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>borgen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3A39EC67" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0DD70561" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="5B2EEF60" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="0CF605B3" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t>Antwoord 9.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003546AC" w:rsidP="00D34898" w14:paraId="32A22C6A" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="554564FD" w14:textId="77777777">
       <w:r>
         <w:t>Niemand zou maandenlang onder dergelijke omstandigheden moeten hoeven wonen. Een woning moet een veilige en leefbare plek zijn.</w:t>
       </w:r>
       <w:r w:rsidRPr="003546AC">
         <w:t xml:space="preserve"> Corporaties hebben in dergelijke situaties een belangrijke verantwoordelijkheid om hun zorgplicht als verhuurder volledig na te komen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF69A7" w:rsidR="00D34898">
+      <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve">Huurders hebben de mogelijkheid zich tot de </w:t>
       </w:r>
       <w:r>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF69A7" w:rsidR="00D34898">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">)overlast of gebreken die aanleiding geven tot huurverlaging. </w:t>
+      <w:r w:rsidRPr="00EF69A7">
+        <w:t xml:space="preserve">uurcommissie of de rechter te wenden inzake de huurprijs. In een dergelijke procedure kan worden </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">beoordeeld of sprake is van (geluids)overlast of gebreken die aanleiding geven tot huurverlaging. </w:t>
       </w:r>
       <w:r w:rsidRPr="003546AC">
         <w:t>Daarnaast kunnen huurders bij de rechter vorderen dat maatregelen worden genomen om de overlast te beperken, bijvoorbeeld door het beschikbaar stellen van een wisselwoning, en kunnen zij een schadevergoeding eisen voor geleden schade. Het is uiteindelijk aan de rechter om hierover een oordeel te geven.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003546AC">
         <w:t>Los van de juridische kwalificatie van de werkzaamheden verwacht ik van corporaties dat zij oog hebben voor de positie van huurders en actief zoeken naar passende oplossingen wanneer bewoners langdurig met ernstige overlast of schade worden geconfronteerd. Dat kan, afhankelijk van de omstandigheden, betekenen dat een wisselwoning beschikbaar wordt gesteld of dat schade aan de inboedel wordt vergoed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="128E9FA0" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="048E6AAF" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="62402A41" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="52A1F27A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>10.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="669F7FD5" w14:textId="77777777">
-      <w:r w:rsidRPr="007414A7">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="29E01D9F" w14:textId="77777777">
+      <w:r w:rsidRPr="007414A7">
+        <w:lastRenderedPageBreak/>
         <w:t>Welke maatregelen gaat u nemen om te voorkomen dat de energietransitie in de sociale huursector</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>eenzijdig op de schouders van de meest kwetsbare huurders terechtkomt, en dat draagvlak voor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>verduurzaming wordt ondermijnd?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0FF7FA6E" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="374EFE97" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="15DD1470" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="5D65BE97" w14:textId="77777777">
       <w:r w:rsidRPr="00EF69A7">
         <w:t>Antwoord 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EF69A7" w:rsidR="00C07A0D" w:rsidP="00C07A0D" w14:paraId="6C89BC45" w14:textId="77777777">
+    <w:p w:rsidRPr="00EF69A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="234D7FA6" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF69A7" w:rsidR="00D34898">
+      <w:r w:rsidRPr="00EF69A7">
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4355">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00EF69A7" w:rsidR="00D34898">
+      <w:r>
+        <w:t xml:space="preserve">NPA en de wet zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF69A7">
         <w:t>kaders</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opgenomen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF69A7" w:rsidR="00D34898">
+      <w:r w:rsidRPr="00EF69A7">
         <w:t>: verduurzaming gaat gepaard met betaalbare woonlasten, huurders worden na verduurzaming niet geconfronteerd met onredelijke huurverhogingen</w:t>
       </w:r>
-      <w:r w:rsidR="00F65730">
-[...21 lines deleted...]
-        <w:t>v</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> en de isolatie van woningen bij zittende huurders mag niet leiden tot huurverhoging. Daarnaast leidt v</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB618E">
         <w:t xml:space="preserve">erduurzaming van sociale huurwoningen tot </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4287">
+      <w:r>
         <w:t xml:space="preserve">meer </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB618E">
         <w:t xml:space="preserve">wooncomfort en meer grip op de energierekening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="7B08A5F6" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="15D3DB29" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="6F26C025" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3CA6382A" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>11.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="7B8B730E" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4FC56C50" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Is er een toezichthouder bevoegd en toegerust om te handhaven op de juiste kwalificatie van</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>verduurzamingswerkzaamheden door corporaties? Zo nee, bent u van plan een toezichter deze taak te</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>geven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F43659" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="2FC9E503" w14:textId="77777777">
+    <w:p w:rsidRPr="00F43659" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="63D916B9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="6F63608E" w14:textId="77777777">
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1A4992FF" w14:textId="77777777">
       <w:r w:rsidRPr="00423638">
         <w:t>Antwoord 11</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="527C17D4" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="139907AC" w14:textId="77777777">
       <w:r>
         <w:t>Nee, d</w:t>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t>e beoordeling of sprake is van 'dringende werkzaamheden' dan wel 'renovatie' is aan de rechter</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t xml:space="preserve"> de Hoge Raad heeft dit</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ook</w:t>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t xml:space="preserve"> bevestigd</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007414A7" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="7DAAFDBF" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="23D59182" w14:textId="77777777">
+    <w:p w:rsidRPr="007414A7" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="70C80C73" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4592961B" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>12.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="533BEB49" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="23956D3E" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Deelt u de mening dat er sprake is van een fundamentele machtsongelijkheid tussen</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>woningcorporaties en sociale huurders, nu corporaties eenzijdig kunnen bepalen hoe ingrijpende</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>werkzaamheden worden geclassificeerd, huurders juridisch en financieel nauwelijks in staat zijn om</w:t>
       </w:r>
-      <w:r w:rsidR="0041441F">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>hiertegen op te komen, en de toegang tot de rechter in de praktijk onbetaalbaar is voor de betrokken</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>bewoners?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3CBE3F2A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="6989FA75" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="368C986C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4AC04A37" w14:textId="77777777">
       <w:r w:rsidRPr="00423638">
         <w:t>Antwoord 12</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="6D5A504A" w14:textId="77777777">
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4DEBF7CC" w14:textId="77777777">
       <w:r w:rsidRPr="00423638">
-        <w:t xml:space="preserve">Ik erken dat er een structureel verschil bestaat in de positie van corporaties en individuele huurders. De drempel om naar de rechter te stappen is voor veel huurders hoog. De wet biedt echter ook andere wegen. De Overlegwet regelt het recht op informatie van huurdersorganisaties en bewonerscommissies. Woningcorporaties zijn verantwoordelijk voor het delen van informatie met bewoners en het faciliteren van een bewonerscommissie; zij kunnen een bewonerscommissie ook een vergoeding verstrekken om deskundige ondersteuning in te huren. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0041441F">
+        <w:t xml:space="preserve">Ik erken dat er een structureel verschil bestaat in de positie van corporaties en individuele huurders. De drempel om naar de rechter te stappen is voor veel huurders hoog. De wet biedt echter ook andere wegen. De Overlegwet regelt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00423638">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">recht op informatie van huurdersorganisaties en bewonerscommissies. Woningcorporaties zijn verantwoordelijk voor het delen van informatie met bewoners en het faciliteren van een bewonerscommissie; zij kunnen een bewonerscommissie ook een vergoeding verstrekken om deskundige ondersteuning in te huren. </w:t>
+      </w:r>
+      <w:r>
         <w:t>Ook kunnen huurders een klacht indienen bij de onafhankelijke klachtencommissie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3CC71567" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3C8CE743" w14:textId="77777777">
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="708E2273" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="17CC91B6" w14:textId="77777777">
       <w:r w:rsidRPr="00423638">
         <w:t xml:space="preserve">In de </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4355">
+      <w:r>
         <w:t>NPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t xml:space="preserve"> 2025–2035 is daarnaast afgesproken dat woningcorporaties en bewoners periodiek evaluaties uitvoeren over de kwaliteit van verrichte renovaties en waar nodig verbeteringen aanbrengen. Dit zijn bestaande instrumenten die de ongelijkheid kunnen verminderen zonder dat de rechter eraan te pas hoeft te komen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="0490BCD3" w14:textId="77777777"/>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="3FA8A911" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1DFEB761" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4FCDC9EC" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Vraag </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>13.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="446AD6C7" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="24C839BA" w14:textId="77777777">
       <w:r w:rsidRPr="007414A7">
         <w:t>Bewoners in Monnickendam zeggen dat zij de regie over hun eigen leven zijn kwijtgeraakt. Deelt u de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
-        <w:t xml:space="preserve">mening dat zeggenschap over de eigen woning en </w:t>
-[...2 lines deleted...]
-        <w:t>woonomgeving een basisrecht is, en dat de huidige</w:t>
+        <w:t>mening dat zeggenschap over de eigen woning en woonomgeving een basisrecht is, en dat de huidige</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007414A7">
         <w:t>wetgeving dit recht voor sociale huurders in de praktijk onvoldoende waarborgt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="51BE75D2" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="305B69FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="12BAD7DA" w14:textId="77777777">
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3DFDEB72" w14:textId="77777777">
       <w:r w:rsidRPr="00423638">
         <w:t>Antwoord 13</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00423638" w:rsidR="00D34898" w:rsidP="00D34898" w14:paraId="24F78284" w14:textId="77777777">
+    <w:p w:rsidRPr="00423638" w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="513E5AC4" w14:textId="77777777">
       <w:r>
         <w:t>Ja ik deel de mening dat zeggenschap over de eigen woning en woonomgeving een basisrecht is</w:t>
       </w:r>
       <w:r w:rsidRPr="00423638">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Daarom kent de huidige wetgeving ook veel waarborgen voor die zeggenschap. </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="002F287C" w14:paraId="4656BDE5" w14:textId="77777777">
+        <w:t xml:space="preserve"> Daarom kent de huidige wetgeving ook veel waarborgen voor die zeggenschap. Uiteraard werkt deze waarborg, net als elk systeem, niet feilloos. Om die reden worden huurdersorganisaties betrokken, bestaat de huurcommissie, kunnen huurders een klacht indienen of naar de rechter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="602CEFB0" w14:textId="77777777">
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F287C" w14:paraId="08BFE006" w14:textId="77777777"/>
-    <w:p w:rsidR="002F287C" w14:paraId="4401F3E3" w14:textId="77777777">
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="36F40EA7" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4BE2DCBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F287C" w14:paraId="19F61DAA" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="593AD763" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="4165C88E" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="78CBD662" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="3EEC75E6" w14:textId="77777777"/>
+    <w:p w:rsidR="00B638F7" w:rsidP="00B638F7" w:rsidRDefault="00B638F7" w14:paraId="1073BB9E" w14:textId="77777777"/>
+    <w:p w:rsidR="0098570A" w:rsidRDefault="0098570A" w14:paraId="42F165AE" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="0098570A" w:rsidSect="00B638F7">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="55DAACAE" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6CC32CC1" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="002F287C" w14:paraId="2C748029" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255967E5" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="00B638F7" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="259687B2" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRPr="00B638F7" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18230878" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="00B638F7" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1 lines deleted...]
-    <w:p w:rsidR="00D278C8" w14:paraId="617914A5" w14:textId="77777777">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7FA8715B" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00D278C8" w14:paraId="64AE575C" w14:textId="77777777">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F4D38F2" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w:rsidR="00D34898" w:rsidRPr="00336C62" w:rsidP="00D34898" w14:paraId="7084AAE1" w14:textId="77777777">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="6A89FFA2" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="00336C62" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336C62">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00336C62">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Bij </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00336C62">
+        <w:t xml:space="preserve"> Bij complexgewijze renovatie (bouwkundige eenheid van tien of meer woningen of bedrijfsruimten) volstaat de instemming van 70% van de huurders; de overige 30% of minder van de huurders moeten de renovatie dan gedogen.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="4B20C710" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...22 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00336C62">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Woonbond, “Brandbrief over renovaties, verduurzaming en huurdersdraagvlak” (26 januari 2026)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w:rsidR="00D34898" w:rsidRPr="003C412A" w:rsidP="00D34898" w14:paraId="08FC2FF1" w14:textId="77777777">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="43818927" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="003C412A" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C412A">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="003C412A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> SVWN Visitaties, “Trendbeeld 2025”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w:rsidR="0041441F" w:rsidRPr="0041441F" w14:paraId="4DC7DDCF" w14:textId="77777777">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="5B777CED" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="0041441F" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041441F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0041441F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ECLI:</w:t>
-[...15 lines deleted...]
-        <w:t>:2026:3806</w:t>
+        <w:t xml:space="preserve"> ECLI:NL:RBNHO:2026:3806</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w:rsidR="0041441F" w:rsidRPr="0041441F" w14:paraId="07951CF4" w14:textId="77777777">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="12006F2F" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="0041441F" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041441F">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0041441F">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ECLI:NL:</w:t>
-[...7 lines deleted...]
-        <w:t>HR:2016:726</w:t>
+        <w:t xml:space="preserve"> ECLI:NL:HR:2016:726</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...480 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F034D0C" w14:textId="77777777" w:rsidR="00B638F7" w:rsidRPr="00B638F7" w:rsidRDefault="00B638F7" w:rsidP="00B638F7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="002F287C" w14:paraId="2C098BFD" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AB73F76" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRPr="00B638F7" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1243 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33325F6F" w14:textId="77777777" w:rsidR="006D6C60" w:rsidRPr="00B638F7" w:rsidRDefault="006D6C60" w:rsidP="00B638F7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FC064F"/>
-[...95 lines deleted...]
-    <w:rsid w:val="00FF6BDE"/>
+    <w:rsidRoot w:val="00B638F7"/>
+    <w:rsid w:val="006D6C60"/>
+    <w:rsid w:val="0098570A"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rsid w:val="00FA4044"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="78F424F1"/>
-  <w15:docId w15:val="{E43EDD27-922E-45F6-B57C-FE1EBDF252D9}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3D5CC375"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A2561A6C-D524-476D-9F60-C7838EA4E9FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3764,77 +1482,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3859,75 +1577,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3962,55 +1680,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4073,845 +1791,820 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading3">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...105 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B638F7"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...7 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...76 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B638F7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B638F7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC064F"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC064F"/>
-[...7 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:rsid w:val="00B638F7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC064F"/>
+    <w:rsid w:val="00B638F7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC064F"/>
-[...136 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B638F7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetconsultatie.nl" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20(2).dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetconsultatie.nl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.internetconsultatie.nl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4919,51 +2612,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5030,65 +2723,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5109,100 +2802,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12055</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2175</ap:Words>
+  <ap:Characters>11966</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>100</ap:Lines>
+  <ap:Lines>99</ap:Lines>
   <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14218</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14113</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>