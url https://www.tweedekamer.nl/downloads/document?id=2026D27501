--- v0 (2026-06-04)
+++ v1 (2026-07-27)
@@ -1,4508 +1,2742 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00897378" w:rsidP="00E52CFF" w:rsidRDefault="00897378" w14:paraId="0EBD1358" w14:textId="77777777">
-[...442 lines deleted...]
-      <w:r w:rsidRPr="00E52CFF" w:rsidR="00B25223">
+    <w:p w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7F6B7F6D" w14:textId="55B055BB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>AH 2150</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6DE65FDB" w14:textId="5DA41CE7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2026Z08709</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E52CFF">
-[...221 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="39D101DB" w14:textId="0E6257CE">
+    </w:p>
+    <w:p w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="1E13078D" w14:textId="2AF0A4C4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6279">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van minister Sterk (Langdurige Zorg, Jeugd en Sport) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="32C7DE7A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2539E768" w14:textId="3A18F01E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA6279">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1895</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5A047414" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="77E60A4A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bekend met het bericht ‘Hoe een Amsterdamse zorgondernemer verdient aan het beroerd huisvesten van de kwetsbaarste jongeren’? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4F25AFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="73D302FA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0126288F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, ik ben bekend met het bericht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2FEEB39E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="736D7AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4A085916" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoeveel jongeren worden momenteel begeleid door Accuraat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3D4E8A91" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0926B3E5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2CD01C27" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accuraat begeleid wonen (hierna: Accuraat) biedt zorg en ondersteuning vanuit verschillende wetten voor jongeren vanuit verschillende gemeenten. Er is geen centraal overzicht van jongeren die zijn doorverwezen naar Accuraat. Het is daarom bij het ministerie van VWS ook niet bekend hoeveel jongeren nu worden begeleid door Accuraat.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="46D4D457" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6DE2F514" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="36E0FA8D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoeveel locaties heeft Accuraat en waar zitten deze locaties? Met hoeveel gemeenten werken zij samen? Hoe kan het dat de Inspectie Gezondheidszorg en Jeugd (IGJ) onvoldoende toezicht heeft op het aantal locaties van Accuraat, zoals blijkt uit het feit dat zij in hun rapport van 2025 constateren dat aan het begin van het toezicht ervan uit werd gegaan dat Accuraat drie locaties had, waarna later bleek dat er nog een vierde locatie was maar tegenover Follow </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Money werd er gesproken over maar liefst dertig locaties? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6FF8B77B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="33A3D5BB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2F4B3E14" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Antwoorden op Kamervragen van</w:t>
-[...298 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="7ECB195B" w14:textId="77777777">
+        <w:t xml:space="preserve">Zorgaanbieders zijn verplicht actieve locaties te registreren in het Handelsregister van de Kamer van Koophandel (KvK). Follow </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Money maakt melding van 30 locaties en ik constateer dat deze locaties niet allemaal zijn aangemeld bij de KvK en/of te vinden in het AGB-register, de landelijke registratie van zorgverleners en zorgorganisaties in Nederland. Ik kan daarom geen betrouwbaar getal geven van het aantal actieve locaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="74994241" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="368FB246" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De Inspectie voor de Gezondheidszorg en Jeugd (IGJ) controleert bij het toezicht niet standaard of locaties juist staan ingeschreven. Transparantie hierover neemt de IGJ wel mee in de beoordeling van het vertrouwen dat de inspectie heeft in een zorgaanbieder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="5098AD65" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="0C40E6EB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="41B6E83E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="20F870EF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Gemeenten zijn verantwoordelijk voor organisatie en financiering van de jeugdhulp. Het is mij niet bekend hoeveel gemeenten met Accuraat samenwerken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="30E77613" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="76115591" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="3AA9934A" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="120C863A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="1684564D" w14:textId="77777777">
-[...24 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="05861DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kan aangegeven worden hoeveel geld er vanuit de Rijksoverheid en gemeenten wordt besteed aan begeleid wonen, uitgesplitst per: Wet maatschappelijke ondersteuning (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>), langdurige zorg, jeugdzorg en justitie? Hoeveel is er specifiek gegeven aan Accuraat, uitgesplitst per ‘potje’? Welke geldstromen kent Accuraat, naast de eerder genoemde publieksgelden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="053742E1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Antwoord vraag 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="661C8682" w14:textId="77777777">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="6F611F76" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="340D582D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230246993" w:id="0"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De totale rijksuitgaven aan begeleid wonen zijn verdeeld over meerdere stelsels: de Wet langdurige zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, via zorgkantoren), de Wet maatschappelijke ondersteuning 2015 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, via gemeenten), de Jeugdwet (via gemeenten) en sinds 2024 ook via de Dienst Justitiële Inrichtingen (DJI). De kosten voor begeleid wonen zijn niet afzonderlijk uitgesplitst er is daarom niet bekend hoeveel specifiek uitgegeven is aan Accuraat. De geldstromen die Accuraat kent zijn inzichtelijk in de aangeleverde de jaarverslagen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>DigiMV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-register. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7EFC9727" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="7C00E3D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3B3FA715" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
         <w:t>Klopt het dat er voor 2025 geen jaarverslag beschikbaar is voor Stichting Accuraat Begeleid Wonen (KvK-nummer: 65968158)? Zo nee, zou deze alsnog toegezonden kunnen worden aan de Kamer bij de beantwoording van deze vragen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="493146DC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="02782FBB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="13F9AA79" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6C0D8F43" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="57CBC930" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="4444DE05" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5F3DFD17" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De openbare jaarverantwoording van Accuraat over het jaar 2025 is ten tijde van het beantwoorden van deze vragen nog niet aangeleverd bij het CIBG. De uiterste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">datum waarop de openbare jaarverantwoording over 2025 aangeleverd dient te worden door Accuraat is 31 mei 2026. De IGJ houdt toezicht op de aanlevering van de openbare jaarverantwoording door jeugdhulpaanbieders. De IGJ kan zo nodig een last onder dwangsom opleggen bij het niet (op tijd) aanleveren van de jaarverantwoording. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="68235004" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2DC1A28A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="2106413B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="78854FFC" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Klopt het dat er voor 2024 geen WNT-verantwoording beschikbaar is voor Stichting Accuraat Begeleid Wonen? Zo nee, zou deze alsnog toegezonden kunnen worden aan de Kamer bij de beantwoording van deze vragen? Zo ja, hoezo is er voor 2024 geen WNT-verantwoording beschikbaar? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="08013EFE" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="32DA3F7C" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2D5A7E2B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="03A708C6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="79C24E23" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="6377C092" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3A083C8B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Over het jaar 2024 heeft Accuraat in het kader van de jaarverantwoording zorg onder andere een jaarrekening aangeleverd. Gegevens in het kader van de Wet normering topinkomens (WNT) maken geen onderdeel uit van deze jaarrekening. Wel is een accountantsverklaring gedeponeerd over de naleving van de WNT in 2024. Uit deze verklaring blijkt dat, naar oordeel van de accountant, de WNT-verantwoording in alle van materieel belang zijnde aspecten is opgesteld in overeenstemming met de bepalingen van en op grond van de WNT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="69076534" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5BC26B62" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Het CIBG is niet bekend met de reden voor het niet publiceren en/of opnemen van de WNT-verantwoording in het jaarverslag of het op andere wijze niet openbaar maken van de WNT-gegevens. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="042382E6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="61616D92" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4C9E733B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="75B77619" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="71B566D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="1A3A8ADB" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Klopt het dat in de WNT-verantwoording van 2023 slechts één toezichthouder genoteerd staat en dat deze toezichthouder (aangetrouwde) familie is van de genoteerde directeur? Zo nee, hoe zit het dan wel en hoezo wijkt dat af van de verantwoording?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="5736EFB1" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="71962BF2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="52EDAB14" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="02C90EF6" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="2920CA2B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="764FAE08" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Uit door de instelling gepubliceerde WNT-verantwoording over boekjaar 2023 blijkt dat er één leidinggevende- en één toezichthoudende topfunctionaris is. Het CIBG is niet bekend of er sprake is van (aangetrouwde) familie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="00240795" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="69D471BA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="161BD10D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 8</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>Is het wettelijk toegestaan dat er slechts één toezichthouder is bij een instelling van dergelijke omvang en is het wettelijk toegestaan dat de toezichthouder een familieband heeft met de directeur? Zo nee, hoe kan het dat dit wel het geval is bij Stichting Accuraat? Zo ja, deelt u de mening dat dat de schijn van mogelijke belangenverstrengeling wekt?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="19AF46B9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="7438F50B" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="442FA974" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="738496C9" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="481D913F" w14:textId="77777777">
-[...25 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="3159E73E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4099A072" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds 1 januari 2026 zijn jeugdhulpaanbieders en gecertificeerde instellingen wettelijk verplicht een interne toezichthouder aan te stellen van minimaal drie personen indien deze organisaties een bepaalde omvang hebben. Daarin wordt ook de eis gesteld dat er geen familieband mag zijn met iemand uit de organisatie. De IGJ is aangewezen als de toezichthouder op de naleving daarvan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="60ACFFF7" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="610908B1" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="273175A0" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="67E49CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het toezicht dat de IGJ bij twee locaties van Accuraat heeft uitgevoerd was in 2025. Toen was deze wet voor aanbieders onder de Jeugdwet nog niet van kracht. Het toezicht in 2025 was gericht op de locaties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Portsmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – daar verbleven jeugdwet- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-cliënten. Het toezicht richtte zich alleen op de Jeugdwetcliënten. In het rapport van dit bezoek is benoemd dat de inspectie verwacht dat Accuraat gedegen interne tegenspraak organiseert als randvoorwaarde voor goed bestuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="485B2237" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6B3C6681" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="2F7A4E5F" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="3CB0376E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="07354A7E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Kunt u uiteenzetten hoe het toezicht bij instellingen die soortgelijke zorg bieden precies is vormgegeven? Welke instanties zijn allemaal betrokken, welke handhavingsinstrumenten hebben zij en waar ligt de eindverantwoordelijkheid wanneer zorg niet op een adequate manier wordt geboden? Wie is verantwoordelijk voor het verantwoord omgaan met zorggeld en wanneer wordt er ingegrepen als dit niet gebeurt? Hoe wordt in het toezicht rekening gehouden met het gegeven dat de mensen die zorg ontvangen in een kwetsbare positie zitten en niet altijd signalen kúnnen melden bij de Inspecties? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="22777F58" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5D5D15F4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="4F4B4A95" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="57201A50" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>De zorginstelling zelf (bestuurders en raad van toezicht) draagt primaire verantwoordelijkheid voor goede zorg en rechtmatige besteding van geld. Hoe het toezicht op de zorginstelling precies is vormgegeven hangt af van het wettelijk kader waarop een zorgindicatie gebaseerd is:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="16791BE2" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="059E65C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>De IGJ houdt toezicht op de kwaliteit en veiligheid van de Wlz/ZvW</w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="3F2F7A34" w14:textId="77777777">
+        <w:t xml:space="preserve">De IGJ houdt toezicht op de kwaliteit en veiligheid van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ZvW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>-zorg en jeugdhulp. De handhavingsinstrumenten van de IGJ variëren van verscherpt toezicht, tot het geven van een aanwijzing, een bevel of een last onder dwangsom en het opleggen van bestuurlijke boetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="28B245CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De NZa houdt toezicht op de bepalingen rondom een transparante financiële bedrijfsvoering  van zorg- en jeugdhulpaanbieders, alsmede de rechtmatigheid van gedeclareerde zorg op grond van de ZvW en Wlz. De NZa kan net als de IGJ een aanwijzing geven, een last onder dwangsom opleggen of een bestuurlijke boete opleggen. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="1B6FF336" w14:textId="77777777">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> houdt toezicht op de bepalingen rondom een transparante financiële bedrijfsvoering  van zorg- en jeugdhulpaanbieders, alsmede de rechtmatigheid van gedeclareerde zorg op grond van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ZvW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kan net als de IGJ een aanwijzing geven, een last onder dwangsom opleggen of een bestuurlijke boete opleggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5A2C9526" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">De gemeente is verantwoordelijk voor kwaliteitstoezicht op grond van de Wmo en de rechtmatigheid van gedeclareerde zorg en ondersteuning op grond van de </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="30D21BAF" w14:textId="77777777">
+        <w:t xml:space="preserve">De gemeente is verantwoordelijk voor kwaliteitstoezicht op grond van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de rechtmatigheid van gedeclareerde zorg en ondersteuning op grond van de Jeugdwet en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zij kunnen ook kwaliteitseisen stellen bij de inkoop. Gemeenten kunnen als contractpartij bij het niet naleven van het contract de aanbieder in gebreke stellen en de overeenkomst ontbinden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7B62BE2C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="077CE3D7" w14:textId="77777777">
+        <w:t xml:space="preserve">De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> houdt toezicht op de Gecertificeerde Instellingen en de justitiële keten, inclusief de DJI-gefinancierde plaatsen. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IJenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft geen aanwijzings-, bevel- of dwangsombevoegdheid richting zorginstellingen zoals de IGJ en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat wel hebben, maar kan wel tekortkomingen constateren en daarover rapporteren aan de minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="1626A95B" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De IGJ maakt op basis van de bij haar bekende informatie een risico-inschatting om de afweging te maken een onderzoek in te stellen. Op basis daarvan bepaalt zij waar de risico’s het grootst zijn en houdt daarbij rekening met kwetsbare situaties. Kwetsbare groepen of mensen uit hun omgeving (familieleden, zorgprofessionals, vertrouwenspersonen) kunnen met klachten of signalen bij het Landelijk Meldpunt Zorg (LMZ) van de IGJ terecht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="5D3D6BB9" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk230077096" w:id="10"/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="643BB5D7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="61BBD245" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230077096" w:id="1"/>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>In hoeverre worden deze bewoners/cliënten pro-actief bezocht door onafhankelijke vertrouwenspersonen? Wanneer is dit voor het laatst gebeurd?</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="6C91C93F" w14:textId="77777777">
+        <w:t xml:space="preserve">In hoeverre worden deze bewoners/cliënten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pro-actief</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bezocht door onafhankelijke vertrouwenspersonen? Wanneer is dit voor het laatst gebeurd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7D7E80BF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="791E1DDD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="2FE2605C" w14:textId="77777777">
-[...22 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="423A2B83" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="136C9881" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op grond van de Jeugdwet en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wmo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2015 hebben cliënten recht op toegang tot een onafhankelijke vertrouwenspersoon. Gemeenten en aanbieders moeten dit actief beschikbaar stellen en maken ook afspraken over de frequentie van bezoeken.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="48235206" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0E0E7CC3" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Naar aanleiding van het toezichtbezoek door de IGJ in 2025 heeft Accuraat in het verbeterplan opgenomen dat Jeugdstem vertrouwenspersonen betrokken is en op locatie komt. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0F172A"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="4CA41123" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5CD4EA61" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="4D324FAB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6F306526" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="1E2738CD" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="57C7D2BF" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2EA561CF" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe vaak en wanneer hebben toezichthouders aan de bel getrokken over Accuraat over bijvoorbeeld ondermaatse zorg, bedreigingen van verhuurders en overlast? Wanneer is het ministerie voor het eerst geïnformeerd over dergelijke signalen en welke acties zijn hier concreet uit voortgevloeid?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="19A6178C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="13E20511" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="27ECCC72" w14:textId="77777777">
-[...55 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="4CCAE4AC" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="60E92149" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2018 voerde de IGJ toezicht uit bij Accuraat, de aanbieder was destijds een nieuwe toetreder. Na een verbetertraject bezocht de inspectie de aanbieder in juni 2018 opnieuw. Uit dit toezicht bleek dat de zorg niet voldeed aan de normen voor verantwoorde hulp. Om die reden gaf de inspectie de aanbieder een aanwijzing. In augustus 2018 volgde een toets of aan de aanwijzing was voldaan. Dat was niet het geval, en daarom legde de inspectie Accuraat een last onder dwangsom (LOD) op. Begin september 2018 voldeed Accuraat aan de gestelde eisen uit de LOD, daarmee is het handhavingstraject beëindigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6AAECBA1" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4EC6BEB9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 heeft IGJ toezicht uitgevoerd bij twee locaties in Amsterdam, te weten locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Portsmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Aan beide locaties heeft de IGJ een aanwijzing opgelegd. Accuraat heeft locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Portsmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vervolgens zelf gesloten. De IGJ heeft de aanwijzing bij </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230810854" w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hertoetst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in juli 2025 en een voornemen tot LOD opgelegd. In november 2025 bleek locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na een nieuwe toets te voldoen aan de gestelde eisen uit de voorgenomen LOD en is deze opgeheven. De rapporten hiervan zijn de vinden op de website van de IGJ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="398F93E0" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="1EB38170" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5428DBF4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Vraag 12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="67796F31" w14:textId="77777777">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="38AB8BE9" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3E8B08D7" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoeveel meldingen zijn er enerzijds bij de IGJ en anderzijds bij de Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gedaan over Accuraat? Wat was de aard van deze meldingen en hoe zijn deze meldingen opgevolgd? Op welke wijze werken de twee inspecties samen en kunnen zij meldingen delen met elkaar?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="76DEFAD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="28232CB5" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="634A0908" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Antwoord vraag 12</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>Tussen 2022 en 2026 zijn er vijf meldingen van burgers of professionals ontvangen</w:t>
-[...42 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="343D5679" w14:textId="77777777">
+        <w:t xml:space="preserve">Tussen 2022 en 2026 zijn er vijf meldingen van burgers of professionals ontvangen bij de IGJ. Daarnaast kwamen er via het Landelijk Meldpunt Zorg (LMZ) negentien signalen van burgers over Accuraat binnen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2A496CB9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5DDCAF80" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Zowel bij een ‘signaal’ als bij een ‘melding’ beoordeelt de IGJ wat ermee te doen. Soms is dat onmiddellijke actie, soms is het iets om later mee te nemen in toekomstig toezicht. Over de precieze inhoud van meldingen en signalen en de afhandeling ervan kan de IGJ geen mededelingen doen. Dat is omdat meldingen (ook oudere) meegenomen kunnen worden in toekomstig toezicht. Of nog onderdeel zijn van lopend toezicht. De IGJ kan wel delen dat deze meldingen en klachten aanleiding gaven tot de toezichtstrajecten i</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">n 2025 bij locaties Portsmuiden en Tijnmuiden. </w:t>
+        <w:t xml:space="preserve">Zowel bij een ‘signaal’ als bij een ‘melding’ beoordeelt de IGJ wat ermee te doen. Soms is dat onmiddellijke actie, soms is het iets om later mee te nemen in toekomstig toezicht. Over de precieze inhoud van meldingen en signalen en de afhandeling ervan kan de IGJ geen mededelingen doen. Dat is omdat meldingen (ook oudere) meegenomen kunnen worden in toekomstig toezicht. Of nog onderdeel zijn van lopend toezicht. De IGJ kan wel delen dat deze meldingen en klachten aanleiding gaven tot de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>toezichtstrajecten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2025 bij locaties </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Portsmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="302B2F62" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7645A779" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Als meldingen aanleiding geven tot afstemming en/of samenwerking tussen IGJ en IJ&amp;V gebeurt dat volgens de werkafspraken die zij hierover gemaakt hebben. Inspecties kunnen onder voorwaarden meldingen met elkaar delen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="03C58AC3" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="6936D553" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="4C690B3E" w14:textId="77777777">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="77A2C177" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="74E13066" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="39E4FD26" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Hoeveel meldingen zijn er sinds 2025 gedaan over ondermaatse zorg binnen de tak van begeleid wonen? Wat was de aard van deze meldingen en welke opvolging wordt gegeven aan deze meldingen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="7E0AA1F3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="78F3F2DE" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="20D06BA8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="76BEBF21" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 13</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="41B917C6" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0EB7508C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Begeleid wonen is een sector die qua toezicht verdeeld is over meerdere toezichthouders en financieringsstromen, waardoor een totaalcijfer niet beschikbaar is. De aantallen signalen en meldingen over Accuraat, de aard van deze meldingen en de opvolging hiervan, is opgenomen in de beantwoording van vraag 11 en 12.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="74D1DAC6" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="31C2C196" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="2999D291" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0D2FD800" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="17896173" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7F7E2ADF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Wat is de huidige stand van zaken en de opbrengst van de uitvoering van de maatregelen, uitgesplitst per maatregel, die zijn genomen en in gang gezet na het rapport “Er is meer aan de hand”?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="0C6C36F9" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="2E8598CB" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="263FBA07" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="75D072AF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 14</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="56436F46" w14:textId="77777777">
-[...10 lines deleted...]
-        <w:t>Sinds het rapport “Er is meer aan de hand” van de Inspectie van het Onderwijs (IvhO) en de IGJ heeft het toenmalig kabinet verschillende maatregelen ingezet. Uw Kamer is eerder hierover geïnformeerd. Ik verwijs u graag naar de volgende kamerbrieven voor een nadere uiteenzetting van de maatregelen: Kamerbrief ‘Aanpak fraude en criminaliteit in de zorgketen’ van 31 maart 2025 (</w:t>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="58CCA31A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Sinds het rapport “Er is meer aan de hand” van de Inspectie van het Onderwijs (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>IvhO</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) en de IGJ heeft het toenmalig kabinet verschillende maatregelen ingezet. Uw Kamer is eerder hierover geïnformeerd. Ik verwijs u graag naar de volgende kamerbrieven voor een nadere uiteenzetting van de maatregelen: Kamerbrief ‘Aanpak fraude en criminaliteit in de zorgketen’ van 31 maart 2025 (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II </w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024/25, 28 828, nr. 141), </w:t>
-[...38 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="7410ADDD" w14:textId="77777777">
+        <w:t xml:space="preserve">2024/25, 28 828, nr. 141), Kamerbrief ‘Extra middelen voor de aanpak van zorgfraude’ van 3 oktober 2025 (Kamerstukken II 2024/25, 28 828, nr. 161) en Kamerbrief ‘Fraudebestrijding in de zorg’ van 13 februari 2026 (Kamerstukken II 2025/26 28 828, nr. 162). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3D99FC47" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="3EEAE488" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="577015D8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hoeveel SKJ-geregistreerde medewerkers zijn er aan het werk bij Accuraat? Hoeveel SKJ-geregistreerde medewerkers werken per dienst en hoe staat dat in verhouding tot de norm? Klopt het dat slechts 9 van de 26 begeleiders bij de Amsterdamse locatie een zorgopleiding hadden afgerond? Hoe reflecteert u op de structurele inzet van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ondergekwalificeerd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personeel in het werken met kwetsbare jongeren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0202E873" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="449C233F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Antwoord vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="35010CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het IGJ-rapport van april 2025 blijkt dat bij de geïnspecteerde locatie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tijnmuiden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> slechts 9 van de 26 begeleiders een zorgopleiding hadden afgerond. Bij de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hertoets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Vraag 15</w:t>
-[...109 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="3F6B1C07" w14:textId="77777777">
+        <w:t xml:space="preserve">in november constateerde de IGJ dat Accuraat op die locatie voldoende medewerkers inroostert die een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zorggerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opleiding hebben afgerond, dan wel van wie de bekwaamheid is aangetoond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="0455921C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="61D2EA07" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is een wettelijke eis dat jeugdhulpaanbieders zich zodanig van personeel voorzien, dat zij verantwoorde hulp kunnen bieden. Jeugdhulpaanbieders zijn ook verplicht geregistreerd (SKJ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>danwel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BIG) personeel in te zetten, tenzij zij kunnen onderbouwen dat de inzet van niet-geregistreerde professionals niet afdoet aan de kwaliteit van jeugdhulp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7368EEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="1B993E6A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is helder dat jeugdigen en hun ouders er op moeten kunnen rekenen dat zorgverleners over de juiste kwalificaties beschikken. Werkgevers zijn verantwoordelijk voor de inzet en de kwaliteit van hun personeel. Dat houdt onder andere in dat zij diploma’s, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>VOG’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en andere formele stukken van hun personeel dienen te controleren. Ook zijn werkgevers verplicht om de norm van verantwoorde werktoedeling toe te passen zoals deze in het Kwaliteitskader Jeugd is uitgewerkt. Dat houdt in dat werkgever de juiste professional de juiste taken moet toebedelen en daarbij rekening houden met de bekwaamheden van de professionals en de complexiteit van de taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="60FC1AC8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="429C664A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E658DC">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zoals ik eerder aan uw Kamer heb gecommuniceerd, ben ik </w:t>
-[...5 lines deleted...]
-        <w:t>voornemens de vergewisplicht wettelijk te verankeren. Deze zal in ieder geval jeugdhulpaanbieders en gecertificeerde instellingen verplichten het arbeidsverleden van nieuwe medewerkers na te gaan. Het wetsvoorstel waarin dit is opgenomen gaat binnenkort in internetconsultatie.</w:t>
+        <w:t>Zoals ik eerder aan uw Kamer heb gecommuniceerd, ben ik voornemens de vergewisplicht wettelijk te verankeren. Deze zal in ieder geval jeugdhulpaanbieders en gecertificeerde instellingen verplichten het arbeidsverleden van nieuwe medewerkers na te gaan. Het wetsvoorstel waarin dit is opgenomen gaat binnenkort in internetconsultatie.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="0B1F1695" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="42B20408" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="050CF37D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="5CE5A447" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="42517FB2" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="5586DB5E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="70DC1587" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hoe reflecteert u op de toepassing van de kwaliteitscheck jeugdhulp die is uitgevoerd voorafgaande aan het toetreden van Accuraat binnen de sector? Zijn alle wettelijke eisen uit de Wet toetreding zorgaanbieders (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) nageleefd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4632BECC" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="23CE8189" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 16</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="319A947E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="444C2E0D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">De kwaliteitscheck is een hulpmiddel voor nieuwe zorgaanbieders zelf om op een eenvoudige manier te controleren of de aanbieder zorg of jeugdhulp biedt van goede kwaliteit. De resultaten van de kwaliteitscheck zijn bedoeld voor de zorgaanbieder zelf. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="123F7C78" w14:textId="77777777">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="4CFF3926" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="398F74ED" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4F857785" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De kwaliteitscheck staat los van de wettelijke vereisten uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het CIBG beoordeelt die vereisten. Accuraat bezit een toetredingsvergunning op grond van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wtza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De IGJ houdt daarop toezicht maar kan geen mededelingen doen over de aard van de meldingen en signalen en de afhandeling ervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4E4717D6" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t>Vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="7640535F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="186A4383" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Waren er voorafgaand aan het rapport van de Amsterdamse GGD uit 2022 signalen bij de gemeenten of de IGJ bekend over ondermaatse zorg en andere kwalijke toestanden bij Accuraat? Op welke wijze werd toezicht gehouden op het doorvoeren van de verbeteringen uit het rapport?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="1CCB6B49" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00E245DB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="42DF8817" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="3FACB91A" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="60460358" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 17</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="1474B984" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="78FB2C32" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Zie het antwoord op vraag 11.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="5CFDCAA7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="0F54505F" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="56DB6336" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="397A01EF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 18</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="309C0EF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="18A8F635" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Deelt u de mening dat het zeer zorgwekkend is dat de overheid Accuraat blijft inhuren voor de zorg voor kwetsbare jongeren, ondanks alle misstanden en het gebrek aan transparantie over financiën?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="6DF744B7" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="42140DA7" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="24FA1491" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="28F3B2D4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Vraag 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="165C8C2C" w14:textId="77777777">
-[...27 lines deleted...]
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="26E66D68" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="282032AD" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ziet u naar aanleiding van het onderzoek uitgevoerd door Follow </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E52CFF">
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Money aanleiding om de samenwerking met Accuraat stop te zetten? Zo nee, waarom niet? Zo ja, welke alternatieven zijn er?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="7644F182" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="4DF20030" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Antwoord vraag 18 en 19</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="007D57EA" w14:paraId="7100071E" w14:textId="77777777">
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="57FE03EF" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E52CFF">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gemeenten zijn verantwoordelijk voor het al dan niet voortzetten van contracten en kunnen op basis van de signalen van de IGJ aanleiding zien om de samenwerking met Accuraat te heroverwegen. Tegelijkertijd moeten continuïteit en veiligheid van zorg gewaarborgd worden, waardoor een onmiddellijke beëindiging niet altijd verantwoord is. Ik laat het aan gemeenten om daar een beslissing over te nemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E52CFF" w:rsidR="00AB4CFB" w:rsidP="00E52CFF" w:rsidRDefault="00AB4CFB" w14:paraId="291E1006" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="46E9C123" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E52CFF" w:rsidR="00EA6279" w:rsidP="00EA6279" w:rsidRDefault="00EA6279" w14:paraId="10A34957" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0098570A" w:rsidRDefault="0098570A" w14:paraId="6341381D" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="0098570A" w:rsidSect="00EA6279">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="142" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="245"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4450E755" w14:textId="77777777" w:rsidR="003A73F7" w:rsidRDefault="003A73F7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DBAC48D" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="790167E8" w14:textId="77777777" w:rsidR="003A73F7" w:rsidRDefault="003A73F7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="377FF04E" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
-[...1 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
-[...46 lines deleted...]
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="529C7905" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="007D57EA">
+  <w:p w14:paraId="33363B4E" w14:textId="77777777" w:rsidR="00EA6279" w:rsidRPr="00EA6279" w:rsidRDefault="00EA6279" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B75A64B" w14:textId="77777777" w:rsidR="00D11661" w:rsidRDefault="007D57EA">
+  <w:p w14:paraId="5872697D" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRPr="00EA6279" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...180 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3E6E61A5" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="007D57EA">
+  <w:p w14:paraId="46B8FC0C" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRPr="00EA6279" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...186 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FCC743F" w14:textId="77777777" w:rsidR="003A73F7" w:rsidRDefault="003A73F7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F06351F" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2052AD57" w14:textId="77777777" w:rsidR="003A73F7" w:rsidRDefault="003A73F7">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7152A4A3" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00297A80" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="007D57EA" w:rsidP="009071A4">
+  <w:p w14:paraId="5D3B33C9" w14:textId="77777777" w:rsidR="00EA6279" w:rsidRPr="00EA6279" w:rsidRDefault="00EA6279" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="2879"/>
     </w:pPr>
-    <w:r w:rsidRPr="002A273F">
-[...97 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74C786E6" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="007D57EA">
+  <w:p w14:paraId="4FC1AC56" w14:textId="77777777" w:rsidR="00EA6279" w:rsidRPr="00EA6279" w:rsidRDefault="00EA6279" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...537 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48D7A94E" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
-[...4 lines deleted...]
-  <w:p w14:paraId="1486F3AC" w14:textId="77777777" w:rsidR="00F860AE" w:rsidRDefault="00F860AE">
+  <w:p w14:paraId="67A4E84C" w14:textId="77777777" w:rsidR="005C72E8" w:rsidRPr="00EA6279" w:rsidRDefault="005C72E8" w:rsidP="00EA6279">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...301 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="286B5922"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E76CE06"/>
     <w:lvl w:ilvl="0" w:tplc="13D8BB60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E61EC2D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4570,1154 +2804,314 @@
     <w:lvl w:ilvl="7" w:tplc="FADC706C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="482E9EDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...529 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="117333041">
+  <w:num w:numId="1" w16cid:durableId="39329996">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...109 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="90"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="004868E0"/>
-[...287 lines deleted...]
-    <w:rsid w:val="00FC4A2B"/>
+    <w:rsidRoot w:val="00EA6279"/>
+    <w:rsid w:val="005C72E8"/>
+    <w:rsid w:val="0098570A"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rsid w:val="00FA4044"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3EDFE041"/>
+  <w14:docId w14:val="6C3136B0"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EB3A4D65-C3F6-4003-ACC9-3EECEE24FB37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5866,1289 +3260,833 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
-      <w:numPr>
-[...7 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bronvermelding">
-    <w:name w:val="table of authorities"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...451 lines deleted...]
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="46"/>
       </w:numPr>
-      <w:tabs>
-[...118 lines deleted...]
-      <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Notitiekop">
-    <w:name w:val="Note Heading"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...42 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
-[...14 lines deleted...]
-    <w:rsid w:val="00494227"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EA6279"/>
     <w:rPr>
       <w:i/>
-    </w:rPr>
-[...136 lines deleted...]
-      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00E0105A"/>
+    <w:rsid w:val="00EA6279"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA6279"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA6279"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00EA6279"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00E0105A"/>
-[...86 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EA6279"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -7254,53 +4192,53 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>8</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>15728</ap:Characters>
+  <ap:Pages>9</ap:Pages>
+  <ap:Words>2778</ap:Words>
+  <ap:Characters>15285</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>131</ap:Lines>
-  <ap:Paragraphs>37</ap:Paragraphs>
+  <ap:Lines>127</ap:Lines>
+  <ap:Paragraphs>36</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>18503</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>18027</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>