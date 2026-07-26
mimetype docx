--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -1,6476 +1,4665 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A40B1D" w:rsidRDefault="00D47764" w14:paraId="72961859" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00C359CA" w:rsidP="00C359CA" w:rsidRDefault="00B37B79" w14:paraId="0DACEB41" w14:textId="0382C58C">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C359CA" w:rsidR="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C359CA" w:rsidR="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat voor Buitenlandse Handel en Ontwikkelingshulp (XVII) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40B1D" w:rsidRDefault="00A40B1D" w14:paraId="7296185A" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Naar aanleiding van uw verzoek</w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00C359CA" w:rsidP="00C359CA" w:rsidRDefault="00C359CA" w14:paraId="40B25329" w14:textId="46E68D3F">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00F21345">
-        <w:t xml:space="preserve"> (kenmerk </w:t>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>73</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F21345" w:rsidR="00F21345">
-        <w:t>2026Z11989/2026D27280</w:t>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F21345">
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister van </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">begroting 2026. </w:t>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA04AE" w:rsidRDefault="00DA04AE" w14:paraId="4F167001" w14:textId="77777777"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00C359CA" w:rsidP="00B37B79" w:rsidRDefault="00C359CA" w14:paraId="1BC55A87" w14:textId="06913B53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0A9E" w:rsidP="00D9408B" w:rsidRDefault="00BF0A9E" w14:paraId="7A86BEB3" w14:textId="77777777"/>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00C359CA" w:rsidP="00B37B79" w:rsidRDefault="00C359CA" w14:paraId="166D80E0" w14:textId="0BDD9D81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 juni 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A02BF" w:rsidP="003A02BF" w:rsidRDefault="003A02BF" w14:paraId="4FAB86B1" w14:textId="77777777">
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="0DF4A8F0" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA04AE" w:rsidRDefault="008124E0" w14:paraId="14EADA46" w14:textId="3B8221F5">
-[...34 lines deleted...]
-        <w:t>te komen.</w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="1CB2C2C9" w14:textId="65B28DBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar aanleiding van uw verzoek (kenmerk 2026Z11989/2026D27280) d.d. 4 juni 2026 stuur ik u hierbij een nadere toelichting op de afspraken die het kabinet met GL-PvdA heeft gemaakt over de BHO-begroting 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D134DE" w:rsidRDefault="00D134DE" w14:paraId="1EFACC8C" w14:textId="77777777"/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">ne versneld beschikbaar gesteld in 2026. </w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="10E75DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="170957CF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De BHO-begroting voor 2026 wordt met EUR 328 miljoen opgehoogd. EUR 202 miljoen van dit bedrag wordt ingezet voor aanvullende ODA-activiteiten in 2026 vanuit de gereserveerde middelen voor ontwikkelingssamenwerking in 2031. Deze ruimte bestaat onder het uitgavenplafond door diverse kasschuiven op de BZ- en BHO-begroting. Over deze technische kasschuiven wordt u per Nota van wijziging spoedig in detail geïnformeerd en deze budgetten blijven in het nieuwe ritme wel gereserveerd voor de betreffende beleidsdoelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D134DE" w:rsidRDefault="00D134DE" w14:paraId="48784E28" w14:textId="77777777"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> zullen door middel van Nota’s van Wijziging op de Eerste suppletoire begrotingen BHO en BZ 2026 verwerkt worden. </w:t>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="5C7A5639" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="5C4AA11F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast wordt EUR 178 miljoen in 2026 beschikbaar gemaakt voor aanvullende ODA-steun aan Oekraïne. Dit wordt bekostigd uit het ODA-budget voor niet-militaire steun in 2028 en 2029. Het kabinet is conform het Coalitieakkoord voornemens om de militaire en niet-militaire steun aan Oekraïne onverminderd voort te zetten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40B1D" w:rsidRDefault="00A40B1D" w14:paraId="7296185C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="361408FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="39A9ACE0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hiermee wordt er per saldo EUR 380 miljoen beschikbaar gemaakt op de BHO-begroting in 2026, om tot een per saldo ODA-verhoging van EUR 328 miljoen in 2026 te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="3D59D47C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="3A395AFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EUR 202 miljoen ODA-middelen worden ingezet voor noodhulp om de grootste noden te ledigen (EUR 100 miljoen), opvang in de regio (EUR 50 miljoen), versterken van de inzet tegen ebola en de bredere inzet op mondiale gezondheid (EUR 27 miljoen) en voor stabiliteit en wederopbouw ten behoeve van het faciliteren van vrijwillige terugkeer naar Syrië (EUR 25 miljoen). Het kabinet is voornemens om de vastgestelde terugkeerverordening snel te realiseren. Daarnaast wordt de EUR 178 miljoen voor niet-militaire ODA-steun aan Oekraïne versneld beschikbaar gesteld in 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="45644964" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="336064FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De budgettaire dekking en verwerking van deze afspraken is in detail in onderstaande tabel weergegeven. Deze wijzigingen en enkele technische kasschuiven om middelen in het juiste kasritme te zetten, zullen door middel van Nota’s van Wijziging op de Eerste suppletoire begrotingen BHO en BZ 2026 verwerkt worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="140EE15B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable1Light-Accent1"/>
+        <w:tblStyle w:val="Rastertabel1licht-Accent1"/>
         <w:tblW w:w="9045" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="941"/>
         <w:gridCol w:w="941"/>
         <w:gridCol w:w="942"/>
         <w:gridCol w:w="941"/>
         <w:gridCol w:w="941"/>
         <w:gridCol w:w="942"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="24811A22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="3F20B1B0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="7473696B" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="19E81051" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In EUR mln.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="0AA036FE" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="76C6A600" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="3F6A7156" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3DDB3F24" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="718AB985" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1F122CB6" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="71FC15E1" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1749F36C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="6EE04E99" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0B0C3DA5" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="00791FCA" w:rsidRDefault="001E75DD" w14:paraId="2E343925" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6FA59A63" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="0056789E" w14:paraId="3121267D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="54B2510A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E75DD" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="59794044" w14:textId="098E4933">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="644D922A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Inzet ODA-middelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="1BA34DD7" w14:textId="77777777">
-[...23 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0EED3E50" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3E7C2980" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5FE1E633" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3C50F44F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="08B94841" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="47159904" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="45538BA6" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="229BF929" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="0056789E" w14:paraId="7A8BA8F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="34449144" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E75DD" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="07D44E17" w14:textId="0A7D5422">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="57DBE0D8" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Oekraïne </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Niet-militaire ODA-steun Oekraïne </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="76C4839F" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004937D6">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="294DB41C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6BFA5E99" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="25035065" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7F0C0CE3" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0B2FEB57" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="0C5763AB" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4864285F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="0F974CB3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="456D8E17" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="3A661DA2" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="16F0F06F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="5E378980" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="04D2396C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C01136" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5ADCFE44" w14:textId="5AFCCC58">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4585A75C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> hulp</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Humanitaire hulp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6B1352F0" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004937D6">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="33723D1A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5F61B207" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="409EEFA1" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="41F7A5A9" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2C5BBD85" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="56825C79" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="622280E5" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6FEC" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="4A3E9719" w14:textId="08B3158D">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="60B7C375" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="424B317E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="0697FA92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="13A2D12A" w14:textId="25CF5A3B">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0FF19684" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Opvang in de regio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="683EEDAE" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004937D6">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4227F4DC" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5131199B" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="11E96A86" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="63B030A3" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="42A85EE9" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="504DEE61" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="58BEE1FE" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6FEC" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="64E50DB1" w14:textId="594E6896">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2DF0B68D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="72361A3F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="5DA3D757" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="59B681B8" w14:textId="03DF77F4">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0F746120" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:lang w:val="en-US"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> (incl. ebola)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gezondheid (incl. ebola)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="499B4C9B" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004937D6">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7EBEB0EF" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="65D6AB33" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7496B662" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7772BC02" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="54DFCDA7" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="28E169D8" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6AA645B4" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6FEC" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="17C4C13E" w14:textId="300F1C55">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="07CCFA1D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="5B8515A6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="292B084E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="2099E1F8" w14:textId="2539CB8E">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="71891645" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...11 lines deleted...]
-              <w:t>ederopbouw Syrië</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Stabiliteit en wederopbouw Syrië</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="4A7E9CF8" w14:textId="77777777">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="004937D6">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="332843F6" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7658A092" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2AC4079D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="4114F002" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3D64E44F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="62976F1B" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="668E58CA" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6FEC" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6A5F0D10" w14:textId="4EBEBA8D">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7DF1327E" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="000B6FEC" w:rsidTr="00791FCA" w14:paraId="09E7479D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="11462038" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidR="000B6FEC" w:rsidP="001E75DD" w:rsidRDefault="000B6FEC" w14:paraId="4E5CF43C" w14:textId="5E5C490F">
-[...30 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="72EA6DFA" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dekking ODA (bestaande middelen CA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="000B6FEC" w:rsidP="001E75DD" w:rsidRDefault="000B6FEC" w14:paraId="5F1279E9" w14:textId="77777777">
-[...23 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="268A0143" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="175F417B" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003E2032" w:rsidR="000B6FEC" w:rsidP="001E75DD" w:rsidRDefault="000B6FEC" w14:paraId="25E8735F" w14:textId="77777777">
-[...48 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3C5FD2DE" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4329578E" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2410B250" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000B6FEC" w:rsidR="000B6FEC" w:rsidP="001E75DD" w:rsidRDefault="000B6FEC" w14:paraId="5EDE1C0F" w14:textId="4AED9BB2">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2F9564BB" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="0A54CA73" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="2A001AB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="1B9C69C2" w14:textId="3824273B">
-[...3 lines deleted...]
-              <w:textAlignment w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4A4EC65B" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5A91F2E5" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4B1C6BDF" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>380</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="2C20169B" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1C63298C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="661002DC" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="233DAA0A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="0F4AA7DD" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0FB114BB" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="3E167904" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="17750E45" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7F2D5CF9" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="00B139B9" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="0D6F26C2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="2A61368B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="1A0C6A62" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="610DB446" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="695A03DF" w14:textId="77777777">
-[...21 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="65C9C5F2" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="08BBB547" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="44812EA4" w14:textId="77777777">
-[...37 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="24260889" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="62223BE5" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5660AF02" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6D952311" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5626D25E" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="5F7F00BA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="51C7ACD1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001E75DD" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="71E75958" w14:textId="5E07C294">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="001E75DD">
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6E763687" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Dekking:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="535B6E51" w14:textId="77777777">
-[...21 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4816D68C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2F319C4A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="2FF72F83" w14:textId="77777777">
-[...37 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1D459E26" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="12D0D46D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="70720B0C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="16C35ACC" w14:textId="77777777">
-[...5 lines deleted...]
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="621EC710" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="77368D3E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="5B154D89" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="264BB763" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="743DBF5D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004937D6">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kasschuiven</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004937D6">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BZ/BHO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="41C7264F" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7FE35322" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="10157A45" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4EF94566" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="23006D2E" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4BE8323F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="62693575" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="25DC6CB6" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7934A8BC" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="14434315" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="743A2F54" w14:textId="77777777">
-[...13 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7371429C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="5EB85953" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="4D7DD035" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C01136" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="02D57ABD" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5B4C6C24" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>w.v.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kasschuif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Peace Facility (EPF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="52D257D6" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1DDD8615" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6A8088E7" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="566DA7C6" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="601106CB" w14:textId="77777777">
-[...48 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="47CA3018" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="32A3E867" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="55178F88" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="20866408" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="03EA45A0" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="57615073" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="13AFAD57" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C01136" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6147BDDC" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6EA96D39" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">w.v. </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>w.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Kasschuif</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>Kasschuif</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>contributie</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>contributie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>agressietribunaal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="184B92AA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="74D01A17" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="26465342" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6E85E441" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="72F4DA19" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="21929437" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="365FEA18" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0F4CCC8A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="104F7359" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="745E0E8E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5308CD0F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="751B155F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="1422703B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="4B583726" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5599A3DE" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Kasschuif huisvesting agressietribunaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="02305D82" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="050E8659" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1480003F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="1944B723" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0D963753" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7C327308" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="56D52BBD" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="3673F863" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4AFBE187" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="1A0CB8D2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="3C07D927" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="42B53556" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="790C7A24" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C01136" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="2B0FC97C" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="083850B8" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>w.v.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Kasschuif</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ukraine Partnership Facility (UPF) (ODA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="17B16A26" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="737D48AE" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="0C41EDF4" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="285A3100" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="58525B51" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="27169528" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6A861CAC" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2864F64D" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4449A87C" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="411AF852" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="58D185F2" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="07D2B5AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="28C14FA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C01136" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="3CCBEC06" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6EB6A020" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C01136">
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve">w.v. </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>w.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>Kasschuif</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>Kasschuif</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>egaliseren</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t>egaliseren</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
-              <w:t>wisselkoersreserve</w:t>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
+              <w:t>wisselkoersreserve</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (ODA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="762A7C77" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6F29DEF0" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="56F5DCB6" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="345A8C02" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="31211925" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="10B9F515" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5DCE70EA" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="48FBDDA0" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="53CE9DFE" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="01722968" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="38900313" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="13AB2BF0" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="57A442F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="28582679" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="398FF25B" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="1B19D196" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>w.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Kasschuif VN-crisisbeheersingsoperaties</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="488A38C0" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="669DA5F8" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="79B00A5B" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="48F4FDED" w14:textId="77777777">
-[...14 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="718A3D17" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="79BE36F9" w14:textId="77777777">
-[...28 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="5F569B42" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="188F0F37" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="431354AD" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:iCs/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="43477B76" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="253787AE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="25495FF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="53AA00EE" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="58C8CA2B" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2A00C823" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="7B0AAB7F" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="4ACB7161" w14:textId="77777777">
-[...50 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="63621D99" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="4616572A" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="941" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="621AC544" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="12280AEB" w14:textId="77777777">
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="380EA7D5" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidTr="00791FCA" w14:paraId="5081CA9B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidTr="000421D8" w14:paraId="7CA2CD83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5E5CDB6D" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="0AF32215" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004937D6">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="2B5ACDCC" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="2C6F3E92" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5595E5D9" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="42C030B2" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="729F8E65" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="6218E558" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="6E26AD5A" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="70234226" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="941" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="5CD54EDA" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="13AD9C33" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004937D6" w:rsidR="001E75DD" w:rsidP="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="7E3EF674" w14:textId="77777777">
-[...6 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="000421D8" w:rsidRDefault="00B37B79" w14:paraId="064E15B1" w14:textId="77777777">
+            <w:pPr>
+              <w:autoSpaceDN/>
+              <w:jc w:val="right"/>
+              <w:textAlignment w:val="auto"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C359CA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-197</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001E75DD" w:rsidRDefault="001E75DD" w14:paraId="706F883A" w14:textId="77777777"/>
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="0CB30CDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00B37B79" w14:paraId="4C01078C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00B37B79" w:rsidP="00B37B79" w:rsidRDefault="00C359CA" w14:paraId="542711B5" w14:textId="3658FD92">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C359CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00C359CA" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="79DF3C3E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00C359CA" w:rsidR="00FE0FA3" w:rsidSect="00B37B79">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB9972C" w14:textId="77777777" w:rsidR="00161DAD" w:rsidRDefault="00161DAD">
+    <w:p w14:paraId="5ECBAAE8" w14:textId="77777777" w:rsidR="00433686" w:rsidRDefault="00433686" w:rsidP="00B37B79">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65459D82" w14:textId="77777777" w:rsidR="00161DAD" w:rsidRDefault="00161DAD">
+    <w:p w14:paraId="2CB53D03" w14:textId="77777777" w:rsidR="00433686" w:rsidRDefault="00433686" w:rsidP="00B37B79">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14303A68" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188">
+  <w:p w14:paraId="10D87D02" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="60A0D322" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188">
+  <w:p w14:paraId="2E0B01D3" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...31 lines deleted...]
-  <w:p w14:paraId="21AE7D2E" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188">
+  <w:p w14:paraId="36D0C413" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26513367" w14:textId="77777777" w:rsidR="00161DAD" w:rsidRDefault="00161DAD">
+    <w:p w14:paraId="7FEA5006" w14:textId="77777777" w:rsidR="00433686" w:rsidRDefault="00433686" w:rsidP="00B37B79">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A849DB4" w14:textId="77777777" w:rsidR="00161DAD" w:rsidRDefault="00161DAD">
+    <w:p w14:paraId="1B4C3FAA" w14:textId="77777777" w:rsidR="00433686" w:rsidRDefault="00433686" w:rsidP="00B37B79">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6B2EBD45" w14:textId="77777777" w:rsidR="00194188" w:rsidRDefault="00194188">
+  <w:p w14:paraId="13F31F87" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72961861" w14:textId="6094D16A" w:rsidR="00A40B1D" w:rsidRDefault="00EA42C3">
-[...253 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="24147743" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72961863" w14:textId="77777777" w:rsidR="00A40B1D" w:rsidRDefault="00D47764">
+  <w:p w14:paraId="14E34937" w14:textId="77777777" w:rsidR="002402AC" w:rsidRPr="00B37B79" w:rsidRDefault="002402AC" w:rsidP="00B37B79">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1059 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...588 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A40B1D"/>
-[...216 lines deleted...]
-    <w:rsid w:val="00FC1BFC"/>
+    <w:rsidRoot w:val="00B37B79"/>
+    <w:rsid w:val="001A2F4C"/>
+    <w:rsid w:val="00213193"/>
+    <w:rsid w:val="002402AC"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00433686"/>
+    <w:rsid w:val="00442823"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009F2D75"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rsid w:val="00C359CA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F67917"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72961859"/>
-  <w15:docId w15:val="{B23B42F6-D7F4-4E12-8DFC-D17885C9846D}"/>
+  <w14:docId w14:val="2394543B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{68862CC4-6CCE-4336-806D-4F5771831FC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6479,77 +4668,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6574,75 +4763,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6677,55 +4866,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6794,963 +4983,871 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B37B79"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:after="160"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Geenafstand">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:pPr>
-[...61 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Kix Barcode" w:hAnsi="Kix Barcode"/>
-[...141 lines deleted...]
-      <w:caps/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...136 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...48 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...53 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...22 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
-[...10 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+  <w:style w:type="table" w:styleId="Rastertabel1licht-Accent1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="00D134DE"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="83CAEB" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="double" w:sz="2" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE2D06"/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE2D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B37B79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE2D06"/>
+    <w:rsid w:val="00B37B79"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE2D06"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...12 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00B37B79"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...65 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -7803,51 +5900,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -7911,65 +6008,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -7990,175 +6087,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>462</ap:Words>
-  <ap:Characters>2542</ap:Characters>
+  <ap:Words>501</ap:Words>
+  <ap:Characters>2758</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>21</ap:Lines>
-  <ap:Paragraphs>5</ap:Paragraphs>
+  <ap:Lines>22</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>2999</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3253</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-04T09:46:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0055F681836368544EB396FE51FDFF647E</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...55 lines deleted...]
-    <vt:lpwstr>d76876e8-a14f-4a1e-b314-96115f824387</vt:lpwstr>
   </property>
 </Properties>
 </file>