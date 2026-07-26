--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -1,3318 +1,1098 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E96367" w:rsidR="009A7A63" w:rsidP="00E96367" w:rsidRDefault="00E16C17" w14:paraId="61652C13" w14:textId="77777777">
-[...3 lines deleted...]
-          <w:i w:val="0"/>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00F06EBD" w:rsidRDefault="00BB26E2" w14:paraId="0ED820A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29282</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arbeidsmarktbeleid en opleidingen zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00F06EBD" w:rsidP="00F06EBD" w:rsidRDefault="00F06EBD" w14:paraId="74565AB9" w14:textId="1B4F192D">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>635</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00F06EBD" w:rsidP="00BB26E2" w:rsidRDefault="00F06EBD" w14:paraId="46BFE040" w14:textId="7E63F430">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00F06EBD" w:rsidP="00BB26E2" w:rsidRDefault="00F06EBD" w14:paraId="04FDDF4A" w14:textId="7FBBAA77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="39A06F60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="1D9CB0F6" w14:textId="5547AC0E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 29 mei 2026 (kenmerk 2026Z11271) heeft u mij verzocht te reageren op de brandbrief van het NIP (Nederlands Instituut van Psychologen) over de opleidingsplaatsen van GZ-psychologen. Hierbij doe ik u mijn reactie toekomen. Deze reactie heb ik gelijktijdig ook aan het NIP gestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="1F3D7D79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="150355F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De brief van het NIP van 27 mei 2026 heb ik met belangstelling gelezen. Allereerst spreek ik graag mijn waardering uit voor alle professionals die zich dagelijks inzetten om bij te dragen aan de mentale gezondheid van mensen in Nederland. Het is van groot belang dat de geestelijke gezondheidszorg in Nederland toegankelijk, betaalbaar en van goede kwaliteit blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="3C059163" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="3CA766B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft een omvangrijke ggz-capaciteit. Zo zijn er op dit moment circa 21.552 BIG-geregistreerde gezondheidzorgpsychologen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verhouding tussen het aantal psychiaters en psychologen en het aantal inwoners in Nederland is één van de hoogste van de EU. Tevens liggen de uitgaven aan de ggz en het aantal behandelde personen op het hoogste niveau ooit.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat geldt eveneens voor de wachtlijsten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze signalen neem ik serieus. De afgelopen jaren is in Nederland breed in ggz-capaciteit geïnvesteerd en inmiddels wordt zichtbaar dat opschaling van de opleidingscapaciteit niet heeft geleid tot oplossingen voor deze signalen. Dat vraagt om beleid, waarbij het essentieel is dat we de juiste zorgprofessional voor de juiste zorgtaken inzetten, opleiden en behouden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="7D1B8B6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="24C11A2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De ramingen van het Capaciteitsorgaan zijn leidend in de besluitvorming over het aantal bekostigde opleidingsplekken. In de gepubliceerde raming van het Capaciteitsorgaan is echter rekening gehouden met zogeheten opwaartse verticale substitutie, waarbij zorgtaken van de huidige groep werkzame masterpsychologen uitgevoerd worden door </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psychologen. Deze benadering sluit niet aan bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitgangspunten en afspraken van het IZA en AZWA omtrent taakherschikking. Immers, daarin wordt juist ingezet op een werkpraktijk waarbij taken worden belegd op basis van competenties en bekwaamheid in plaats van uitsluitend op opleidingsniveau. Taakherschikking en taakdifferentiatie zijn belangrijke instrumenten om de schaarse personele capaciteit in de zorg doelmatig in te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="1F165677" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="36FFE175" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Capaciteitsorgaan heeft daarom op mijn verzoek ook een ander scenario inzichtelijk gemaakt, het zogeheten demografische scenario. Dit demografische scenario neemt de onvervulde zorgvraag mee en gaat daarnaast uit van de verwachte bevolkingsgroei en vergrijzing en de gevolgen daarvan voor de zorgvraag van alle sectoren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Opwaartse verticale substitutie is hierin niet opgenomen en daarom sluit dit scenario het beste aan bij het beleid dat ik voorsta. Masterpsychologen vervullen een belangrijke rol in de ggz die ik richting de toekomst toe juist wil bestendigen. Ik wil er namelijk op inzetten dat we de ervaren masterpsychologen en de gespecialiseerde psychologen daar inzetten waar het vanuit maatschappelijk oogpunt het meest belangrijk is. Daarbij merk ik op dat voor alle beroepen geldt dat beginnende werknemers direct na de (wetenschappelijke) opleiding eerst werkervaring moeten opdoen voordat zij volwaardig kunnen worden ingezet. Hierbij blijft het Landelijk Kwaliteitsstatuut (LKS) dat het veld zelf opstelt leidend. Voor zover eisen uit het LKS als beperkend worden ervaren om de masterpsycholoog volwaardig in te zetten, ligt het dus in de rede dat het veld zelf ruimte creëert voor meer flexibiliteit in de inzet van deze masterpsychologen. Wellicht ten overvloede verwijs ik ook naar de brief van MEERGGZ over hun positie ten aanzien van de inzet van de masterpsycholoog, die zij op 1 juni jl. aan u hebben verzonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="11791142" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="6C97DCF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E96367">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="002C19EA" w:rsidR="002C19EA" w:rsidP="002C19EA" w:rsidRDefault="00E16C17" w14:paraId="44902589" w14:textId="77777777">
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het NIP gaat in haar brief ook in op hoe ik omga met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onbeschikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opleiden. Bij het vaststellen van het aantal opleidingsplaatsen dat ik met centrale bekostiging beschikbaar stel vanaf 2027 heb ik rekening gehouden met het feit dat er ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onbeschikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt opgeleid.  Het NIP wijst er in haar brandbrief op dat er hierbij ook sectoren zijn meegeteld die per definitie geen beschikbaarheidsbijdrage ontvangen, zoals de militaire ggz en Dienst Justitiële inrichtingen. Ik begrijp de redenering van het NIP, want het Capaciteitsorgaan maakt in haar raming geen onderscheid naar de wijze waarop de opleidingsplaatsen worden bekostigd. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231305102" w:id="0"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb mij hiervoor echter alleen gebaseerd op de historie van de opleidingsplaatsen in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zvw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wlz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gefinancierde zorg die door het veld zelf gefinancierd zijn, de zogenoemde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onbeschikte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opleidingsplekken. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wat betreft het aantal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onbeschikte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opleidingsplaatsen dat in mindering is gebracht heb ik dus niet de plaatsen van de militaire ggz en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dji</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het totale aantal beschikbare opleidingsplekken in mindering gebracht. Ik heb een behoedzame en voorzichtige lijn gekozen vanuit de gedachte dat mijn ambtsgenoten van defensie en justitie verantwoordelijk zijn voor de opleidingsplekken in hun eigen stelsel. Voor een volgende raming wil ik wel nader verkennen hoe deze opleidingsplekken mee zouden moeten lopen in de advisering over een te volgen scenario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="5784B246" w14:textId="5C55DEA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gegeven dat naast de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheidbijdrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ook </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onbeschikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt opgeleid, maakt de raming minder sturend en creëert een ongelijk speelveld tussen zorginstellingen. Ik wil daarom verkennen of een andere financieringsvorm beter bijdraagt aan het gericht inzetten van de ggz capaciteit. Zoals aangegeven in mijn brief aan uw Kamer, ben ik mij bewust dat het huidige proces niet zomaar kan worden vervangen. Daarom neem ik het punt van het NIP over de opleidingsinfrastructuur en het risico van free-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rider</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gedrag hierin mee. Bij die verkenning wil ik dan ook de uitstroom naar vrijgevestigde praktijken meenemen en deze, zoals het NIP voorstelt, nader analyseren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="667FE0F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En dan in reactie op een ander belangrijk punt van het NIP. De afgelopen jaren is het veld opgeroepen om ervoor te zorgen dat er meer ggz-expertise in het bredere zorglandschap komt. Er is hierin een eerste stap gezet door gebruik te maken van een sectorverdeling bij het verdelen van de opleidingsplekken voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psycholoog. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psycholoog is immers van grote waarde in de jeugdzorg, ouderenzorg, gehandicaptenzorg, forensische zorg én de gespecialiseerde ggz. Het is van belang dat voor al deze sectoren voldoende </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psychologen opgeleid en beschikbaar zijn. Daarnaast heb ik binnen de verdeelcriteria eveneens rekening gehouden met extra opleidingsplekken voor de complexe- en acute ggz. In de toekomst wil ik daarbij nog meer het principe leidend laten zijn, dat de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psycholoog prioritair ingezet wordt waar de maatschappelijke noodzaak het grootste is. Ik denk dan aan de instellingen die crisisopvang en acute complexe gespecialiseerde zorg leveren. Aanvullend wil ik starten met het verkennen of en op welke wijze een alternatieve financiering het behoud van hoger opgeleid personeel kan ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="54A9C173" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kortom, de ramingen van het Capaciteitsorgaan blijven leidend. Ik houd vast aan 691 opleidingsplaatsen voor de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk231229895" w:id="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-psycholoog </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vanaf 2027. Ik blijf investeren in de vervolgopleidingen voor de ggz. Volwaardig inzetten van alle ggz-professionals is daarbij van belang. Ten slotte wil ik samen met het veld verkennen of de huidige financieringssystematiek via de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>beschikbaarheidbijdrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F06EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de meest passende route is. De brief van het NIP biedt daarvoor waardevolle aanknopingspunten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00BB26E2" w:rsidRDefault="00BB26E2" w14:paraId="0F6F3BB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00F06EBD" w:rsidRDefault="00F06EBD" w14:paraId="0E3378F6" w14:textId="1630F248">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Op 29 mei 2026 (kenmerk </w:t>
-[...98 lines deleted...]
-        <w:footnoteReference w:id="3"/>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00BB26E2">
+        <w:t>e minister van Langdurige Zorg,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006818D5">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00BB26E2">
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidP="00F06EBD" w:rsidRDefault="00F06EBD" w14:paraId="1EA1D811" w14:textId="59C77CD3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t>signa</w:t>
-[...706 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F06EBD" w:rsidR="00BB26E2">
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F06EBD" w:rsidR="00BB26E2" w:rsidSect="00BB26E2">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79DFB2D1" w14:textId="77777777" w:rsidR="0032066D" w:rsidRDefault="0032066D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="67F75FEA" w14:textId="77777777" w:rsidR="00496261" w:rsidRDefault="00496261" w:rsidP="00BB26E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FF4B74F" w14:textId="77777777" w:rsidR="0032066D" w:rsidRDefault="0032066D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E1DB371" w14:textId="77777777" w:rsidR="00496261" w:rsidRDefault="00496261" w:rsidP="00BB26E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...18 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="63EC205F" w14:textId="77777777" w:rsidR="009A7A63" w:rsidRDefault="009A7A63">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="1B90D5DE" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="00BB26E2" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4BE02309" w14:textId="77777777" w:rsidR="001F111D" w:rsidRPr="00BB26E2" w:rsidRDefault="001F111D" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="753F8E54" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="00BB26E2" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="289822C9" w14:textId="77777777" w:rsidR="0032066D" w:rsidRDefault="0032066D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="77EF5C56" w14:textId="77777777" w:rsidR="00496261" w:rsidRDefault="00496261" w:rsidP="00BB26E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="661B96A4" w14:textId="77777777" w:rsidR="0032066D" w:rsidRDefault="0032066D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52B08789" w14:textId="77777777" w:rsidR="00496261" w:rsidRDefault="00496261" w:rsidP="00BB26E2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="13CB6CF9" w14:textId="77777777" w:rsidR="00C10C71" w:rsidRPr="001810DE" w:rsidRDefault="00E16C17" w:rsidP="00C10C71">
+    <w:p w14:paraId="15B54C4E" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="001810DE" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Peildatum juni 2026. Ter vergelijking: er zijn op dit moment 12.626 tandartsen geregistreerd in het BIG-register. </w:t>
+        <w:t xml:space="preserve"> Peildatum juni 2026. Ter vergelijking: er zijn op dit moment 12.626 tandartsen geregistreerd in het BIG-register. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7E203D62" w14:textId="77777777" w:rsidR="00C10C71" w:rsidRPr="001810DE" w:rsidRDefault="00E16C17" w:rsidP="00C10C71">
+    <w:p w14:paraId="673D091A" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="001810DE" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00C10C71" w:rsidRPr="001810DE">
+        <w:r w:rsidRPr="001810DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.nza.nl/zorgsectoren/geestelijke-gezondheidszorg-ggz-en-forensische-zorg-fz/kerncijfers-geestelijke-gezondheidszorg-ggz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="35DFC9E5" w14:textId="77777777" w:rsidR="00C10C71" w:rsidRPr="0080657C" w:rsidRDefault="00E16C17" w:rsidP="009F211F">
+    <w:p w14:paraId="2B931033" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="0080657C" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001810DE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="009F211F" w:rsidRPr="001810DE">
+        <w:r w:rsidRPr="001810DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>https://www.nza.nl/onderwerpen/stand-van-de-zorg-2024/tussenmap/sectoren-in-beeld/geestelijke-gezondheidszorg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F211F" w:rsidRPr="0080657C">
+      <w:r w:rsidRPr="0080657C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6551223E" w14:textId="77777777" w:rsidR="009279F8" w:rsidRPr="0080657C" w:rsidRDefault="00E16C17" w:rsidP="009279F8">
+    <w:p w14:paraId="43E141A1" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="0080657C" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080657C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0080657C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> De volgende zorgsectoren zijn onder andere onderdeel van de raming van het Capaciteitsorgaan: kind en jeugd, ouderenzorg, forensische zorg, gehandicaptenzorg, ziekenhuiszorg en revalidatie.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2197437F" w14:textId="77777777" w:rsidR="009A7A63" w:rsidRDefault="00E16C17">
-[...338 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="68F19F96" w14:textId="77777777" w:rsidR="00BB26E2" w:rsidRPr="00BB26E2" w:rsidRDefault="00BB26E2" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22FAD832" w14:textId="77777777" w:rsidR="009A7A63" w:rsidRDefault="00E16C17">
-[...1095 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="202396AC" w14:textId="77777777" w:rsidR="001F111D" w:rsidRPr="00BB26E2" w:rsidRDefault="001F111D" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...452 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3669F127" w14:textId="77777777" w:rsidR="001F111D" w:rsidRPr="00BB26E2" w:rsidRDefault="001F111D" w:rsidP="00BB26E2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005212E6"/>
-[...126 lines deleted...]
-    <w:rsid w:val="00FF4654"/>
+    <w:rsidRoot w:val="00BB26E2"/>
+    <w:rsid w:val="001F111D"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00496261"/>
+    <w:rsid w:val="005D161D"/>
+    <w:rsid w:val="00751FCB"/>
+    <w:rsid w:val="007D5861"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rsid w:val="00CE18B7"/>
+    <w:rsid w:val="00D65C3E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F06EBD"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1714EA82"/>
+  <w14:docId w14:val="6BD9E697"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A323DC62-2627-410F-8080-381B2D47157A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3321,77 +1101,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3416,75 +1196,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3519,55 +1299,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3639,847 +1419,788 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00BB26E2"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...193 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10C71"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C10C71"/>
-[...4 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10C71"/>
+    <w:rsid w:val="00BB26E2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C10C71"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C10C71"/>
-[...6 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+    <w:rsid w:val="00BB26E2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BB26E2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...62 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BB26E2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F06EBD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...27 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nza.nl/onderwerpen/stand-van-de-zorg-2024/tussenmap/sectoren-in-beeld/geestelijke-gezondheidszorg" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nza.nl/zorgsectoren/geestelijke-gezondheidszorg-ggz-en-forensische-zorg-fz/kerncijfers-geestelijke-gezondheidszorg-ggz" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijksoverheid.nl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4536,51 +2257,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4644,65 +2365,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4723,85 +2444,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1140</ap:Words>
-  <ap:Characters>6270</ap:Characters>
+  <ap:Words>1163</ap:Words>
+  <ap:Characters>6398</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>53</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7396</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7546</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>