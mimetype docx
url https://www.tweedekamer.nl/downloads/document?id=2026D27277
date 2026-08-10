--- v0 (2026-06-04)
+++ v1 (2026-08-10)
@@ -1,3483 +1,1145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007618F2" w:rsidP="003F6DBC" w:rsidRDefault="00C2575E" w14:paraId="6E361101" w14:textId="6AD46FC2">
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00667BB5" w:rsidR="00832A94">
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2" w:rsidP="00AA0C25" w:rsidRDefault="00A13E82" w14:paraId="7B872A25" w14:textId="27C47B01">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00667BB5" w:rsidR="00E442D1">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00667BB5" w:rsidR="00794BD9">
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2" w:rsidP="004474D9" w:rsidRDefault="00EE5CD2" w14:paraId="1A5F2D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2" w:rsidR="00A13E82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>337</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A13E82" w:rsidP="00A61AB7" w:rsidRDefault="00EE5CD2" w14:paraId="3139F347" w14:textId="4A2C7FD1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2" w:rsidP="00A61AB7" w:rsidRDefault="00EE5CD2" w14:paraId="61477B7E" w14:textId="39FDF989">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A13E82" w:rsidP="00A61AB7" w:rsidRDefault="00A13E82" w14:paraId="2B4A8AB7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="2279F59E" w14:textId="1736C5AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens de procedurevergadering van 16 april jl. heeft uw Kamer verzocht om een brief over de stand van zaken en het voorgenomen beleid inzake ongewenste buitenlandse inmenging (OBI) en beïnvloeding in Nederland, inclusief de voortgang van het OBI-meldpunt. Middels deze brief kom ik, mede namens de ministers van Buitenlandse Zaken, Binnenlandse Zaken en Koninkrijksrelaties en Werk en Participatie tegemoet aan dit verzoek. Deze brief bevat de meest relevante ontwikkelingen inzake de aanpak van ongewenste buitenlandse inmenging en het tegengaan van ongewenste buitenlandse financiering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00794BD9">
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Over relevante ontwikkelingen in het tegengaan van ongewenste buitenlandse beïnvloeding gericht op de democratie en het informeel onderwijs, wordt uw Kamer in het najaar separaat door mijn collega’s van Binnenlandse Zaken en Koninkrijksrelaties en Onderwijs, Cultuur en Wetenschap geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D0190" w:rsidR="003F6DBC" w:rsidP="003F6DBC" w:rsidRDefault="003F6DBC" w14:paraId="02D6D494" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="3BD08252" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004F5839" w:rsidR="00673FC6" w:rsidP="00673FC6" w:rsidRDefault="00673FC6" w14:paraId="10286C70" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="4924480C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F5839">
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recente ontwikkelingen </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C250C7" w:rsidR="00C250C7" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="2A7C3073" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="0FECE069" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C250C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ongewenste buitenlandse inmenging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C250C7" w:rsidR="00C250C7" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="795B8863" w14:textId="77777777">
-      <w:r w:rsidRPr="00C250C7">
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="0D69CCC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ongewenste buitenlandse inmenging (of: statelijke inmenging) is een verzamelnaam voor allerlei grensoverschrijdende manieren waarop buitenlandse overheden zich proberen te mengen in de samenleving en democratische rechtsorde van Nederland.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C250C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00C250C7">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Laat ik vooropstellen: het kabinet vindt alle vormen van ongewenste buitenlandse inmenging volstrekt onacceptabel. Iedereen in Nederland moeten in vrijheid kunnen leven en eigen keuzes kunnen maken, zonder door autoriteiten van derde landen in die keuzes te worden beperkt. Net als uw Kamer is het kabinet zeer alert op dit fenomeen. Middels de Rijksbrede aanpak worden inmengingsactiviteiten van statelijke actoren sinds 2018 gecoördineerd tegengegaan. Op 17 oktober 2024 is uw Kamer over de voortgang van de verschillende maatregelen binnen deze aanpak geïnformeerd. In lijn met een eerdere toezegging, wordt de aanpak van ongewenste buitenlandse inmenging momenteel geëvalueerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00C250C7">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze beleidsevaluatie valt samen met de doorontwikkeling van de bredere aanpak van statelijke dreigingen. In het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>najaar wordt uw Kamer over de opvolging van de evaluatie in het kader van de ontwikkeling aanpak statelijke en hybride dreigingen geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="2EE19D59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="205E3BDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C250C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Vertrouwenslijn Buitenlandse Inmenging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F90E8F" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="30059767" w14:textId="2D79DE89">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00C250C7">
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="5A2B9A00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds de zomer van 2023 kunnen burgers via verschillende ingangen bij de Rijksoverheid terecht om meldingen en signalen te delen over ongewenste buitenlandse inmenging. Op deze manier wordt de drempel voor burgers om meldingen te doen bij de Rijksoverheid zo laag mogelijk gehouden en krijgt het kabinet meer zicht op dit fenomeen. In lijn met eerdere toezeggingen aan en moties van uw Kamer, werkt het kabinet aanvullend aan de totstandkoming van een centraal meldpunt buiten de Rijksoverheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daar moeten slachtoffers van ongewenste buitenlandse inmenging terecht kunnen voor een luisterend oor en handelingsperspectief. Mijn ambtsvoorganger heeft uw Kamer op 12 december 2025 over de stand van zaken van deze zogenaamde Vertrouwenslijn geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="55BFD07C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="3AAE00C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het opzetten van een dergelijk centraal punt buiten de Rijksoverheid vraagt om een aantal randvoorwaarden voor functionaliteit en veiligheid, onder andere op het gebied van privacy en cybersecurity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hoewel de voorbereidingen in een vergevorderd stadium verkeren, moet ik uw Kamer mededelen dat de beoogde operationalisering voor de zomerperiode niet langer realistisch is. Zeer recent is uit een informeel gesprek met de Autoriteit Persoonsgegevens gebleken dat de opzet van het meldpunt op dit moment niet voldoet aan de vereisten van de AVG. Dit noopt tot overleg en nader onderzoek. Met spoed worden de alternatieve mogelijkheden momenteel onderzocht, bijvoorbeeld in de vorm van een eigenstandig wetsvoorstel. Daarnaast worden de resultaten en (eventuele) aanbevelingen van de laatste technische risicoanalyse van de digitale infrastructuur voorafgaand aan de zomer verwacht. Gezien de gevoeligheid van de informatie die binnenkomt bij de Vertrouwenslijn, vind ik het van groot belang om deze eventuele technische aanbevelingen secuur te implementeren.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="405FF8E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="3CDC9B5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik hecht eraan te benadrukken dat de realisatie van de Vertrouwenslijn niet ter discussie staat. Zoals ook beschreven in het coalitieakkoord, ziet de ambitie van het kabinet op dit thema voor een zo spoedig mogelijke start van een functioneel, maar bovenal veilig, meldpunt waar slachtoffers van ongewenste buitenlandse inmenging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">buitenlandse inmenging. </w:t>
-[...142 lines deleted...]
-      <w:r w:rsidRPr="00C9564F">
+        <w:t>zo nodig anoniem terecht kunnen voor een melding van transnationale repressie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00C9564F" w:rsidR="0020430D">
-[...11 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tegelijkertijd heb ik recht te doen aan de daartoe noodzakelijke waarborgen op het gebied van privacy en (digitale) veiligheid. Ik zeg uw Kamer toe uiterlijk in het najaar te informeren over een aangepast tijdspad voor de start van de Vertrouwenslijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="7641631A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C250C7" w:rsidR="00C250C7" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="34F2B435" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="4583C33F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C250C7">
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ongewenste buitenlandse financiering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C250C7" w:rsidR="00C250C7" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="5DF82773" w14:textId="525F3D21">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00C250C7">
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="6AE629D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om effectief op te kunnen treden tegen ongewenste buitenlandse financiering dient de overheid zich te richten op specifieke vormen van financiering. Nederland kent daarom een systeem waarbij in de eerste plaats de inlichtingen- en veiligheidsdiensten onderzoek kunnen doen in de gevallen waarin er ernstige vermoedens zijn van financiering vanuit het buitenland die een gevaar opleveren voor de democratische rechtsorde of waardoor risico’s ontstaan voor de nationale veiligheid. Indien het ministerie van Buitenlandse Zaken notes verbales over financieringsstromen van derde landen ontvangt, kan BZ deze doorsturen naar de AIVD. Ook kent Nederland verschillende instrumenten om witwassen en terrorismefinanciering tegen te gaan. Zo analyseert de Financial Intelligence Unit Nederland (FIU) ongebruikelijke en verdachte transacties en kan de FIU deze delen met de opsporings-, inlichtingen- en veiligheidsdiensten om hierop te acteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="1ADF2047" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="7CE60640" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Daarnaast blijft Europese samenwerking in de aanpak van ongewenste buitenlandse financiering van belang. Binnen het Radicalisation Awareness Netwerk (RAN) en diens opvolger de EU Knowledge Hub on Prevention of Radicalisation, wordt gewerkt aan bewustwording over het onderwerp binnen de lidstaten. Dit onder andere in de vorm van het delen van best practices en het komen tot mogelijke maatregelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C250C7" w:rsidR="00C250C7" w:rsidP="00C250C7" w:rsidRDefault="00C250C7" w14:paraId="3130F263" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="1F8AC9E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED7B4E" w:rsidR="00E26C60" w:rsidP="00E26C60" w:rsidRDefault="00E26C60" w14:paraId="41F0A535" w14:textId="400803FC">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00C9564F">
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="2A6F5D55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit het eindverslag van de Parlementaire Ondervragingscommissie Ongewenste Beïnvloeding (POCOB) in 2020 bleek dat sprake was van beïnvloeding van maatschappelijke organisaties in Nederland, door of vanuit onvrije landen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00C9564F">
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Wet transparantie en tegengaan ondermijning door maatschappelijke organisaties (Wtmo) moest de overheid onder andere helpen bij het tegengaan van financiering van activiteiten die de democratische rechtsstaat ondermijnen. Met dit voorstel werd onwenselijke buitenlandse beïnvloeding door middel van ontvangen donaties bij maatschappelijke organisaties in Nederland tegengegaan. Het verdient aandacht dat de Wtmo op 24 maart jl. door de Eerste Kamer is verworpen. Het kabinet beziet momenteel welke aanvullende instrumenten – eventueel via lopende en/of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voorgenomen wetsvoorstellen - kunnen worden ingebouwd om ongewenste buitenlandse financiering te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="0D5C603F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00226A0F" w:rsidP="00226A0F" w:rsidRDefault="00226A0F" w14:paraId="046D41AE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="2BE5069D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000D0190" w:rsidR="003F6DBC" w:rsidP="003F6DBC" w:rsidRDefault="007D7437" w14:paraId="3C98B89D" w14:textId="3688DBF5">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00A61AB7" w:rsidRDefault="00A61AB7" w14:paraId="0C3B7195" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000D0190">
-[...66 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief heb ik de meest relevante ontwikkelingen ten aanzien van het actuele beleid inzake ongewenste buitenlandse inmenging en beïnvloeding beschreven. Ik hecht eraan te benadrukken dat de ambitie van het kabinet, net als uw Kamer, ziet op een veilig Nederland, dat vrij is van ongewenste buitenlandse inmenging en beïnvloeding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0190" w:rsidR="008D1C70">
-[...51 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De maatschappelijke urgentie en elkaar snel opvolgende geopolitieke ontwikkelingen nopen daartoe. Tegelijkertijd acht ik het van wezenlijk belang dat maatregelen op het meest actuele dreigingsbeeld worden gebaseerd en voldoen aan de vereiste randvoorwaarden. In het bijzonder daar waar het de veiligheid en zorgvuldige behandeling van slachtoffers betreft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00EE5CD2" w:rsidRDefault="00A61AB7" w14:paraId="5F810B9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00EE5CD2" w:rsidRDefault="00A61AB7" w14:paraId="540786B1" w14:textId="3AE3C603">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2" w:rsidR="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Justitie en Veiligheid, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00EE5CD2" w:rsidRDefault="00A61AB7" w14:paraId="7CAA7BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B27F9" w:rsidRDefault="007B27F9" w14:paraId="6E071167" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00A61AB7" w:rsidP="00EE5CD2" w:rsidRDefault="00A61AB7" w14:paraId="335ECCD0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EE5CD2" w:rsidR="00FE0FA3" w:rsidP="00EE5CD2" w:rsidRDefault="00FE0FA3" w14:paraId="56E42765" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00EE5CD2" w:rsidR="00FE0FA3" w:rsidSect="00BA3F66">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="113BADCD" w14:textId="77777777" w:rsidR="00784880" w:rsidRDefault="00784880" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="36D28EA7" w14:textId="77777777" w:rsidR="001868F0" w:rsidRDefault="001868F0" w:rsidP="00A61AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1904C691" w14:textId="77777777" w:rsidR="00784880" w:rsidRDefault="00784880" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="06C5F0DA" w14:textId="77777777" w:rsidR="001868F0" w:rsidRDefault="001868F0" w:rsidP="00A61AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...13 lines deleted...]
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C4485FF" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="000A3879">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="59AA47E4" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00A61AB7" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E7F074F" w14:textId="77777777" w:rsidR="00D40AE0" w:rsidRPr="00A61AB7" w:rsidRDefault="00D40AE0" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26880177" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00A61AB7" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="112AE25E" w14:textId="77777777" w:rsidR="00784880" w:rsidRDefault="00784880" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7F5168E9" w14:textId="77777777" w:rsidR="001868F0" w:rsidRDefault="001868F0" w:rsidP="00A61AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32C799EE" w14:textId="77777777" w:rsidR="00784880" w:rsidRDefault="00784880" w:rsidP="00226A0F">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="434B8667" w14:textId="77777777" w:rsidR="001868F0" w:rsidRDefault="001868F0" w:rsidP="00A61AB7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1B4C3857" w14:textId="77777777" w:rsidR="00794BD9" w:rsidRPr="003F6DBC" w:rsidRDefault="00794BD9" w:rsidP="00794BD9">
+    <w:p w14:paraId="627F2162" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003F6DBC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F6DBC">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30 821, nr. 258</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="478C2B49" w14:textId="77777777" w:rsidR="00C250C7" w:rsidRDefault="00C250C7" w:rsidP="00C250C7">
+    <w:p w14:paraId="423090C8" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> AIVD en NCTV. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Over de grens. Statelijke inmenging in diasporagemeenschappen in Nederland.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oktober 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="676569F5" w14:textId="77777777" w:rsidR="00C250C7" w:rsidRDefault="00C250C7" w:rsidP="00C250C7">
+    <w:p w14:paraId="5C2F1CE0" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30 821, nr. 180</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="60469CC5" w14:textId="17D45E68" w:rsidR="00C250C7" w:rsidRDefault="00C250C7" w:rsidP="00C250C7">
+    <w:p w14:paraId="16739D83" w14:textId="0E22097C" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kenmerk 35228, nr. 44 en Kenmerk 36 200 V, nr. 34</w:t>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 35228, nr. 44 en Kamerstuk 36 200 V, nr. 34</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0FF90A23" w14:textId="77777777" w:rsidR="00C250C7" w:rsidRDefault="00C250C7" w:rsidP="00C250C7">
+    <w:p w14:paraId="6C6E5FC9" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 30 821, nr. 325. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="600688A6" w14:textId="77777777" w:rsidR="00C250C7" w:rsidRDefault="00C250C7" w:rsidP="00C250C7">
+    <w:p w14:paraId="615DA0DF" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie o.a. AIVD, MIVD en NCTV. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Dreigingsbeeld Statelijke Actoren 2025</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Juli 2025 &amp; NCTV. </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Cybersecuritybeeld Nederland</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. November 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="6C81B46D" w14:textId="6D08275C" w:rsidR="00166309" w:rsidRPr="00B006B8" w:rsidRDefault="00166309" w:rsidP="00166309">
+    <w:p w14:paraId="5FF178C8" w14:textId="3D462233" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B006B8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B006B8">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Coalitieakkoord Jetten I “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan de slag 2026-2030” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(bijlage bij Kamerstuk 36848, nr. 31)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> , </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p.39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-[...16 lines deleted...]
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="47FEB2F4" w14:textId="77777777" w:rsidR="00E26C60" w:rsidRPr="00924C2D" w:rsidRDefault="00E26C60" w:rsidP="00E26C60">
+    <w:p w14:paraId="4DB36E77" w14:textId="0BFC7E1A" w:rsidR="00A61AB7" w:rsidRPr="00EE5CD2" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB64BF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5CD2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DB64BF">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2019/20, 35 288, nr. 4</w:t>
+      <w:r w:rsidRPr="00EE5CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2019/20, 35228</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20E71B75" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="00F723F3">
-[...456 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="68B0DEB6" w14:textId="77777777" w:rsidR="00A61AB7" w:rsidRPr="00A61AB7" w:rsidRDefault="00A61AB7" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7E15DB88" w14:textId="77777777" w:rsidR="000A3879" w:rsidRDefault="00F723F3">
-[...1203 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="57622B52" w14:textId="77777777" w:rsidR="00D40AE0" w:rsidRPr="00A61AB7" w:rsidRDefault="00D40AE0" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...348 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D410FE9" w14:textId="77777777" w:rsidR="00D40AE0" w:rsidRPr="00A61AB7" w:rsidRDefault="00D40AE0" w:rsidP="00A61AB7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00226A0F"/>
-[...253 lines deleted...]
-    <w:rsid w:val="00FE0A1C"/>
+    <w:rsidRoot w:val="00A61AB7"/>
+    <w:rsid w:val="001868F0"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005C49AE"/>
+    <w:rsid w:val="006F30C6"/>
+    <w:rsid w:val="007A785B"/>
+    <w:rsid w:val="008B069A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A13E82"/>
+    <w:rsid w:val="00A61AB7"/>
+    <w:rsid w:val="00BA3F66"/>
+    <w:rsid w:val="00D40AE0"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E63BD3"/>
+    <w:rsid w:val="00EE5CD2"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="71965BEA"/>
+  <w14:docId w14:val="49E4BBA2"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FFC89E83-0083-4F5C-8B8C-1A8C0225C697}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3837,997 +1499,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
-[...13 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
     <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
     <w:name w:val="Citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Citaat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensievebenadrukking">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
     <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00226A0F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00226A0F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00226A0F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00226A0F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:rsid w:val="00226A0F"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00226A0F"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Voetnootmarkering">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...37 lines deleted...]
-    <w:rsid w:val="00226A0F"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...3 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00226A0F"/>
-[...40 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+    <w:rsid w:val="00A61AB7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00667BB5"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00667BB5"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A61AB7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00667BB5"/>
+    <w:rsid w:val="00A61AB7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00667BB5"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A61AB7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE5CD2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...130 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5081,55 +2531,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6498</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1206</ap:Words>
+  <ap:Characters>6637</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>54</ap:Lines>
+  <ap:Lines>55</ap:Lines>
   <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7664</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7828</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>