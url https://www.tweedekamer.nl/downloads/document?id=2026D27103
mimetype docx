--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,3126 +1,1096 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E45B13" w:rsidRDefault="00A84AD9" w14:paraId="34E6A674" w14:textId="5458BB45">
-[...80 lines deleted...]
-    <w:p w:rsidRPr="00C65E5E" w:rsidR="00E45B13" w:rsidRDefault="00A84AD9" w14:paraId="34E6A67E" w14:textId="10DABE2A">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="333D2A8D" w14:textId="4B8689DB">
+      <w:r>
+        <w:t>AH 2139</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="18716F84" w14:textId="07C90F92">
+      <w:r>
+        <w:t>2026Z09758</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="5795193E" w14:textId="3CE08915">
+      <w:r w:rsidRPr="00D25B3E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord van minister Berendsen (Buitenlandse Zaken) (ontvangen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  3 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C65E5E" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="4C9629A8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Vraag 1</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="7625AE28" w14:textId="7247A05A">
+        <w:t xml:space="preserve">Vraag 1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="37C8E1FB" w14:textId="77777777">
       <w:r w:rsidRPr="00E85824">
         <w:t>Bent u bekend met de uitspraken van de voorzieningenrechter van de Raad van State en de rechtbank Den Haag waarin is geoordeeld dat het ministerie van Buitenlandse Zaken consulaire ondersteuning moet bieden aan Gazanen met een geldige Nederlandse verblijfsvergunning bij hun vertrek uit Gaza?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="606D65E8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00110730" w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="6AB1D694" w14:textId="77777777">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="30922CC1" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="72CBC865" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="006A7709" w14:paraId="61DD5E71" w14:textId="6057628A">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="0ED3B432" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Het kabinet is </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7709">
         <w:t xml:space="preserve">bekend met de uitspraken van de voorzieningenrechter van de Raad van State en de rechtbank Den Haag waarin is geoordeeld dat het ministerie van Buitenlandse Zaken consulaire </w:t>
       </w:r>
       <w:r>
         <w:t>bijstand</w:t>
       </w:r>
       <w:r w:rsidRPr="006A7709">
         <w:t xml:space="preserve"> moet bieden aan </w:t>
       </w:r>
-      <w:r w:rsidR="0056235F">
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00E85824" w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="4CED3890" w14:textId="347E8678">
+      <w:r>
+        <w:t xml:space="preserve">betrokkenen, die een positief besluit op hun machtiging tot voorlopig verblijf (mvv)-aanvraag hebben ontvangen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="6AB48C0C" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="2B6D96CE" w14:textId="77777777">
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Vraag 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85824">
         <w:br/>
         <w:t>Klopt het dat het gaat om tientallen Palestijnen uit Gaza die beschikken over een geldige machtiging tot voorlopig verblijf (MVV) voor studie en werk in Nederland?</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85824">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="439FC0E8" w14:textId="1320D1F8">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="263F2CA3" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00241D6A" w:rsidR="00241D6A" w:rsidP="00110730" w:rsidRDefault="00241D6A" w14:paraId="644F675C" w14:textId="01C3244A">
+    <w:p w:rsidRPr="00241D6A" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="60A02DD9" w14:textId="77777777">
       <w:r w:rsidRPr="00241D6A">
         <w:t>Het gaat om een groep personen in het bezit van een inwilliging voor een machtiging tot voorlopig verblijf</w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
-[...6 lines deleted...]
-        <w:t>verschillende verblijfsdoelen, waaronder studie en wetenschappelijk onderzoek</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> op grond van verschillende verblijfsdoelen, waaronder studie en wetenschappelijk onderzoek</w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t>. De</w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t xml:space="preserve"> feitelijke afgifte van de</w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t>mvv</w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t xml:space="preserve">kan pas plaatsvinden na </w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t xml:space="preserve">biometrie-afname en </w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t>vaststelling</w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t xml:space="preserve"> van de identiteit bij een Nederlandse </w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t>vertegenwoordiging</w:t>
       </w:r>
       <w:r w:rsidRPr="00241D6A">
         <w:t xml:space="preserve"> in het buitenland</w:t>
       </w:r>
-      <w:r w:rsidR="00480BB7">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E85824" w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="7FD38667" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00110730" w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="62B860E4" w14:textId="075D96D8">
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="7C0BC65B" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="6AC579CE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E85824" w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="5669F826" w14:textId="4026365F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Verbale, terwijl bekend zou zijn dat dit op zichzelf onvoldoende is om evacuatie daadwerkelijk mogelijk te maken?</w:t>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="34DED1A4" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Klopt het dat het ministerie van Buitenlandse Zaken zich momenteel beperkt tot het versturen van een zogenaamde Note Verbale, terwijl bekend zou zijn dat dit op zichzelf onvoldoende is om evacuatie daadwerkelijk mogelijk te maken?</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85824">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E58E9" w:rsidP="004E58E9" w:rsidRDefault="00110730" w14:paraId="0675B423" w14:textId="3EC65FCC">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="631D5984" w14:textId="77777777">
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord </w:t>
       </w:r>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00790701">
+      <w:r>
         <w:t xml:space="preserve">Nee. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0355" w:rsidR="00241D6A">
-[...2 lines deleted...]
-      <w:r w:rsidR="003557D5">
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve">Het ministerie van Buitenlandse Zaken geeft conform de uitspraak uitvoering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:lastRenderedPageBreak/>
+        <w:t>aan de opgelegde voorlopig</w:t>
+      </w:r>
+      <w:r>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0355" w:rsidR="00241D6A">
+      <w:r w:rsidRPr="00EF0355">
         <w:t xml:space="preserve"> voorziening</w:t>
       </w:r>
-      <w:r w:rsidR="00A14420">
+      <w:r>
         <w:t xml:space="preserve">, zodat betrokkenen Gaza op korte termijn kunnen verlaten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E58E9" w:rsidP="00110730" w:rsidRDefault="004E58E9" w14:paraId="20754371" w14:textId="77777777"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00145F84">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="78000E17" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00626412" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="35299333" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">In dat kader zijn de Israëlische autoriteiten al eerder verzocht toestemming te verlenen voor de uitreis van betrokkenen uit de Gazastrook. Voor twee personen werd de toestemming voorafgaand aan de organisatie van een transport door een ander land ontvangen. Zij hebben Gaza op 1 juni via dit transport verlaten. Voor  een gedeelte van de resterende groep werd toestemming na de coördinatie van dit transport ontvangen. Over die personen staat het ministerie van Buitenlandse Zaken in contact met de relevante autoriteiten.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="1700D556" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="1604F480" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="57248513" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>COGAT heeft tegenover de NOS verklaard dat Nederland de betreffende personen niet heeft aangemeld voor evacuatie, terwijl daar volgens COGAT wel de mogelijkheid toe bestaat</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="004E58E9">
-[...11 lines deleted...]
-      <w:r w:rsidR="00441A45">
+      <w:r w:rsidRPr="00E85824">
+        <w:t xml:space="preserve"> Hoe moet dit beoordeeld worden in het licht van uw inzet om aan de verplichting als opgelegd door de voorzieningenrechter te voldoen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="2F121B0C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="64A45979" w14:textId="77777777">
+      <w:r w:rsidRPr="00EF0355">
+        <w:t>Het ministerie</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve"> heeft bij de Israëlische autoriteiten, waaronder COGAT, een verzoek ingediend voor de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>uitreis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve"> van de betrokkenen</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Voor een gedeelte van de groep is inmiddels toestemming ontvangen. Twee van hen hebben inmiddels Gaza verlaten. Over de rest van de groep staat het ministerie van Buitenlandse Zaken in contact met de relevante autoriteiten. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t>Daarmee wordt voldaan aan de inspanningsverplichting die door de voorzieningenrechter is opgelegd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EF0355" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="1009670E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="53C32D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="01B07294" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Heeft het ministerie van Buitenlandse Zaken sinds de uitspraken de namen van MVV-houders actief doorgegeven aan de Israëlische autoriteiten of andere betrokken instanties ten behoeve van evacuatie? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="69283BCE" w14:textId="77777777"/>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="478B35D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="429D4814" w14:textId="77777777">
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve">Ja. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EF0355" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="26E31257" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="70435CBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="63497CEC" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:lastRenderedPageBreak/>
+        <w:t>Welke contacten heeft het ministerie van Buitenlandse Zaken sinds maart 2026 onderhouden met Jordaanse autoriteiten, COGAT, internationale organisaties of andere landen over de praktische uitvoering van evacuatie van deze MVV-houders?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="154A67D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EF0355" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="627E717B" w14:textId="77777777">
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve">Het ministerie van Buitenlandse Zaken heeft op verschillende momenten contact gehad met </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de relevante autoriteiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve"> over de</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ze groep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t>. Over de exacte inhoud van diplomatieke contacten doen wij in het openbaar terughoudend mededelingen om de vertrouwelijkheid en effectiviteit van diplomatieke contacten te waarborgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="27D45560" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="17DC079D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="6F1CCD4D" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Hoe verhoudt deze beperkte inzet zich volgens u tot de rechterlijke uitspraken waarin is geoordeeld dat Nederland consulaire hulp moet verlenen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="3EFCF6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00180EDD" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="09955C83" w14:textId="77777777">
+      <w:r w:rsidRPr="00180EDD">
+        <w:t xml:space="preserve">In de uitspraak </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van de voorzieningenrechter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EDD">
+        <w:t xml:space="preserve">is bepaald dat de Minister zich diplomatiek moet inspannen zodat </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de verzoekers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EDD">
+        <w:t xml:space="preserve"> Gaza kunnen verlaten. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EDD">
+        <w:t xml:space="preserve"> opgelegde inspanningsverplichting wordt uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00180EDD">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="420AC3FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="320D95CE" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Deelt u de opvatting dat het bieden van uitsluitend minimale administratieve ondersteuning, terwijl bekend is dat dit feitelijk niet leidt tot evacuatie, onvoldoende uitvoering geeft aan de zorgplicht van de Nederlandse staat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="4E38D1F5" w14:textId="77777777"/>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="74DB80D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="23EA93F8" w14:textId="77777777">
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve">In de uitspraak is nadrukkelijk overwogen dat de opgelegde inspanningsverplichting uitsluitend ziet op een diplomatieke inspanning. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De wijze waarop uitvoering wordt gegeven aan de inspanningsverplichting vloeit daarmee voort uit de door de rechter opgelegde voorziening. Overigens ligt er in deze gevallen geen (juridische) zorgplicht bij de Nederlandse staat.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="793B5F3E" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00EF0355" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="75C1B8AB" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="23D66EBC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="7462EA73" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kunt u uiteenzetten welke belemmeringen het kabinet momenteel ziet om de betrokken personen daadwerkelijk uit Gaza te laten vertrekken, en welke diplomatieke inspanningen worden verricht om deze belemmeringen weg te nemen?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="11C93AE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E06FC9" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="6FE5BD4E" w14:textId="77777777">
+      <w:r>
+        <w:t>Zie het antwoord op vraag 3, 4 en 5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="5B9C502C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="16BC8520" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>In de NOS-rapportage werd melding gemaakt van het feit dat u heeft aangegeven dat er sprake is van een situatie die nog ‘onder de rechter is’; bent u er zich van bewust dat er tegen de voorlopige voorzieningen die zijn opgelegd, op basis waarvan u dient te doen wat nodig is om evacuatie te realiseren, geen beroep aangetekend kan worden en deze per direct uitgevoerd dienen te worden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="594BC7A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00EF0355" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="4B3675BB" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja. Aan de voorlopige voorzieningen wordt dan ook uitvoering gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t xml:space="preserve">. Desalniettemin heeft het oordeel van de voorzieningenrechter een voorlopig karakter en is het oordeel </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">van de voorzieningenrechter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF0355">
+        <w:t>niet bindend in de bodemprocedure, waar de zaak inhoudelijk wordt behandeld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="034F65A6" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="17FB3533" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="1B34993C" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>In hoeverre onderscheidt het bewust uitvoeren van een rechterlijke opdracht op een wijze die bij voorbaat ineffectief is zich volgens u van het feitelijk niet uitvoeren van die opdracht?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="4BE743A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00180EDD" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="021B21A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0C2C">
+        <w:t>De wijze waarop uitvoering wordt gegeven aan de inspanningsverplichting vloeit voort uit de door de rechter opgelegde voorziening</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0C2C" w:rsidDel="00AC0C2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E58E9">
-[...52 lines deleted...]
-    <w:p w:rsidR="00EF0355" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="7C1BCDFA" w14:textId="77777777">
+      <w:r>
+        <w:t>Zie ook het antwoord op vraag 8.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="65E5EDA9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="40DB53E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="392D7CEF" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Bent u bereid om, mede gezien de humanitaire situatie in Gaza en de uitspraken van de rechter, per direct intensievere consulaire en diplomatieke inspanningen te leveren om deze mensen veilig uit Gaza te krijgen? Zo nee, waarom niet?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="211EBE62" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00626412" w:rsidP="00110730" w:rsidRDefault="00EF0355" w14:paraId="05A2DEC5" w14:textId="0991C817">
-[...68 lines deleted...]
-    <w:p w:rsidR="00EF0355" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="61EBA00B" w14:textId="77777777">
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="337A7C1C" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">Het ministerie zal zich conform de uitspraak van de voorzieningenrechter blijven inspannen zodat deze groep Gaza op korte termijn kan verlaten om de mvv op te halen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="7CF81516" w14:textId="77777777"/>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="544DE1CE" w14:textId="77777777">
+      <w:bookmarkStart w:name="_Hlk229989577" w:id="0"/>
+      <w:r>
+        <w:t xml:space="preserve">Zoals aan uw Kamer gecommuniceerd op 1 december jl. is het ministerie van Buitenlandse Zaken per 1 december jl. teruggekeerd naar de reguliere consulaire bijstandverlening in Gaza, waarmee de ondersteuning bij vertrek uit Gaza in het geheel is beëindigd. Wel zal het ministerie blijven voorzien in de reguliere consulaire dienstverlening aan houders van een mvv-inwilliging uit Gaza, in de vorm van visumafgifte en in voorkomend geval (nood-)reisdocumentenafgifte. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="4ADC7C91" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="07A3B3A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00110730">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="2E2EB8A6" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t>Kunt u deze vragen met spoed binnen twee weken beantwoorden?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85824">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00110730" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="516E82A2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00110730">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00EF0355" w14:paraId="37DF7541" w14:textId="076CCA30">
-[...22 lines deleted...]
-        <w:t>Welke contacten heeft het ministerie van Buitenlandse Zaken sinds maart 2026 onderhouden met Jordaanse autoriteiten, COGAT, internationale organisaties of andere landen over de praktische uitvoering van evacuatie van deze MVV-houders?</w:t>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="179661E3" w14:textId="77777777">
+      <w:r>
+        <w:t xml:space="preserve">De vragen zijn zo snel mogelijk en binnen de gebruikelijke termijn beantwoord. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85824">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00110730" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="191F86D1" w14:textId="6C8D1056">
-[...49 lines deleted...]
-        <w:t>Hoe verhoudt deze beperkte inzet zich volgens u tot de rechterlijke uitspraken waarin is geoordeeld dat Nederland consulaire hulp moet verlenen?</w:t>
+    <w:p w:rsidRPr="00E85824" w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="7F35FD8E" w14:textId="77777777">
+      <w:r w:rsidRPr="00E85824">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85824">
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF0355" w:rsidP="00110730" w:rsidRDefault="00110730" w14:paraId="787FEDEC" w14:textId="77777777">
-[...423 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidR="003332BB" w:rsidP="003332BB" w:rsidRDefault="003332BB" w14:paraId="554D2459" w14:textId="77777777"/>
+    <w:p w:rsidR="00066D87" w:rsidRDefault="00066D87" w14:paraId="0B785C9A" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="00066D87" w:rsidSect="003332BB">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837" w:code="9"/>
       <w:pgMar w:top="3096" w:right="2778" w:bottom="1077" w:left="1588" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28B3F485" w14:textId="77777777" w:rsidR="00A84AD9" w:rsidRDefault="00A84AD9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="29A54BA1" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AE72815" w14:textId="77777777" w:rsidR="00A84AD9" w:rsidRDefault="00A84AD9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2086CE55" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1259A169" w14:textId="77777777" w:rsidR="007D6F54" w:rsidRDefault="007D6F54">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="0936C388" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="072982E1" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="127758A0" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DAF621C" w14:textId="77777777" w:rsidR="00A84AD9" w:rsidRDefault="00A84AD9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="276EF422" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="111FE6BD" w14:textId="77777777" w:rsidR="00A84AD9" w:rsidRDefault="00A84AD9">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="049EC04F" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="705679DA" w14:textId="77777777" w:rsidR="007D6F54" w:rsidRDefault="007D6F54">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="53D7BC01" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34E6A69B" w14:textId="5EC0B15F" w:rsidR="00E45B13" w:rsidRDefault="00A84AD9">
-[...123 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="39D14603" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34E6A69D" w14:textId="48D43B48" w:rsidR="00E45B13" w:rsidRDefault="00A84AD9">
-[...1032 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="220039AC" w14:textId="77777777" w:rsidR="00ED6DBC" w:rsidRPr="003332BB" w:rsidRDefault="00ED6DBC" w:rsidP="003332BB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E45B13"/>
-[...100 lines deleted...]
-    <w:rsid w:val="00FF5B91"/>
+    <w:rsidRoot w:val="003332BB"/>
+    <w:rsid w:val="00066D87"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rsid w:val="00CE4F46"/>
+    <w:rsid w:val="00ED6DBC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34E6A673"/>
-  <w15:docId w15:val="{C855EEEE-3D7B-41B1-8A3B-79100C865DF5}"/>
+  <w14:docId w14:val="4BEDAF98"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{47E7BFD9-DB2B-40EB-96BC-1E837693FA4E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3129,77 +1099,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3224,75 +1194,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3327,55 +1297,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3444,1019 +1414,796 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003332BB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
-[...643 lines deleted...]
-    <w:rsid w:val="008343C1"/>
+    <w:rsid w:val="003332BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008343C1"/>
+    <w:rsid w:val="003332BB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003332BB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4464,51 +2211,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4575,65 +2322,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4654,178 +2401,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1169</ap:Words>
-  <ap:Characters>6433</ap:Characters>
+  <ap:Words>1110</ap:Words>
+  <ap:Characters>6107</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>53</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7587</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7203</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-06-02T07:12:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0098DD731D301CB44CAA7ED6C2A6B9D636</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>