--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -1,4895 +1,2227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F956C8" w:rsidRDefault="00F956C8" w14:paraId="2E8349D3" w14:textId="1D99FFF5"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">In antwoord op uw brief van 17 april 2026, deel ik u mede dat de vragen van de leden Dassen (Volt) en </w:t>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3A0BD30E" w14:textId="3FFC8924">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2138</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0A37CE25" w14:textId="361445BC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z08236</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="1C09B182" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="76179E23" w14:textId="56EE8F97">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009162C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Van Bruggen (Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4E6C874D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="1A1E8C98" w14:textId="789FC4CA">
+      <w:r w:rsidRPr="009162C6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009162C6">
+        <w:t>1850</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009162C6" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4ACB4669" w14:textId="77777777"/>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="72AC9221" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="616EF838" w14:textId="62A653A9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u bekend met de uitspraak van het Gerechtshof Amsterdam van 14 april 2026 in de zaak tussen X (Twitter) en een individu om inzage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Kathmann</w:t>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>temogen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Vragen van de leden </w:t>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krijgen in de gegevens die het bedrijf van hem bijhoudt?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="79355C79" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0F298FE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4881A9BE" w14:textId="77777777">
+      <w:r>
+        <w:t>Ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3159B34B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="594012D8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0A1FD711" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat is uw reactie op deze uitspraak en de gevolgen die het heeft voor de interpretatie van artikel 15 </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230101067" w:id="0"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>van de Algemene Verordening Gegevensbescherming (AVG)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, zowel nationaal als in Europees verband?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="028A5E8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="115A039E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="45498750" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">De uitspraak is gedaan in een specifieke casus, waarin de rechter op basis van de feiten en omstandigheden van het geval tot een oordeel is gekomen. Van een nieuwe interpretatie van artikel 15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574EBB">
+        <w:t>van de Algemene Verordening Gegevensbescherming (AVG)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>geeft de uitspraak geen blijk</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">et is veeleer een toepassing van deze bepaling in de praktijk. De normen uit de AVG laten daar ook ruimte toe; zij staan een weging van belangen en een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004C3EDE">
-[...4 lines deleted...]
-        <w:t>Kathmann</w:t>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>risicogebaseerde</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004C3EDE">
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Bent u bekend met de uitspraak van het Gerechtshof Amsterdam van 14 april 2026 in de zaak tussen X (Twitter) en een individu om inzage </w:t>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> aanpak voor. Op dit moment zie ik in deze uitspraak dan ook geen aanleiding om te concluderen dat de interpretatie van artikel 15 van de AVG</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> zowel op nationaal als in Europees verband, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hierdoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>wezenlijk wijzigt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="30D8DA69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0A3FB987" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="49BD192E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bent u bereid om de Autoriteit Persoonsgegevens te vragen om een onafhankelijke analyse uit te voeren naar de gevolgen van de uitspraak voor de interpretatie, handhaving en uitoefening van het inzagerecht voor individuele gebruikers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="767BC8D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="05D48C64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="461A994A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">De Autoriteit Persoonsgegevens </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(AP) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>ziet als onafhankelijke toezichthouder toe op de naleving van de AVG en kan handhavend optreden wanneer sprake is van een overtreding van de regels die zijn neergelegd in de AVG. Daarnaast heeft de toezichthouder een belangrijke rol in voorlichting.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Op dit moment biedt de A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> via haar website duidelijke informatie en handvatten voor de uitoefening van het inzagerecht. Indien zij van mening is dat nieuwe ontwikkelingen aanleiding geven voor een nadere duiding of actualisatie van deze handvatten, ligt het in de rede dat de A</w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> dit zelfstandig zal bezien. Ik zie alles bijeengenomen geen reden om de AP hierom te vragen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0577983C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5817DBEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="265D4B20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6417C24B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u op de hoogte van meer (soortgelijke) rechtszaken die tegen grote </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C3EDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>temogen</w:t>
+        <w:t>techbedrijven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004C3EDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> krijgen in de gegevens die het bedrijf van hem bijhoudt?[1]</w:t>
-[...106 lines deleted...]
-    <w:p w:rsidR="00DF19C0" w:rsidP="004C3EDE" w:rsidRDefault="00DF19C0" w14:paraId="703CAF7A" w14:textId="3A6120B1">
+        <w:t xml:space="preserve"> als X (Twitter) lopen? Welke gevolgen heeft de uitspraak op deze lopende zaken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7E85B5DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6A9F2B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7747CD89" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Ik beschik niet over deze informatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="18A4F476" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0B4317BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="27F211A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoe wordt er op toegezien dat X (Twitter) de uitspraak van de rechter naar behoren uitvoert en (nagenoeg) volledige inzage geeft in de persoonsgegevens van de gebruiker, gezien het feit dat deze partij eerder al weigerde dit te doen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0C9B769B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4321CA5C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="025D1227" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In civielrechtelijke zaken zoals deze is het aan partijen zelf om uitvoering te geven aan </w:t>
+      </w:r>
+      <w:r>
+        <w:t>een rechterlijke</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> uitspraak. De uitspraak in kwestie is uitvoerbaar bij voorraad, wat inhoudt dat aan de uitspraak direct gevolg moet worden gegeven. Indien een partij dit nalaat, staan voor de wederpartij onder andere civielrechtelijke middelen open om nakoming af te dwingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="478E16C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="310C4AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3F99A7CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u op de hoogte dat X (Twitter) in deze zaak meermaals heeft geprobeerd om de andere partij een spreekverbod op te leggen? Erkent u dat deze handelingen vanuit een groot internationaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>techbedrijf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intimiderend is tegenover één individu?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="04C6BB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5706F85F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4173449B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Ik heb kennisgenomen van berichten in de media, waarin wordt gesteld dat X getracht zou hebben om de andere partij een spreekverbod op te leggen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Behalve wat hierover naar buiten is gebracht, beschik ik niet over informatie op basis waarvan ik objectief kan vaststellen wat er tussen partijen is voorgevallen. Ik wil daar dan ook geen uitspraken over doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7E1BBDF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="09533D12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="595A7FBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Biedt de richtlijn tegen Strategic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lawsuit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Against</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Participation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (anti-SLAPP-richtlijn) genoeg bescherming tegen individuen die een zaak aanspannen richting grote internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>techbedrijven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals X (Twitter)? Welke aanvullende maatregelen kunt u nemen om individuen die procederen tegen dit soort bedrijven te beschermen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7FE2F881" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="41646952" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="44293D64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7D24ED8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0CBA64B0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="65B57067" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7CA60FA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="09B3A3FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4BA6A914" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="53B13663" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidRPr="004C3EDE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B63BB5">
-[...21 lines deleted...]
-      <w:r w:rsidR="00574EBB">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="508050CD" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">De richtlijn betreffende bescherming van bij publieke participatie betrokken personen tegen kennelijk ongegronde vorderingen of misbruik van procesrecht ('strategische rechtszaken tegen publieke participatie') bevat maatregelen die mensen en organisaties die actief zijn in het publieke debat, kunnen gebruiken om zich te verweren tegen juridische procedures die tégen hen worden aangespannen met het doel om hen het zwijgen op te leggen. Dergelijke rechtszaken staan ook wel bekend onder de Engelstalige afkorting SLAPP (Strategic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Lawsuits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF19C0">
-[...2 lines deleted...]
-      <w:r w:rsidR="00574EBB">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Against</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Participation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">). Er is geen sprake van een SLAPP als een individu zelf een procedure aanspant tegen een groot internationaal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>techbedrijf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>. Als het bedrijf in reactie op de rechtszaak zelf procedures start tegen het individu of een tegenvordering indient</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> dan kan daar onder omstandigheden wel sprake van zijn. Het Nederlandse procesrecht voorziet in afdoende maatregelen om hiertegen op te komen.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF47B3">
+        <w:t>Ter uitvoering van de richtlijn moet enkel de door de richtlijn voorgeschreven maatregel van zekerheidstelling nog worden geïmplementeerd. Het betreffende wetsvoorstel is aanhangig bij Uw Kamer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF19C0">
+      <w:r w:rsidRPr="00BF47B3">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="65A8A455" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="11B5453F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="722E38BB" w14:textId="0B042741">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bekend met de afwijzing van een handhavingsverzoek van de betrokken individu bij de Autoriteit Consument &amp; Markt (ACM), mede omdat er al een civiele zaak loopt?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kunt u er in samenwerking met de ACM op toezien dat handhavingsverzoeken en civiele zaken elkaar in het vervolg niet meer uitsluiten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="72435CA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="1D45B90D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00574EBB">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">et is veeleer een toepassing van deze bepaling in de praktijk. De normen uit de AVG laten daar ook ruimte toe; zij staan een weging van belangen en een </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="16D8E77D" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">Bij de behandeling van handhavingsverzoeken past de ACM haar prioriteringsbeleid toe. Daarbij kijkt ACM naar de schadelijkheid van het gedrag waar het verzoek op is gericht, hoe groot het maatschappelijk belang is en in hoeverre ACM in staat is doeltreffend en doelmatig op te treden. In het kader van een beoordeling of de inzet van middelen efficiënt is, of de ingeschatte impact die optreden van ACM kan hebben, kan het reeds lopen van een civiele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">procedure een factor zijn die wordt meewegen om een verzoek al dan niet in behandeling te nemen. Als een civiele rechter het geschil al behandelt, kan de ACM concluderen dat haar inzet minder noodzakelijk is. De ACM heeft daarin een eigen verantwoordelijkheid waar zij onafhankelijk van politieke sturing invulling aan geeft. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>kan en ga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> daar niet in treden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="1A356FFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0F1624FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5F95BCD9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Welke gevolgen heeft het als X (Twitter) niet voldoet aan deze uitspraak? Kan het bedrijf worden gesanctioneerd of alsnog tot openheid gedwongen worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0E7AC0DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="164533E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="77E3F98E" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Voor dit antwoord verwijs ik naar het antwoord op vraag 5. Dit is iets tussen partijen; het kabinet heeft hierin geen rol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3D67A29F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4BD680A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7F119CA4" w14:textId="56BD41F2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zijn de huidige boetemogelijkheden voor het niet naleven van de AVG volgens u voldoende effectief? Bent u bereid te onderzoeken of er aanvullende handhavingsmogelijkheden, zoals het persoonlijk aansprakelijk maken van bestuurders zoals in andere EU-landen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wenselijk zijn voor bedrijven die stelselmatig de wet niet naleven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="61B33EF4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="34830EC0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="22D9BC1C" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Ik beschik niet over aanknopingspunten dat het bestaande instrumentarium tekort schiet. Artikel 82 AVG voorziet in een recht op schadevergoeding; de AVG sluit daarbij niet uit dat bestuurders persoonlijk aansprakelijk worden gesteld voor schade die is ontstaan door schendingen van de AVG. In Nederland biedt het burgerlijk recht hiervoor mogelijkheden. Verder bestaat de mogelijkheid dat ex artikel 83 AVG een persoonlijke boete aan een bestuurder of leidinggevende wordt opgelegd, wanneer in strijd met de AVG is gehandeld en dat handelen als functioneel daderschap aan een of meer personen kan worden toegerekend</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="16124847" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="566B97EB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="78B00130" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Erkent u dat, na deze historische uitspraak, elke gebruiker het recht heeft om (nagenoeg) volledige inzage te verkrijgen in de gegevens die X (Twitter) over hem of haar bijhoudt? Voor welke andere (soorten) bedrijven zet deze uitspraak een precedent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="132A8115" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="60A6B2CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7626812B" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>De uitspraak is een belangrijke invulling van het inzagerecht uit de AVG</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in de praktijk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>. Uit de uitspraak wordt duidelijk dat weigeringsgronden slechts onder uitzonderlijke omstandigheden met succes kunnen worden ingeroepen. Voor welke andere verwerkingen deze uitspraak in het bijzonder precedentwerking heeft, kan ik niet overzien. Zoals ook beschreven in mijn antwoord op vraag 2, heeft de uitspraak betrekking op een specifieke casus waarin de rechter op basis van concrete feiten, omstandigheden van het geval en een belangenafweging tot een oordeel is gekomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3E3643E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="42D71948" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="50F1B360" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u het met de indieners eens dat de toegang tot het inzagerecht voor alle gebruikers toegankelijk moet zijn en uitgeoefend kan worden, ongeacht juridische kennis en middelen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="637B4A02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0BD30A4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009162C6" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3B23FD90" w14:textId="6363CFA5">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">Ik onderschrijf deze stelling. Dat de uitoefening van het recht op inzage zo toegankelijk mogelijk moet zijn, is ook mijn opvatting. Dit geldt voor alle rechten die onder de AVG aan de burger toekomen. De AP geeft op haar website duidelijke informatie en handvatten ten aanzien van verzoeken om inzage. Daarnaast is op de website van de AP een voorbeeldbrief voor het doen van een verzoek tot het verwijderen persoonsgegevens te vinden.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6EC36217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5896F1F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="31CD2988" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe kan de rechtspositie van individuele gebruikers versterkt worden om zich met gemak te beroepen op het inzagerecht richting grote </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DF19C0">
-        <w:t>risicogebaseerde</w:t>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>techbedrijven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DF19C0">
-[...2 lines deleted...]
-      <w:r w:rsidR="0011789A">
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>? Welke maatregelen kunt u hiertoe nemen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="26BF24F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="0DF9FA6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Antwoord</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>op vraag 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="4A087073" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>In het Coalitieakkoord 2026-2030, “Aan de slag”, is opgenomen dat het kabinet voornemens is te werken aan een herziening en vereenvoudiging van de AVG in Europees verband en in de toepassing van de huidige AVG in Nederland. Mijn ambtsvoorganger heeft daarnaast toegezegd om te gaan werken aan een brede revisie van de Nederlandse Uitvoeringswet AVG (UAVG)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>.  Hierbij zal ook aandacht zijn voor rechtsbescherming en de toegang daartoe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="40CED19B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="594BFB60" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="52F78A6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Bent u bereid om in Europees verband te pleiten voor een eensgezinde uitleg van het inzagerecht van de AVG conform de rechtelijke uitspraak, en de Nederlandse interpretatie te erkennen als norm binnen alle EU-lidstaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7D86A820" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="31ECD1BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6536C162" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>Zoals ook in mijn antwoord op vraag 2 beschreven, zie ik in deze uitspraak geen nieuwe interpretatie van het desbetreffende artikel, doch vooral een toepassing in de geest daarvan. Ik heb geen aanleiding om te concluderen dat de uitleg van artikel 15 van de AVG zowel op nationaal  als in Europees verband, hierdoor wezenlijk anders moet komen luiden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="00A5AD43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6EF4A2F4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="3A1C4CA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bent u het met de indieners eens dat grote </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>techbedrijven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zoals X (Twitter) zouden moeten meebetalen aan de handhaving van de wetgeving die zij overtreedt, zoals het geval is onder de Digital Services Act, maar nog niet het geval is onder de AVG?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6AB551CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="490FE29D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="01758345" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">De Digital Services Act (DSA) voorziet in artikel 43 in een jaarlijkse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>toezichtsvergoeding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> aan de Europese Commissie voor enkele aangewezen online platforms (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>very</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> large online platforms, VLOP) en dat bovendien niet in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:lastRenderedPageBreak/>
+        <w:t>alle</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF19C0">
-        <w:t xml:space="preserve"> zowel op nationaal als in Europees verband, </w:t>
-[...155 lines deleted...]
-        <w:t xml:space="preserve">Bent u op de hoogte van meer (soortgelijke) rechtszaken die tegen grote </w:t>
+        <w:t xml:space="preserve"> maar slechts in specifieke gevallen. Het betreft hier een andere systematiek dan onder de AVG, waar bedrijven niet betalen voor het toezicht of de handhaving op zichzelf, maar pas financiële gevolgen en boetes dragen als zij de regels overtreden</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve"> Ik zie geen reden voor een andere opzet onder de AVG.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6118F3CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="154DB8F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="61BCDB9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hoeveel belastinggeld betaalt X (Twitter) momenteel in Nederland?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="25418BEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5EA1A291" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="79E6799A" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t xml:space="preserve">Gelet op de fiscale geheimhoudingsplicht die is neergelegd in artikel 67 van de Algemene wet inzake rijksbelastingen worden door de belastinginspecteur geen uitspraken gedaan over de fiscale positie van individuele belastingplichtigen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="19D3FC7D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7489FE7B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6CF4A1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3EDE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kunt u deze vragen afzonderlijk van elkaar en zo snel mogelijk beantwoorden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="7FF4FB01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004C3EDE" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="744E4394" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord op vraag 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DF19C0" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="79838C75" w14:textId="77777777">
+      <w:r w:rsidRPr="00DF19C0">
+        <w:t>De vragen zijn afzonderlijk van elkaar en zo snel mogelijk beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="46B062E8" w14:textId="77777777"/>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="77CF489A" w14:textId="7FC54C9C">
+      <w:r>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ECLI:NL:GHAMS:2026:961, Gerechtshof Amsterdam, 200.346.613/01</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="41E9BF94" w14:textId="5CDC624A">
+      <w:r>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ACM, 18 maart 2025, Afwijzing verzoek tot handhaving tegen X (voorheen Twitter) (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="00667C65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.acm.nl/nl/publicaties/afwijzing-verzoek-tot-handhaving-tegen-x-voorheen-twitter</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="5A3B81F7" w14:textId="33BA3655">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009162C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009162C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BBC, 25 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004C3EDE">
-[...4 lines deleted...]
-        <w:t>techbedrijven</w:t>
+      <w:r w:rsidRPr="009162C6">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>augustus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004C3EDE">
-[...1525 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="009162C6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EA41F1">
+        <w:t xml:space="preserve"> 2024, Telegram CEO Pavel Durov arrested at French airport (</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="00667C65">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>www.bbc.com/news/articles/ckg2kz9kn93o</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009162C6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[3] BBC, 25 </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA41F1">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009162C6" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="76387A0B" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>augustus</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA41F1">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009162C6" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="37F5CD87" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024, Telegram CEO Pavel Durov arrested at French airport (www.bbc.com/news/articles/ckg2kz9kn93o).</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00EA41F1" w:rsidR="004C3EDE" w:rsidP="004C3EDE" w:rsidRDefault="004C3EDE" w14:paraId="78C4DF61" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009162C6" w:rsidR="009162C6" w:rsidP="009162C6" w:rsidRDefault="009162C6" w14:paraId="6BDA83FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B63BB5" w:rsidR="004C3EDE" w:rsidRDefault="004C3EDE" w14:paraId="644CF5DB" w14:textId="148D70AD">
+    <w:p w:rsidRPr="009162C6" w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="390679D8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00B63BB5" w:rsidR="004C3EDE">
+    <w:sectPr w:rsidRPr="009162C6" w:rsidR="002C3023" w:rsidSect="009162C6">
+      <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D4104D0" w14:textId="77777777" w:rsidR="00053E8C" w:rsidRDefault="00053E8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6A481F0F" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26767A7D" w14:textId="77777777" w:rsidR="00053E8C" w:rsidRDefault="00053E8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="057EB2FE" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03E914CF" w14:textId="77777777" w:rsidR="009162C6" w:rsidRPr="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A50DCAF" w14:textId="77777777" w:rsidR="009162C6" w:rsidRPr="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BCBE427" w14:textId="77777777" w:rsidR="009162C6" w:rsidRPr="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E1182FF" w14:textId="77777777" w:rsidR="00053E8C" w:rsidRDefault="00053E8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="650A7958" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3643CD53" w14:textId="77777777" w:rsidR="00053E8C" w:rsidRDefault="00053E8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28993BF8" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="567D5EC6" w14:textId="2EEA736B" w:rsidR="00BF47B3" w:rsidRDefault="00BF47B3">
+    <w:p w14:paraId="6703B197" w14:textId="77777777" w:rsidR="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF47B3">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II 2024/25, 36731</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4F887502" w14:textId="2CB73357" w:rsidR="00DF19C0" w:rsidRDefault="00DF19C0" w:rsidP="00DF19C0">
+    <w:p w14:paraId="13C0E405" w14:textId="77777777" w:rsidR="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0018106A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Handelingen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">II </w:t>
       </w:r>
       <w:r w:rsidRPr="0018106A">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>2024-2025, nr.76, item 34, p.12-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F553527" w14:textId="40FDAE02" w:rsidR="00DF19C0" w:rsidRDefault="00DF19C0">
+    <w:p w14:paraId="69F85873" w14:textId="77777777" w:rsidR="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1966926F" w14:textId="77777777" w:rsidR="00F956C8" w:rsidRDefault="00053E8C">
-[...487 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="520D5A79" w14:textId="77777777" w:rsidR="009162C6" w:rsidRPr="009162C6" w:rsidRDefault="009162C6" w:rsidP="009162C6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12A8D49A" w14:textId="77777777" w:rsidR="00F956C8" w:rsidRDefault="00053E8C">
+  <w:p w14:paraId="7B126E7F" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRPr="009162C6" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1316 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3220D8AD" w14:textId="77777777" w:rsidR="007F34CD" w:rsidRPr="009162C6" w:rsidRDefault="007F34CD" w:rsidP="009162C6">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004C3EDE"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00FE6BCC"/>
+    <w:rsidRoot w:val="009162C6"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="007F34CD"/>
+    <w:rsid w:val="009162C6"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00ED1D28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4BF553BB"/>
-  <w15:docId w15:val="{E2210C03-A498-45D1-97C5-945E3206E6E6}"/>
+  <w14:docId w14:val="6DFCE619"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AC9F679A-9FE1-4E76-94D4-733B33AF0666}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4898,77 +2230,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4993,75 +2325,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5096,55 +2428,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5216,922 +2548,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009162C6"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapunt">
-    <w:name w:val="Agendapunt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Agendapuntniveau1">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009162C6"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-  </w:style>
-[...243 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-    <w:name w:val="Pagina-einde Kop 1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009162C6"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C3EDE"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C3EDE"/>
-[...8 lines deleted...]
-    <w:name w:val="footnote text"/>
+    <w:rsid w:val="009162C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF19C0"/>
+    <w:rsid w:val="009162C6"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009162C6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009162C6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009162C6"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
-[...11 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF19C0"/>
+    <w:rsid w:val="009162C6"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
-[...82 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.com/news/articles/ckg2kz9kn93o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acm.nl/nl/publicaties/afwijzing-verzoek-tot-handhaving-tegen-x-voorheen-twitter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6188,51 +3383,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6296,65 +3491,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6375,85 +3570,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10693</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>1889</ap:Words>
+  <ap:Characters>10394</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>89</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>86</ap:Lines>
+  <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12612</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12259</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>