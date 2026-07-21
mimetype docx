--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,3620 +1,1123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0005185F" w:rsidRDefault="0005185F" w14:paraId="145C10A0" w14:textId="65EF22EB"/>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="49A1E341" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1B6F6BC8" w14:textId="6F722E3A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AH 2136</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="452EC464" w14:textId="442743ED">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026Z07921</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="76F871BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="230C8D31" w14:textId="672F9C7D">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4042E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord van staatssecretaris Van Bruggen (Justitie en Veiligheid) (ontvangen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 juni 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="3343A648" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E4042E" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="0CEAE214" w14:textId="471F6652">
+      <w:r w:rsidRPr="00E4042E">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie ook Aanhangsel Handelingen, vergaderjaar 2025-2026, nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1828</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E4042E" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="25C05998" w14:textId="77777777"/>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="4A545524" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1C86AB34" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-        </w:pBdr>
+        <w:t>Vraag 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="7562B1AB" w14:textId="7FB7E369">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(Ingezonden op 15 april 2026, 2026Z07921)</w:t>
-[...72 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="0DC1B747" w14:textId="77777777">
+        <w:t xml:space="preserve">Bent u bekend met het bericht van de NOS over hacks bij Basic-Fit en Booking.com waarbij klantgegevens zijn buitgemaakt? </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="6646EDC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="4A1C9A1F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="44AC675C" w14:textId="6A2E9330">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="46518542" w14:textId="77777777">
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve">Ja. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="71B1D0CA" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="25064946" w14:textId="5BA0D8DC">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="40720154" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="70A9D0E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="7D35CF3A" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="3DBF07A7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Hoe beoordeelt u deze incidenten als indicatie van structurele tekortkomingen in de beveiliging van persoonsgegevens bij grote, digitaal opererende bedrijven?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="0735E397" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="01C3AAC8" w14:textId="4D4E4B53">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="64956942" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="52F3EFC7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="2B8B8D5E" w14:textId="1532D458">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="73428739" w14:textId="77777777">
       <w:r w:rsidRPr="00D2432A">
         <w:t>De berichten over grootschalige datalekken zijn zorgwekkend, vooral gezien de mogelijk schadelijke gevolgen voor getroffen betrokkenen. Het is belangrijk dat getroffen burgers</w:t>
       </w:r>
-      <w:r w:rsidR="0065732B">
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0065732B">
+      <w:r>
         <w:t xml:space="preserve">wanneer het waarschijnlijk een hoog risico betreft, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve">goed worden geïnformeerd zodat zij weten waar zij aan toe zijn en daartoe gepaste stappen kunnen ondernemen. </w:t>
       </w:r>
-      <w:r w:rsidR="00147196">
+      <w:r>
         <w:t>Ik wil</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve"> voorzichtig</w:t>
       </w:r>
-      <w:r w:rsidR="00147196">
+      <w:r>
         <w:t xml:space="preserve"> zijn</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve"> met het spreken van ‘structurele tekortkomingen’. Elk incident is anders en kan een eigen oorzaak hebben, en het is niet uitgesloten dat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t>er sprake kan zijn van een zeer geavanceerde cyberaanval waartegen zelfs goed beveiligde bedrijven kwetsbaar zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="145BEB3E" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="255C7714" w14:textId="77777777">
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="5A4A7F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="76F924E8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="6750EDAA" w14:textId="753A2C23">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="4F09DCE7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Heeft u voldoende structureel inzicht in de aard, omvang en frequentie van datalekken en cyberaanvallen in Nederland? Zo ja, hoe wordt dit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>overzicht benut voor beleid en toezicht? Zo nee, welke maatregelen neemt u om dit inzicht te verbeteren?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="54B29AB3" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="1E93963F" w14:textId="75E3214A">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="486C773D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="04273987" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00147196" w:rsidR="00D2432A" w:rsidP="00255680" w:rsidRDefault="00D2432A" w14:paraId="5F5A894B" w14:textId="5EC74AAC">
+    <w:p w:rsidRPr="00147196" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="6FD6A5C4" w14:textId="77777777">
       <w:r w:rsidRPr="00D2432A">
-        <w:t xml:space="preserve">Organisaties die persoonsgegevens verwerken zijn verplicht om alle datalekken te documenteren, bijvoorbeeld in een register. Naast het lek zelf moeten ook de feiten en de gevolgen van het </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Organisaties die persoonsgegevens verwerken zijn verplicht om alle datalekken te documenteren, bijvoorbeeld in een register. Naast het lek zelf moeten ook de feiten en de gevolgen van het datalek en de genomen corrigerende maatregelen worden geregistreerd. Het doel van een dergelijk register is bewustwording en te leren van eerdere datalekken, alsook het nemen van effectieve maatregelen om de kans op nieuwe, soortgelijke datalekken te verminderen. Ook stelt het de toezichthouder in staat te controleren of de meldplicht wordt nageleefd. Daarnaast houdt de Autoriteit Persoonsgegevens</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (AP)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D2432A">
-        <w:t>datalek</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> een risico oplevert voor de rechten en vrijheden van betrokkenen, zoals de bescherming van hun persoonsgegevens en persoonlijke levenssfeer.</w:t>
+        <w:t xml:space="preserve"> de bij haar gemelde datalekken bij. Niet alle datalekken worden gemeld of zijn meldplichtig: een melding bij de AP is alleen verplicht als de inschatting is gemaakt dat het waarschijnlijk is dat het datalek een risico oplevert voor de rechten en vrijheden van betrokkenen, zoals de bescherming van hun persoonsgegevens en persoonlijke levenssfeer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t>De A</w:t>
       </w:r>
-      <w:r w:rsidR="00B31701">
+      <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> rapporteert jaarlijks over de meldplicht datalekken. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Het kabinet beschikt niet over een register van alle datalekken, maar ziet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2432A">
+        <w:t>vooralsnog niet dat sprake is van een tekort aan inzicht en van de noodzaak tot het treffen van maatregelen om dat te verbeteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="18A2331C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="218F8A06" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vraag 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1AAEBB49" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C7EA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Deelt u de opvatting dat herhaalde datalekken kunnen wijzen op onvoldoende structurele naleving van de Algemene verordening gegevensbescherming? Zo ja, welke systeemfouten signaleert u hierbij? Zo nee, waarom niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="3C538E5A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="6C88DA53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Antwoord 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="592C94DE" w14:textId="77777777">
+      <w:r w:rsidRPr="00D2432A">
+        <w:t>Een datalek hoeft niet te duiden op</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF45DA">
+        <w:t xml:space="preserve"> onvoldoende structurele naleving van de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AVG;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2432A">
+        <w:t xml:space="preserve"> ook goed beveiligde </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">organisaties, overheden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2432A">
+        <w:t>bedrijven kunnen worden getroffen. Daarbij betekent een datalek op zich niet dat er ook sprake is van een overtreding van de AVG. Het gaat er</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verder vooral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2432A">
+        <w:t xml:space="preserve">om hoe bedrijven handelen </w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">rapporteert jaarlijks over de meldplicht datalekken. </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="5C601329" w14:textId="77777777">
+        <w:t>nadat een datalek is geconstateerd. Dat handelen kan bestaan uit het nemen van (extra) beveiligingsmaatregelen, het naleven van de meldingsplicht en transparante communicatie richting de getroffen betrokkenen. Organisaties die persoonsgegevens verwerken zijn – als verwerkingsverantwoordelijke – gehouden om gedegen risico-analyses te maken en een daaraan gekoppelde passende interne beveiligingscultuur en snel en adequaat te handelen in geval van een incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1E57E616" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="2D22A0E0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vraag 4</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="6CCC001B" w14:textId="77777777">
+        <w:t>Vraag 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="248284C6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Deelt u de opvatting dat herhaalde datalekken kunnen wijzen op onvoldoende structurele naleving van de Algemene verordening gegevensbescherming? Zo ja, welke systeemfouten signaleert u hierbij? Zo nee, waarom niet?</w:t>
-[...120 lines deleted...]
-        </w:rPr>
         <w:t>Acht u de toezicht- en handhavingscapaciteit van de Autoriteit Persoonsgegevens toereikend om structurele naleving af te dwingen? Zo ja, waarom? Zo nee, welke versterkingen zijn nodig?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="2B6E7700" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="23FE224B" w14:textId="1D110D35">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="3E2C59C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="467CE376" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="20864361" w14:textId="68EA57B9">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="402EFA3D" w14:textId="77777777">
       <w:r w:rsidRPr="00D2432A">
         <w:t>Het kabinet is van mening dat de AP</w:t>
       </w:r>
-      <w:r w:rsidR="00B31701">
+      <w:r>
         <w:t xml:space="preserve"> over</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve"> voldoende </w:t>
       </w:r>
-      <w:r w:rsidR="00B31701">
+      <w:r>
         <w:t>middelen beschikt om de (</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
-        <w:t xml:space="preserve">toezicht- en </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidR="00B31701">
+        <w:t>toezicht- en handhavings</w:t>
+      </w:r>
+      <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D2432A">
         <w:t xml:space="preserve">taken die voortvloeien uit de AVG en de UAVG uit te voeren. </w:t>
       </w:r>
-      <w:r w:rsidRPr="006047B2" w:rsidR="006047B2">
+      <w:r w:rsidRPr="006047B2">
         <w:t xml:space="preserve">De AP mag zelf bepalen hoe zij </w:t>
       </w:r>
-      <w:r w:rsidR="006047B2">
+      <w:r>
         <w:t xml:space="preserve">de middelen die zij </w:t>
       </w:r>
-      <w:r w:rsidRPr="006047B2" w:rsidR="006047B2">
+      <w:r w:rsidRPr="006047B2">
         <w:t xml:space="preserve">voor AVG-toezicht </w:t>
       </w:r>
-      <w:r w:rsidR="006047B2">
+      <w:r>
         <w:t xml:space="preserve">ontvangt, verdeelt </w:t>
       </w:r>
-      <w:r w:rsidRPr="006047B2" w:rsidR="006047B2">
+      <w:r w:rsidRPr="006047B2">
         <w:t>over de afzonderlijke AVG-toezichtstaken</w:t>
       </w:r>
-      <w:r w:rsidR="006047B2">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A652CC" w:rsidR="00A652CC">
+      <w:r>
+        <w:t>. Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A652CC">
         <w:t>oals genoemd in de beleidsreactie op de evaluatie van de AP</w:t>
       </w:r>
-      <w:r w:rsidR="00A652CC">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00A652CC" w:rsidR="00A652CC">
+      <w:r w:rsidRPr="00A652CC">
         <w:t xml:space="preserve"> wil het kabinet samen met de AP stappen zetten om te komen tot een meer objectieve basis die ondersteunend is bij de besluitvorming over een passende hoogte van het budget van de AP.</w:t>
       </w:r>
-      <w:r w:rsidR="00A652CC">
+      <w:r>
         <w:t xml:space="preserve"> Een </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00A652CC">
+      <w:r w:rsidRPr="00A652CC">
+        <w:t>landenvergelijkend onderzoek</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> kan daarbij een nuttig instrument zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="28ECF614" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="47D81357" w14:textId="77777777">
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="6542BDDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="4C7AC0F8" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="476AD05D" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1C49C356" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ziet u aanleiding om te komen tot strengere, afdwingbare beveiligingsnormen voor bedrijven die op grote schaal persoonsgegevens verwerken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D75E7C" w:rsidP="005C7EA3" w:rsidRDefault="00D75E7C" w14:paraId="70AC3C68" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="3506381E" w14:textId="644FC09F">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="54D77A88" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="69848766" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00613F69" w14:paraId="4DF26E10" w14:textId="2A9FEA90">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1C4B45A6" w14:textId="77777777">
       <w:r w:rsidRPr="00613F69">
-        <w:t xml:space="preserve">De AVG biedt in principe voldoende normen voor het nemen van passende beveiligingsmaatregelen voor alle organisaties en bedrijven die (op grote schaal) </w:t>
+        <w:t xml:space="preserve">De AVG biedt in principe voldoende normen voor het nemen van passende beveiligingsmaatregelen voor alle organisaties en bedrijven die (op grote schaal) persoonsgegevens verwerken. Passende beveiligingsmaatregelen houden </w:t>
       </w:r>
       <w:r w:rsidRPr="00613F69">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">persoonsgegevens verwerken. Passende beveiligingsmaatregelen houden concreet onder meer in dat organisaties en bedrijven bij risicovolle en/of grootschalige gegevensverwerkingen vooraf een Data </w:t>
-[...26 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="0CEC57BF" w14:textId="77777777">
+        <w:t>concreet onder meer in dat organisaties en bedrijven bij risicovolle en/of grootschalige gegevensverwerkingen vooraf een Data Protection Impact Assessment (DPIA) dienen uit te voeren. Dit is een instrument om voorafgaand aan de verwerking de privacyrisico’s in kaart te brengen om daarmee de impact op de rechten van betrokkenen te beoordelen en gerichte maatregelen te nemen om deze risico’s te verkleinen. Daarnaast zijn organisaties en bedrijven in het geval van grootschalige gegevensverwerking vaak verplicht om een functionaris voor gegevensbescherming (FG) aan te stellen. De FG is een onafhankelijke toezichthouder binnen een organisatie of bedrijf die toeziet op de naleving van de AVG en adviseert over het zorgvuldig verwerken van persoonsgegevens. De verwerkingsverantwoordelijke heeft voor het treffen van passende beveiligingsmaatregelen een verantwoordingsplicht. Gelet hierop zie ik geen noodzaak voor extra (strenge) maatregelen. Wel geldt straks voor organisaties en bedrijven die opereren in voor de samenleving cruciale sectoren, waaronder onder andere de transport- en energiesector, het bankwezen en de digitale infrastructuur, de Cyberbeveiligingswet. Deze wet is op 15 april jl. door uw Kamer aangenomen en treedt later dit jaar in werking. De Cyberbeveiligingswet is de doorvertaling van de Europese NIS2- en CER-richtlijn die lidstaten weerbaarder moeten maken tegen gevaren van buitenaf, waaronder cyberdreigingen. De wet verplicht onder andere tot het uitvoeren van een risicoanalyse en het op basis daarvan treffen van passende en evenredige maatregelen voor het betreffende netwerk- en informatiesysteem. Ook hebben organisaties en bedrijven op grond van deze wet een zorg-, meld- en registratieplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="0EBBB2DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="51C9C604" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vraag 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="61EEFFD8" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="44BE595A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>In het kader van dataminimalisatie: ziet u kansen dat de ontwikkeling van de EDI-wallet in Nederland kan bijdragen aan het verkleinen van het risico op datalekken bij organisaties, doordat consumenten hun persoonsgegevens minder vaak rechtstreeks hoeven te delen met verschillende partijen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="06552E43" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="01A9FB36" w14:textId="5B814364">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="557699A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="41F0775A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="5E60A8D2" w14:textId="362E7F1B">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="411F8492" w14:textId="77777777">
       <w:r w:rsidRPr="00D2432A">
         <w:t>Ja. De Europese Digitale Identiteit (EDI) stelt burgers in staat binnen de hele Europese Unie digitaal te legitimeren of in te loggen op websites. Het veilig delen van persoonsgegevens behoort daar ook toe, waarbij enkel de gegevens worden gebruikt die strikt noodzakelijk zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="28D9E9EC" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005C7EA3" w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="4AEFBE27" w14:textId="77777777">
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="712DBCD0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005C7EA3" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="02B1675C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Vraag 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="6A5EB994" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="6AD6E832" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C7EA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kunt u de vragen afzonderlijk beantwoorden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="3CF9C45A" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="5E149DA3" w14:textId="53DBF199">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="5196B3B6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="1D792D1A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Antwoord 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D2432A" w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="4EF5BCE3" w14:textId="7558391D">
+    <w:p w:rsidRPr="00D2432A" w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="4CC40C12" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">De vragen zijn afzonderlijk beantwoord. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D2432A" w:rsidP="005C7EA3" w:rsidRDefault="00D2432A" w14:paraId="122F729C" w14:textId="2DC9F267"/>
-    <w:p w:rsidR="005C7EA3" w:rsidP="005C7EA3" w:rsidRDefault="005C7EA3" w14:paraId="27513026" w14:textId="77777777">
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="180FEF46" w14:textId="77777777"/>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="7F686025" w14:textId="452A8D5C">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:r>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> NOS, 13 april 2026 (Gegevens 200.000 leden Basic-Fit gelekt, ook bij Booking klantgegevens gestolen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4042E" w:rsidP="00E4042E" w:rsidRDefault="00E4042E" w14:paraId="623D72D6" w14:textId="77777777"/>
+    <w:p w:rsidR="002C3023" w:rsidRDefault="002C3023" w14:paraId="6A6B5E45" w14:textId="77777777"/>
+    <w:sectPr w:rsidR="002C3023" w:rsidSect="00E4042E">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="175E0E09" w14:textId="77777777" w:rsidR="00F4797D" w:rsidRDefault="00F4797D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4B41240E" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4096C6EC" w14:textId="77777777" w:rsidR="00F4797D" w:rsidRDefault="00F4797D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3393A921" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...24 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="734AB87B" w14:textId="77777777" w:rsidR="00E4042E" w:rsidRPr="00E4042E" w:rsidRDefault="00E4042E" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15BB57DF" w14:textId="77777777" w:rsidR="00E4042E" w:rsidRPr="00E4042E" w:rsidRDefault="00E4042E" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29E366C0" w14:textId="77777777" w:rsidR="00E4042E" w:rsidRPr="00E4042E" w:rsidRDefault="00E4042E" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="115368DE" w14:textId="77777777" w:rsidR="00F4797D" w:rsidRDefault="00F4797D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3A2DA9EC" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1310265A" w14:textId="77777777" w:rsidR="00F4797D" w:rsidRDefault="00F4797D">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1CC0587A" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="60FC3279" w14:textId="7F5A8B1F" w:rsidR="00A652CC" w:rsidRPr="00D7736C" w:rsidRDefault="00A652CC">
+    <w:p w14:paraId="70ED1CD6" w14:textId="77777777" w:rsidR="00E4042E" w:rsidRPr="00D7736C" w:rsidRDefault="00E4042E" w:rsidP="00E4042E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D7736C">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2025/07/11/tk-reactie-op-evaluatie-autoriteit-persoonsgegevens</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="512000CC" w14:textId="77777777" w:rsidR="0005185F" w:rsidRDefault="00292E00">
-[...487 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5B8E8F34" w14:textId="77777777" w:rsidR="00E4042E" w:rsidRPr="00E4042E" w:rsidRDefault="00E4042E" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DF3218A" w14:textId="77777777" w:rsidR="0005185F" w:rsidRDefault="00292E00">
-[...1270 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5811151E" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRPr="00E4042E" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E83C11B" w14:textId="77777777" w:rsidR="000E2DC6" w:rsidRPr="00E4042E" w:rsidRDefault="000E2DC6" w:rsidP="00E4042E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005C7EA3"/>
-[...62 lines deleted...]
-    <w:rsid w:val="00FF2CE5"/>
+    <w:rsidRoot w:val="00E4042E"/>
+    <w:rsid w:val="000E2DC6"/>
+    <w:rsid w:val="002C3023"/>
+    <w:rsid w:val="007D4226"/>
+    <w:rsid w:val="00DF7A30"/>
+    <w:rsid w:val="00E4042E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A6814B4"/>
+  <w14:docId w14:val="6C97DECE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E40A2287-EDEC-4680-9006-7129489386B1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3623,77 +1126,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3718,75 +1221,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3821,55 +1324,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3941,968 +1444,764 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...217 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...41 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...8 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...109 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A652CC"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A652CC"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E4042E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A652CC"/>
+    <w:rsid w:val="00E4042E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E4042E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E4042E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4042E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...78 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4959,51 +2258,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5067,65 +2366,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5146,85 +2445,65 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6626</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1132</ap:Words>
+  <ap:Characters>6227</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>55</ap:Lines>
-  <ap:Paragraphs>15</ap:Paragraphs>
+  <ap:Lines>51</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7815</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7345</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>