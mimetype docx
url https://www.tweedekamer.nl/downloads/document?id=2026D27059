--- v0 (2026-06-03)
+++ v1 (2026-07-22)
@@ -1,2286 +1,1399 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7498" w:type="dxa"/>
-        <w:tblInd w:w="22" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1218"/>
-        <w:gridCol w:w="6280"/>
+        <w:gridCol w:w="3331"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="4327"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B73CB" w:rsidTr="00422527" w14:paraId="154601E7" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="181621EC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:tcW w:w="6733" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004B73CB" w:rsidP="00422527" w:rsidRDefault="004B73CB" w14:paraId="6055E1ED" w14:textId="77777777">
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="36BB407C" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="broodtekst"/>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>T</w:t>
             </w:r>
             <w:r>
-              <w:instrText xml:space="preserve"> DOCPROPERTY _datum </w:instrText>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEEDE </w:t>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>K</w:t>
             </w:r>
             <w:r>
-              <w:t>Datum</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>AMER DER</w:t>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="end"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>TATEN-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="30"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ENERAAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6280" w:type="dxa"/>
+            <w:tcW w:w="4327" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004B73CB" w:rsidP="00422527" w:rsidRDefault="004B73CB" w14:paraId="59C92966" w14:textId="27090AA3">
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="48A5B4CE" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="broodtekst"/>
+              <w:pStyle w:val="Amendement"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="40"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>21 mei 2026</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="88"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B73CB" w:rsidTr="00422527" w14:paraId="2C9C3ADA" w14:textId="77777777">
+      <w:tr w:rsidR="00D51DFF" w14:paraId="7FB0BE0C" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="482" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004B73CB" w:rsidP="00422527" w:rsidRDefault="004B73CB" w14:paraId="39C3B836" w14:textId="77777777">
+          <w:p w:rsidR="00D51DFF" w:rsidP="004742EF" w:rsidRDefault="00500F90" w14:paraId="24202178" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="broodtekst"/>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vergaderjaar </w:t>
             </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F95FC9" w:rsidR="00F95FC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="002F0F5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="240636EB" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3A77E12C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="4362C3BC" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11060" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="1D75985C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D51DFF" w14:paraId="33067C3E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="3EFBD39F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="5DF249CF" w14:textId="77777777">
+            <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="68FC3149" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00FD2360" w14:paraId="1AD91B89" w14:textId="3CE1ECD9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:instrText xml:space="preserve"> DOCPROPERTY _onderwerp </w:instrText>
-[...8 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>36 958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6280" w:type="dxa"/>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="004B73CB" w:rsidP="00422527" w:rsidRDefault="004B73CB" w14:paraId="247EB96C" w14:textId="13F81A9F">
+          <w:p w:rsidRPr="00FD2360" w:rsidR="00BD6FD6" w:rsidP="00222CF9" w:rsidRDefault="00FD2360" w14:paraId="1602156A" w14:textId="2B3D4C9D">
             <w:pPr>
-              <w:pStyle w:val="broodtekst"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B21C4">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FD2360">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Wijziging van de Vreemdelingenwet 2000 en de Wet arbeid vreemdelingen in verband met de implementatie van Richtlijn (EU) 2024/1233 van het Europees Parlement en de Raad van 24 april 2024 betreffende één enkele aanvraagprocedure voor een gecombineerde vergunning voor onderdanen van derde landen om te verblijven en te werken op het grondgebied van een lidstaat, alsmede inzake een gemeenschappelijk pakket rechten voor werknemers uit derde landen die legaal in een lidstaat verblijven (Implementatiewet GVVA-richtlijn 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="151B5F1D" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2DFBBD0D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2D90550B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w:rsidTr="007852AD" w14:paraId="2FE41B1E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="561CA663" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="24280F6A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="427E1997" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5CF11DEC" w14:textId="420DBB26">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2360">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="2915C047" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADVIES </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5731">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFDELING ADVISERING </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>RAAD VAN STATE EN NADER RAPPORT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="74EE4E3B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7AA89FBA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="320495A9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="176D6297" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="753C2577" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007852AD" w:rsidR="00BD6FD6" w:rsidP="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="1F764623" w14:textId="7B67E0A3">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+                <w:tab w:val="left" w:pos="355"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hieronder zijn opgenomen het advies van de Afdeling advisering van de Raad van State d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2360">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>29 april 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en het nader rapport d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2360">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>21 mei 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, aangeboden aan de Koning door de minister van </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD2360">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>Asiel en Migratie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007852AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+              <w:t>. Het advies van de Afdeling advisering van de Raad van State is cursief afgedrukt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3C636B0C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5A6C0555" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="7D157CD8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3BB641F9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="4D0E7982" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="3F585B60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD6FD6" w14:paraId="3AF7F3D1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3331" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5A0DCDF7" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7729" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BD6FD6" w:rsidRDefault="00BD6FD6" w14:paraId="5EA354C5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Amendement"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="3310"/>
+                <w:tab w:val="clear" w:pos="3600"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B73CB" w:rsidP="008440BA" w:rsidRDefault="004B73CB" w14:paraId="415B5EC8" w14:textId="77777777"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="008440BA" w:rsidP="008440BA" w:rsidRDefault="006C745B" w14:paraId="7F288E69" w14:textId="172F7BE0">
+    <w:p w:rsidR="00D51DFF" w:rsidRDefault="00D51DFF" w14:paraId="55516221" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="509385D7" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Nader rapport inzake het voorstel van wet, </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">2026000641, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd </w:t>
+        <w:t xml:space="preserve">Blijkens de mededeling van de Directeur van Uw Kabinet van 23 maart 2026, nr. 2026000641, machtigde Uwe Majesteit de Afdeling advisering van de Raad van State haar advies inzake het bovenvermelde voorstel van wet rechtstreeks aan mij te doen toekomen. Dit advies, gedateerd </w:t>
       </w:r>
       <w:r w:rsidRPr="001005B8">
-        <w:t>2</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> april 2026, </w:t>
+        <w:t xml:space="preserve">29 april 2026, </w:t>
       </w:r>
       <w:r w:rsidRPr="00587DA8">
         <w:t xml:space="preserve">nr. </w:t>
       </w:r>
-      <w:r w:rsidR="00587DA8">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>, bied ik U hierbij aan.</w:t>
+        <w:t>W03.26.00074/II, bied ik U hierbij aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="0030760B" w14:paraId="6843CB94" w14:textId="77777777"/>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="00483FE0" w14:paraId="576C7891" w14:textId="2B7185DF">
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="46827766" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00057528" w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="2273EAF1" w14:textId="5F29AD47">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bij Kabinetsmissive van 23 maart 2026, no.2026000641, heeft Uwe Majesteit, op voordracht van de Minister van Asiel en Migratie, bij de Afdeling advisering van de Raad van State ter overweging aanhangig gemaakt het voorstel van wet houdende wijziging van de Vreemdelingenwet 2000 en de Wet arbeid vreemdelingen in verband met de implementatie van Richtlijn (EU) 2024/1233 van het Europees Parlement en de Raad van 24 april 2024 betreffende één enkele aanvraagprocedure voor een gecombineerde vergunning voor onderdanen van derde landen om te verblijven en te werken op het grondgebied van een lidstaat, alsmede inzake een gemeenschappelijk pakket rechten voor werknemers uit derde landen die legaal in een lidstaat verblijven (Implementatiewet GVVA-richtlijn 2024), met memorie van toelichting.</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:tag w:val="bmVrijeTekst1"/>
+        <w:id w:val="-1233539448"/>
+        <w:placeholder>
+          <w:docPart w:val="ABDABB3C2C3D44E89A778BF1E2D88492"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w:rsidRPr="00057528" w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="5408F2A5" w14:textId="77777777">
+          <w:pPr>
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00057528">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="76518EA3" w14:textId="065A960B">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Afdeling advisering van de Raad van State heeft geen opmerkingen bij het voorstel en adviseert het voorstel bij de Tweede Kamer der Staten-Generaal in te dienen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00057528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00057528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00057528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De waarnemend vice-president van de Raad van State,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00057528" w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="5215696B" w14:textId="7058D922">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">G.J.J. Heerma van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Voss</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="31D9F63B" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="1350B7A0" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidRDefault="00057528" w14:paraId="6A4F5272" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="162B6C48" w14:textId="5FF237B0">
       <w:r w:rsidRPr="00587DA8">
+        <w:lastRenderedPageBreak/>
         <w:t>Het voorstel geeft de Afdeling advisering van de Raad van State geen aanleiding tot het maken van inhoudelijke opmerkingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E45AF" w:rsidRDefault="005E45AF" w14:paraId="530999EE" w14:textId="77777777"/>
-    <w:p w:rsidR="005E45AF" w:rsidRDefault="005E45AF" w14:paraId="1E3337A1" w14:textId="468CFFA1">
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="1AE5D309" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="7DDDC1AE" w14:textId="77777777">
       <w:r>
-        <w:t xml:space="preserve">Er is van de gelegenheid gebruik gemaakt om </w:t>
+        <w:t xml:space="preserve">Er is van de gelegenheid gebruik gemaakt om twee beperkte redactionele wijzigingen door te voeren in </w:t>
       </w:r>
-      <w:r w:rsidR="004B5D77">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">beperkte </w:t>
+      <w:r w:rsidRPr="00EB7D05">
+        <w:t>de</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">redactionele wijzigingen door te voeren in </w:t>
+        <w:t xml:space="preserve"> memorie van toelichting.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB7D05" w:rsidR="00D05FB8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001A5F41" w:rsidR="001A5F41">
+      <w:r w:rsidRPr="001A5F41">
         <w:t xml:space="preserve"> Het gaat om twee aanvullingen in de Transponeringstabel, waar nu bij artikel 13, tweede lid, iets meer duiding is gegeven bij de bestaande regelingen betreffende sancties en bij artikel 16 kort is geschetst op welke wijze informatie wordt verstrekt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="0030760B" w14:paraId="775A3B0C" w14:textId="77777777"/>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="006C745B" w14:paraId="5B983C89" w14:textId="256D6624">
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="3F5C2001" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="4C44A080" w14:textId="77777777">
       <w:r>
         <w:t xml:space="preserve">Ik verzoek U het hierbij </w:t>
       </w:r>
       <w:r w:rsidRPr="003525B7">
-        <w:t xml:space="preserve">gevoegde </w:t>
-[...5 lines deleted...]
-        <w:t>oorstel</w:t>
+        <w:t>gevoegde voorstel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> van wet en de gewijzigde memorie van toelichting aan de Tweede Kamer der Staten-Generaal te zenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="0030760B" w14:paraId="7A57334D" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00EE37C8" w:rsidRDefault="00EE37C8" w14:paraId="6118E9CA" w14:textId="302207ED">
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="7FCE3C0B" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="25E26144" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="78BA3D80" w14:textId="77777777">
       <w:r>
-        <w:t>De Minister van Asiel en Migratie</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>De Minister van Asiel en Migratie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030760B" w:rsidRDefault="0030760B" w14:paraId="113EF834" w14:textId="77777777"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="0030760B" w:rsidRDefault="006C745B" w14:paraId="37C48EE0" w14:textId="77777777">
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="744D3F4C" w14:textId="167A4E58">
       <w:r>
-        <w:t>Bart van den Brink</w:t>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>van den Brink</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0030760B">
-[...3 lines deleted...]
-      <w:pgMar w:top="3764" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
+    <w:p w:rsidR="00057528" w:rsidP="00057528" w:rsidRDefault="00057528" w14:paraId="52823FFE" w14:textId="77777777"/>
+    <w:p w:rsidR="00057528" w:rsidRDefault="00057528" w14:paraId="30654AFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00057528">
+      <w:endnotePr>
+        <w:numFmt w:val="decimal"/>
+      </w:endnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="420" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
+      <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C2BDF6D" w14:textId="77777777" w:rsidR="00DF3D9A" w:rsidRDefault="00DF3D9A">
+    <w:p w14:paraId="0265DEE3" w14:textId="77777777" w:rsidR="00B338E6" w:rsidRDefault="00B338E6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="21AAE9F2" w14:textId="77777777" w:rsidR="00B338E6" w:rsidRDefault="00B338E6">
+      <w:pPr>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:separator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D628C6" w14:textId="77777777" w:rsidR="00DF3D9A" w:rsidRDefault="00DF3D9A">
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3685E5D3" w14:textId="77777777" w:rsidR="00B338E6" w:rsidRDefault="00B338E6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
-        <w:continuationSeparator/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...31 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088D530E" w14:textId="77777777" w:rsidR="00DF3D9A" w:rsidRDefault="00DF3D9A">
+    <w:p w14:paraId="0BA0C79C" w14:textId="77777777" w:rsidR="00B338E6" w:rsidRDefault="00B338E6">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B4155E9" w14:textId="77777777" w:rsidR="00DF3D9A" w:rsidRDefault="00DF3D9A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="217D8D43" w14:textId="77777777" w:rsidR="00B338E6" w:rsidRDefault="00B338E6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1624 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
+  <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="425"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="1109"/>
+  <w:doNotHyphenateCaps/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E14D79"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00FD3668"/>
+    <w:rsidRoot w:val="00FD2360"/>
+    <w:rsid w:val="00057528"/>
+    <w:rsid w:val="000A73CB"/>
+    <w:rsid w:val="00187EF3"/>
+    <w:rsid w:val="00212071"/>
+    <w:rsid w:val="002234F9"/>
+    <w:rsid w:val="00244AA3"/>
+    <w:rsid w:val="002B3CFE"/>
+    <w:rsid w:val="002C313D"/>
+    <w:rsid w:val="002C5C9B"/>
+    <w:rsid w:val="002F0F5F"/>
+    <w:rsid w:val="002F1F47"/>
+    <w:rsid w:val="00311EC2"/>
+    <w:rsid w:val="003D1E89"/>
+    <w:rsid w:val="00414CF8"/>
+    <w:rsid w:val="00417EE4"/>
+    <w:rsid w:val="004742EF"/>
+    <w:rsid w:val="00500F90"/>
+    <w:rsid w:val="00557F24"/>
+    <w:rsid w:val="005A60A9"/>
+    <w:rsid w:val="005C289D"/>
+    <w:rsid w:val="0062757D"/>
+    <w:rsid w:val="006309C6"/>
+    <w:rsid w:val="00663BC7"/>
+    <w:rsid w:val="00703A6D"/>
+    <w:rsid w:val="00710AFA"/>
+    <w:rsid w:val="007852AD"/>
+    <w:rsid w:val="007B0F78"/>
+    <w:rsid w:val="00855392"/>
+    <w:rsid w:val="008952A6"/>
+    <w:rsid w:val="008A750C"/>
+    <w:rsid w:val="008D17C0"/>
+    <w:rsid w:val="008E54B8"/>
+    <w:rsid w:val="0095093B"/>
+    <w:rsid w:val="009633D2"/>
+    <w:rsid w:val="009748E4"/>
+    <w:rsid w:val="009F7A9E"/>
+    <w:rsid w:val="00A2611F"/>
+    <w:rsid w:val="00A51448"/>
+    <w:rsid w:val="00A53675"/>
+    <w:rsid w:val="00A54155"/>
+    <w:rsid w:val="00A55F71"/>
+    <w:rsid w:val="00A56126"/>
+    <w:rsid w:val="00A84587"/>
+    <w:rsid w:val="00AD2CD4"/>
+    <w:rsid w:val="00B0451E"/>
+    <w:rsid w:val="00B338E6"/>
+    <w:rsid w:val="00B90937"/>
+    <w:rsid w:val="00BD6FD6"/>
+    <w:rsid w:val="00BF5EAA"/>
+    <w:rsid w:val="00CB1E97"/>
+    <w:rsid w:val="00CD7550"/>
+    <w:rsid w:val="00CF0F08"/>
+    <w:rsid w:val="00D40D07"/>
+    <w:rsid w:val="00D51DFF"/>
+    <w:rsid w:val="00DB3DC4"/>
+    <w:rsid w:val="00DD5F58"/>
+    <w:rsid w:val="00E010A1"/>
+    <w:rsid w:val="00E75C18"/>
+    <w:rsid w:val="00E94529"/>
+    <w:rsid w:val="00EB3552"/>
+    <w:rsid w:val="00EF5731"/>
+    <w:rsid w:val="00F173B2"/>
+    <w:rsid w:val="00F900D9"/>
+    <w:rsid w:val="00F95FC9"/>
+    <w:rsid w:val="00F973C7"/>
+    <w:rsid w:val="00FA5DCB"/>
+    <w:rsid w:val="00FC3AC2"/>
+    <w:rsid w:val="00FD2360"/>
+    <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="00444FA2"/>
+  <w14:docId w14:val="386FAC4F"/>
+  <w15:docId w15:val="{73F5470D-5630-411E-AE63-74AD7DE30A53}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...4 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2302,78 +1415,77 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2408,55 +1520,1027 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
+    <w:name w:val="endnote reference"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:semiHidden/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Voetnootverwijzing">
+    <w:name w:val="Voetnootverwijzing"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="wetsvoorstel">
+    <w:name w:val="wetsvoorstel"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-1440"/>
+        <w:tab w:val="left" w:pos="-720"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="left" w:pos="288"/>
+        <w:tab w:val="left" w:pos="720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer1">
+    <w:name w:val="Alineanummer 1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Bibliografie1">
+    <w:name w:val="Bibliografie1"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument5">
+    <w:name w:val="Dokument 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument6">
+    <w:name w:val="Dokument 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument4">
+    <w:name w:val="Dokument 4"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer2">
+    <w:name w:val="Alineanummer 2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dokument1">
+    <w:name w:val="Dokument 1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer3">
+    <w:name w:val="Alineanummer 3"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer4">
+    <w:name w:val="Alineanummer 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer5">
+    <w:name w:val="Alineanummer 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer6">
+    <w:name w:val="Alineanummer 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument2">
+    <w:name w:val="Dokument 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer7">
+    <w:name w:val="Alineanummer 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Alineanummer8">
+    <w:name w:val="Alineanummer 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Techninit">
+    <w:name w:val="Techn init"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokuinit">
+    <w:name w:val="Doku init"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument3">
+    <w:name w:val="Dokument 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument7">
+    <w:name w:val="Dokument 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Dokument8">
+    <w:name w:val="Dokument 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch1">
+    <w:name w:val="Technisch 1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch2">
+    <w:name w:val="Technisch 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch3">
+    <w:name w:val="Technisch 3"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch5">
+    <w:name w:val="Technisch 5"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch6">
+    <w:name w:val="Technisch 6"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch7">
+    <w:name w:val="Technisch 7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch4">
+    <w:name w:val="Technisch 4"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Technisch8">
+    <w:name w:val="Technisch 8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
+    <w:name w:val="Amendement"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3310"/>
+        <w:tab w:val="left" w:pos="3600"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg1">
+    <w:name w:val="inhopg 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg2">
+    <w:name w:val="inhopg 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg3">
+    <w:name w:val="inhopg 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2160" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg4">
+    <w:name w:val="inhopg 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="2880" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg5">
+    <w:name w:val="inhopg 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="3600" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg6">
+    <w:name w:val="inhopg 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg7">
+    <w:name w:val="inhopg 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg8">
+    <w:name w:val="inhopg 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="inhopg9">
+    <w:name w:val="inhopg 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:ind w:left="1440" w:right="720" w:hanging="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bronvermelding">
+    <w:name w:val="bronvermelding"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bijschrift">
+    <w:name w:val="bijschrift"/>
+    <w:basedOn w:val="Standaard"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EquationCaption">
+    <w:name w:val="_Equation Caption"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\rvs.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ABDABB3C2C3D44E89A778BF1E2D88492"/>
+        <w:category>
+          <w:name w:val="Algemeen"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8156666D-6AE4-448A-9840-8F84E569F9C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00EE7CBD" w:rsidRDefault="00E62E33" w:rsidP="00E62E33">
+          <w:pPr>
+            <w:pStyle w:val="ABDABB3C2C3D44E89A778BF1E2D88492"/>
+          </w:pPr>
+          <w:r w:rsidRPr="0018798A">
+            <w:rPr>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
+            </w:rPr>
+            <w:t>Klik of tik om tekst in te voeren.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E62E33"/>
+    <w:rsid w:val="009F7A9E"/>
+    <w:rsid w:val="00E62E33"/>
+    <w:rsid w:val="00EE7CBD"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="nl-NL"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2528,1110 +2612,416 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...54 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...621 lines deleted...]
-    </w:rPr>
+    <w:semiHidden/>
+    <w:rsid w:val="00E62E33"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABDABB3C2C3D44E89A778BF1E2D88492">
+    <w:name w:val="ABDABB3C2C3D44E89A778BF1E2D88492"/>
+    <w:rsid w:val="00E62E33"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
-</file>
-[...5 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Kantoor">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Kantoor">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>1541</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>470</ap:Words>
+  <ap:Characters>2591</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>12</ap:Lines>
-  <ap:Paragraphs>3</ap:Paragraphs>
+  <ap:Lines>21</ap:Lines>
+  <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr>rvs</vt:lpstr>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1818</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3055</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
-  <dc:subject/>
   <dc:creator/>
-  <keywords/>
   <lastModifiedBy/>
   <revision/>
+  <lastPrinted>1999-09-17T13:34:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
+  <dc:subject/>
+  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>