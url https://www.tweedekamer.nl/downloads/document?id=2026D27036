--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -42,84 +42,141 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="497471B1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0068546F" w:rsidR="00CB3578" w:rsidP="0068546F" w:rsidRDefault="0068546F" w14:paraId="77671A9A" w14:textId="15FA7FF3">
+          <w:p w:rsidRPr="0068546F" w:rsidR="00CB3578" w:rsidP="0068546F" w:rsidRDefault="0068546F" w14:paraId="77671A9A" w14:textId="1A028DBE">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068546F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 9 (</w:t>
+              <w:t xml:space="preserve">Bijgewerkt t/m nr. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD45C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068546F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD45C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD45C5" w:rsidR="00FD45C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD45C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0068546F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>NvW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0068546F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> d.d. 3 juni 2026)</w:t>
+              <w:t xml:space="preserve"> d.d. </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD45C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068546F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>juni 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="7FBED6C4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8904,81 +8961,115 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b. het voorgenomen beleid ten aanzien van het media-aanbod;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="28D8CF54" w14:textId="75801AB5">
-[...29 lines deleted...]
-        <w:t>c. de voornemens en afspraken over samenwerkingen binnen het publieke mediabestel; d. de voornemens over het bedienen van</w:t>
+    <w:p w:rsidR="009E4D80" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="29158501" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. de voornemens en afspraken over samenwerkingen binnen het publieke mediabestel; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="009E4D80" w14:paraId="28D8CF54" w14:textId="399C50D4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. de voornemens over het bedienen van</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de geografische en sociaal-culturele verscheidenheid binnen het lokale verzorgingsgebied;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="209687C9" w14:textId="4E8D8525">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -9943,93 +10034,237 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Het Commissariaat vraagt de NLPO en het college van burgemeester en wethouders van de gemeente of gemeenten binnen het lokale verzorgingsgebied om een zienswijze over een voorgenomen intrekking als bedoeld in het tweede lid. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7BB7A299" w14:textId="77777777">
+    <w:p w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7BB7A299" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="7A612E0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Artikel 2.87s1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="7D306E67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="460862EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Het Commissariaat kan op aanvraag van een lokale publieke media-instelling de aanwijzing, bedoeld in artikel 2.87i, eerste lid, herzien. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="4AC7DB2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. De herziening, bedoeld in het eerste lid, heeft uitsluitend betrekking op uitbreiding van het beleidsplan en overeenkomstige verruiming van de begroting bij het beleidsplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="702FB585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. De lokale publieke media-instelling dient een herzieningsaanvraag in bij het Commissariaat voor 1 september van het kalenderjaar dat voorafgaat aan het kalenderjaar waarin de herziening in werking treedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="7153924B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Het Commissariaat stelt de NLPO en de gemeenteraad van de gemeente of de gemeenteraden van de gemeenten binnen het betreffende lokale verzorgingsgebied in staat binnen zes weken na indiening van de herzieningsaanvraag een zienswijze naar voren te brengen over de herzieningsaanvraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="2E204580" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Bij het besluit op de herzieningsaanvraag, bedoeld in het eerste lid, slaat het Commissariaat mede acht op de naar voren gebrachte zienswijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00883ED7" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="27171BE3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Het Commissariaat besluit voor 1 januari van het kalenderjaar waarin de herziening in werking treedt, op de herzieningsaanvraag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00326C07" w:rsidP="00D0253F" w:rsidRDefault="00326C07" w14:paraId="13A6A052" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="4EE5B7AD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk182406729" w:id="2"/>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Artikel 2.87t</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6A30F690" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5DC4377F" w14:textId="736FF2D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -10399,50 +10634,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7C321A1F" w14:textId="49B7EFE1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Het Commissariaat kan regels stellen over de wijze waarop per criterium een rangorde als bedoeld in artikel 2.87p, vierde lid, wordt aangegeven.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="29212195" w14:textId="307A6720">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -10713,51 +10949,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a. ten minste vijftig procent uit aanbod dat in het bijzonder betrekking heeft op het lokale verzorgingsgebied waarvoor het aanbod is bestemd; en</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="243D58C2" w14:textId="4FAB6AA1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b. ten minste vijftig procent uit aanbod dat door de lokale publieke media-instelling zelf of uitsluitend in haar opdracht is geproduceerd.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6082CFA2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -11569,644 +11804,644 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="720EA1E9" w14:textId="238C2B54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In artikel 2.142a, eerste lid, wordt “De NPO, de RPO, de landelijke en regionale publieke media-instellingen” vervangen door “De NPO, de RPO, de NLPO en de landelijke, regionale en lokale publieke media-instellingen".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="366652CB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0E8305FF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="5389CFB8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="68F295A4" w14:textId="5366E88B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In artikel 2.143, eerste lid, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk169255922" w:id="7"/>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>wordt “De NPO, de RPO en de publieke media-instellingen” vervangen door “De NPO, de RPO, de NLPO en de landelijke, regionale en lokale publieke media-instellingen”.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="3D639F94" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="31EDB2EE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="06F616DA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="29D75A20" w14:textId="2DF401BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In artikel 2.144, eerste lid, wordt “voor het jaar 2025 € 1.040.379.000” vervangen door “voor het jaar 20xx € 1.126.491.000”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="45A9488E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0A513BA4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6969C410" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="19939094" w14:textId="04F2FF43">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.146 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5A95DA19" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4D1E2D6B" w14:textId="41DCE4FF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Na onderdeel b wordt een onderdeel ingevoegd, dat luidt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="19C14FCB" w14:textId="5249E466">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b1. de bekostiging van de uitvoering van de publieke mediaopdracht op lokaal niveau volgens afdeling 2.6.5a;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6A4698C5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="281EE422" w14:textId="315FB1C8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Onderdelen l en m vervallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="4422A778" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="007F8C80" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="383DBF2D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="33DBEF6D" w14:textId="3F3414EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.167 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2EFAB802" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="177CF1E1" w14:textId="6371E47D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Het eerste lid wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6EBD87C5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2F5810F1" w14:textId="780E75DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. Onderdeel a komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="608EBCF9" w14:textId="5DCCB5AA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...591 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a. de NPO, de RPO, de NLPO en de landelijke, regionale en lokale publieke media-instellingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7DED5E86" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -12464,1743 +12699,1742 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="76B138AB" w14:textId="4FE5367F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. In onderdeel b vervalt “het overlegorgaan van lokale publieke media-instellingen, bedoeld in artikel 2.146, onder l,”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="07D7F149" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0250260F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="57D0CB30" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="000FE40F" w14:textId="2768945C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Het opschrift van afdeling 2.6.5 komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1F835808" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7CACC1FA" w14:textId="01045D7E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AFDELING 2.6.5. BEKOSTIGING REGIONALE PUBLIEKE MEDIADIENST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0A9A8C4F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="660576F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7AB1810C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="06B0A6B8" w14:textId="0CD4F9A9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 2.170a wordt een opschrift ingevoegd, dat luidt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="13CD0C15" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="41F88FF9" w14:textId="1692AB94">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AFDELING 2.6.5A. BEKOSTIGING LOKALE PUBLIEKE MEDIADIENST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="77B826F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6EBB8D98" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2C340585" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="62C4782F" w14:textId="3C5547C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170b komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="05922CDA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="26439E1C" w14:textId="2EAEDE48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170b</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5594019F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0B155564" w14:textId="2A0F06B5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De NLPO dient jaarlijks vóór 15 september een begroting voor de lokale publieke mediadienst in bij Onze Minister en het Commissariaat. De NLPO maakt de begroting openbaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4C79A02A" w14:textId="1D810E58">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het Commissariaat zendt vóór 15 oktober daaropvolgend zijn opmerkingen over de begroting aan Onze Minister.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="710245FE" w14:textId="7B100F78">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. De begroting bevat in elk geval:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7F442033" w14:textId="322E7611">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. een beschrijving van de wijze waarop door de NLPO en de lokale publieke media-instellingen invulling wordt gegeven aan het voorgenomen media-aanbod;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="73943956" w14:textId="3B742D3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. een overzicht van de aanbodkanalen van de lokale publieke media-instellingen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="18689F57" w14:textId="72F84670">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0250260F" w14:textId="77777777">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. de financiële middelen die voor het volgende kalenderjaar nodig zijn om de voornemens voor de lokale publieke mediadienst te verwezenlijken en een raming voor de daarop volgende vier jaar;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="00B59344" w14:textId="39B32941">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. een toelichting op de onderscheiden onderdelen en begrotingsposten; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="50DF5631" w14:textId="2942721D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e. een beschrijving van de samenwerking met de landelijke en regionale publieke media-instellingen en anderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="22FA8260" w14:textId="752091A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. De financiële middelen worden als volgt onderverdeeld:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7F686361" w14:textId="7D80D309">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. de financiële middelen voor de uitvoering van de taken van de NLPO; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="62B97D84" w14:textId="522D0DF5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de financiële middelen voor de uitvoering van de taken van de lokale publieke media-instellingen, die kunnen bestaan uit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="011125C5" w14:textId="257D5C6D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1°. eigen inkomsten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="09E2B0DD" w14:textId="554F9511">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2°. de rijksbijdrage; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="58A7CDE6" w14:textId="6916945A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3°. gemeentelijke subsidies als bedoeld in afdeling 2.6.6a; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3892DE10" w14:textId="22461F1B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4°. overige subsidies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="755DE460" w14:textId="7724238D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het derde lid, aanhef en onderdeel b, is niet van toepassing op de begroting voor het eerste jaar van de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2E0F2B8A" w14:textId="4074C2C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onze Minister kan bij ministeriële regeling nadere regels stellen over de inhoud en inrichting van de begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="17061FEE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6103BC49" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DD</w:t>
-[...110 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>GG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="675B19A7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2CF41368" w14:textId="5A60E4CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170c komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="02C7E6EA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2A993A4D" w14:textId="523628CB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...104 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6EBB8D98" w14:textId="77777777">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170c</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="715E84B1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="535E5451" w14:textId="52156B11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Onze Minister stelt jaarlijks vóór 1 december het budget vast voor de uitvoering van de taken en werkzaamheden van de NLPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="64D5980B" w14:textId="1AB95341">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Onze Minister kan aan een besluit tot het vaststellen van het budget schriftelijke voorwaarden verbinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7136B80F" w14:textId="52BBA38D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. Het budget, bedoeld in het eerste lid, stelt Onze Minister door tussenkomst van het Commissariaat ter beschikking aan de NLPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5B3FFE06" w14:textId="037E483F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Onze Minister stelt het budget vast op tachtig procent van het budget van het voorgaande jaar als de NLPO de begroting niet volgens de daarvoor geldende regels heeft ingediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="41011FA5" w14:textId="1EA63B35">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het budget, bedoeld in het eerste lid, besteedt het bestuur van de NLPO aan de daar genoemde doelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6327D342" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="09E06E69" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FF</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="05922CDA" w14:textId="77777777">
+        <w:t>HH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="01F8670C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3195F3FA" w14:textId="6A3A1B12">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170d komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3478A2FC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="26439E1C" w14:textId="2EAEDE48">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="60BD95A3" w14:textId="522D71EE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...617 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6103BC49" w14:textId="77777777">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.170d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1E211988" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="64227A8F" w14:textId="76DD29F4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onze Minister stelt vóór 1 augustus van het tweede jaar dat voorafgaat aan de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid, het totaalbudget vast dat gedurende die periode jaarlijks ten minste beschikbaar is voor de bekostiging van de lokale publieke media-instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="19C4B2D1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2A0CC0DD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="02C7E6EA" w14:textId="77777777">
+        <w:t>II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="464F95F5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7638B044" w14:textId="1D9F74A6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 2.170d worden zes artikelen ingevoegd, die luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="77CF1FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6005F7D6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-        <w:ind w:right="-2"/>
+      <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Artikel 2.170e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="11CCCD17" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6001C081" w14:textId="78E4AF76">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Onze Minister stelt jaarlijks vóór 1 december het totaalbudget vast dat voor het volgende jaar beschikbaar is voor de bekostiging van de lokale publieke media-instellingen. Onze Minister stelt het totaalbudget ter beschikking van het Commissariaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3E43070E" w14:textId="782C4656">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Bij algemene maatregel van bestuur worden regels gesteld over de verdeling van het totaalbudget over de lokale publieke media-instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2C727708" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="3E4D4AAB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel 2.170c</w:t>
-[...587 lines deleted...]
-        </w:rPr>
         <w:t>Artikel 2.170f</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="10774ADA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="36365704" w14:textId="4B7F5161">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -14257,51 +14491,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Het Commissariaat beslist jaarlijks vóór 1 januari op een aanvraag als bedoeld in het eerste lid.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="04CA123E" w14:textId="3B278D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. Aan de verstrekking van de rijksbijdrage, bedoeld in het eerste lid, worden geen voorwaarden verbonden die in strijd zijn met het bepaalde bij of krachtens deze wet.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="572A8A05" w14:textId="776DBC2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -14839,50 +15072,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2. Als een lokale publieke media-instelling de jaarrekening, bedoeld in artikel 2.173b, tweede lid, niet tijdig indient, kan het Commissariaat de bevoorschotting met twintig procent verminderen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="506E39F4" w14:textId="2B30EBB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. Het Commissariaat kan de bevoorschotting verder verminderen of beëindigen wanneer ondanks herhaalde aanmaningen van het Commissariaat de instelling in gebreke blijft met het indienen van de jaarrekening.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2FB22134" w14:textId="0ECF6F99">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -15109,284 +15343,284 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Als een lokale publieke media-instelling voornemens is na afloop van de periode waarvoor een aanwijzing als bedoeld in artikel 2.87i is verleend, een commerciële omroepdienst te verzorgen of een belang te verwerven in een commerciële media- instelling, meldt zij dit aan het Commissariaat.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="455A5E5A" w14:textId="1D714FF4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Na de melding kan de lokale publieke media-instelling in het laatste jaar van de periode waarvoor een aanwijzing is verleend, activiteiten verrichten die noodzakelijk zijn om te zorgen dat zij of de rechtspersoon waarin zij een belang verwerft, na afloop van de periode waarvoor die aanwijzing is verleend, een commerciële omroepdienst kan verzorgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="36E27D0F" w14:textId="059AA612">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Als een lokale publieke media-instelling uitvoering geeft aan het voornemen, bedoeld in het eerste lid, draagt zij binnen vier maanden na afloop van de periode waarvoor een aanwijzing is verleend, zorg voor de vaststelling van een eindafrekening. De eindafrekening gaat vergezeld van een verklaring van een accountant als bedoeld in artikel 393, eerste lid, van Boek 2 van het Burgerlijk Wetboek. Het Commissariaat kan de termijn, bedoeld in de eerste volzin, verlengen met een door hem vast te stellen termijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="29E4848A" w14:textId="18E1ADB9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. Mede op basis van de eindafrekening, bedoeld in het derde lid, stelt het Commissariaat het terug te betalen bedrag vast. Teruggevorderde bedragen voegt het Commissariaat toe aan de algemene mediareserve, bedoeld in artikel 2.166.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3EBD5EAD" w14:textId="24D259FE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. In het geval, bedoeld in het derde lid:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="01E5E3B3" w14:textId="34D31933">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. betaalt de lokale publieke media-instelling de op het moment, bedoeld in het eerste lid, aanwezige gelden die bestemd zijn voor de verzorging van media-aanbod voor de lokale publieke mediadienst, terug aan het Commissariaat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6B5CFD20" w14:textId="217A8EA6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. stelt de lokale publieke media-instelling het programmamateriaal dat verspreid is op de programmakanalen van de lokale publieke media-instelling dan wel daarvoor is geproduceerd of aangekocht en de daaraan verbonden programmaformats, namen en merken, voor zover het auteurs- en gebruiksrecht bij de lokale publieke media-instelling berust, ter beschikking aan de door Onze Minister aangewezen instelling voor het in stand houden en exploiteren van een media-archief voor gebruik door andere publieke media-instellingen; en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6967B02F" w14:textId="75BF36F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. onthoudt de lokale publieke media-instelling zich gedurende drie jaar na afloop van de periode waarvoor de aanwijzing is verleend, van gebruik of exploitatie van het programmamateriaal, bedoeld in onderdeel b, en de daaraan verbonden programmaformats, namen en merken, voor zover het auteurs- en gebruiksrecht bij de lokale publieke media-instelling berust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="49DED9B5" w14:textId="43AC9891">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...231 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6. Voor de toepassing van het derde, vierde en vijfde lid wordt onder lokale publieke media-instelling tevens begrepen haar rechtsopvolger of rechtverkrijgende.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0552DE68" w14:textId="4F65CFD0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -15564,1957 +15798,1997 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5FD715AE" w14:textId="15B8C540">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E64950">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>AFDELING 2.6.6. FINANCIËLE VERANTWOORDING LANDELIJKE, REGIONALE EN LOKALE PUBLIEKE MEDIADIENSTEN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="59678EA6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="74D8595B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2AE8FD35" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4746AB8D" w14:textId="64464B82">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 2.173a wordt een artikel ingevoegd, dat luidt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5B071ECD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7D301D21" w14:textId="77CBA85E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.173b</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0CA32EC2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="39DA842F" w14:textId="6B456E77">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Het Commissariaat is belast met de rechtmatigheidstoetsing van de NLPO en de lokale publieke media-instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0F0DC908" w14:textId="61ABA897">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De NLPO en de lokale publieke media-instellingen zenden jaarlijks vóór 1 mei de jaarrekening aan het Commissariaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1EE5F619" w14:textId="116F8F49">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3. De artikelen 2.172, eerste en tweede lid, en 2.173 zijn van toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="771EEDC7" w14:textId="7FD8A29B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4. In de jaarrekening van een lokale publieke media-instelling worden de financiële middelen voor de uitvoering van haar taken onderverdeeld in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7894DD2E" w14:textId="34E31244">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. eigen inkomsten;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="01F63184" w14:textId="06407B38">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de rijksbijdrage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5CD6358C" w14:textId="72C3D5E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. de gemeentelijke subsidie, bedoeld in afdeling 2.6.6a; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="20D1163A" w14:textId="5DF0FDF7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d. overige subsidies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="104E7BCD" w14:textId="014BD5DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5. Het tweede lid is niet van toepassing op lokale publieke media-instellingen in het eerste jaar van de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid, tenzij de lokale publieke media-instelling in het voorafgaande kalenderjaar een aanwijzing had voor hetzelfde verzorgingsgebied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2DF01AF3" w14:textId="55580654">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6. Onze Minister kan bij ministeriële regeling nadere regels stellen over de inhoud en inrichting van de jaarrekening van de NLPO en de lokale publieke media-instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6F46ADF2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="058C1CAC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="6B349A6B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5C14F3F4" w14:textId="2CF7A134">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.175 komt te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="41399562" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2ADFC5DD" w14:textId="32F02148">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.175</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6C8F1B09" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="65B66A2D" w14:textId="490D0927">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De regionale en lokale publieke media-instellingen kunnen met toestemming van het Commissariaat en onder door hem te stellen voorwaarden, die per instelling kunnen verschillen, gelden reserveren voor de verzorging van media-aanbod, tot een maximum per kalenderjaar van tien procent van de uitgaven in dat jaar van de media-instelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="221437B6" w14:textId="1424F1C4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De RPO en de NLPO kunnen gelden reserveren die bestemd zijn voor de uitvoering van hun taken en werkzaamheden, tot een maximum per kalenderjaar van tien procent van de uitgaven in dat jaar van de RPO of NLPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7CAA0227" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2121857C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="1E0AAE81" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1AD55725" w14:textId="685BA273">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In artikel 2.176, derde lid, wordt na “regionale” ingevoegd “of lokale”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="057CD679" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="213CA3FE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2E6C1E6B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="04D7ABDE" w14:textId="1E74031A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.177, eerste lid, wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3328E181" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="60E91194" w14:textId="425FCE68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De zinsnede “2.175, eerste lid,” wordt vervangen door “2.175,”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="35E8C5F4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="685441DD" w14:textId="3DFEF6FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De zinsnede “van de NPO, de RPO of de landelijke of regionale publieke media-instelling terug” wordt vervangen door “terug van de NPO, de RPO, de NLPO, of de landelijke, regionale of lokale publieke media-instelling”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="036FB918" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="701C8038" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="106FCE85" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="2C5286A1" w14:textId="7955F71D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.178 wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="051E70EA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="75039ECF" w14:textId="7BDE80EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. In het eerste en tweede lid wordt “landelijke en regionale” vervangen door “landelijke, regionale en lokale”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="29AA3816" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="26F0609D" w14:textId="023663AF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. In het vierde lid wordt “de landelijke publieke media-instellingen en de regionale publieke media-instellingen” vervangen door “de landelijke, regionale en lokale publieke media-instellingen”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="02703E47" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00D0253F" w14:paraId="361E3BC6" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>PP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="1C10AD7A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="552CF9A8" w14:textId="46DBD9F7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 2.178 wordt een afdeling ingevoegd, die luidt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="6EB732C9" w14:textId="554AE972">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64950">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AFDELING 2.6.6A. BIJZONDERE BEPALINGEN VOOR SUBSIDIE VAN GEMEENTE AAN LOKALE PUBLIEKE MEDIA-INSTELLING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3DB7C780" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="05243B5D" w14:textId="7B45BEDB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.179</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="055CFB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="5A061974" w14:textId="5B1EE092">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>AFDELING 2.6.6. FINANCIËLE VERANTWOORDING LANDELIJKE, REGIONALE EN LOKALE PUBLIEKE MEDIADIENSTEN.</w:t>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Deze afdeling is van toepassing op subsidie van een gemeente aan de lokale publieke media-instelling in het verzorgingsgebied waartoe de gemeente behoort, voor de uitvoering van de publieke mediaopdracht op lokaal niveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="370B5999" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="49790FFC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7D301D21" w14:textId="77CBA85E">
+        <w:t>Artikel 2.179a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="17F9F966" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="44670260" w14:textId="6BE18DC7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De gemeenteraad maakt voorafgaand aan het aanvraagtijdvak, bedoeld in artikel 2.87u, tweede lid, het budget dat voor subsidie beschikbaar is voor de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid, bekend door opname daarvan in de gemeentelijke begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00326C07" w:rsidR="00326C07" w:rsidP="00326C07" w:rsidRDefault="00326C07" w14:paraId="21A2B3D9" w14:textId="06F2B371">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00883ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. De gemeenteraad maakt jaarlijks uiterlijk voor 1 augustus het budget dat voor subsidie beschikbaar is voor het daaropvolgende kalenderjaar bekend door opname daarvan in de gemeentelijke begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3ED2EFD2" w14:textId="158B8124">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00326C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. De gemeentelijke subsidiebeschikkingen bevatten geen verplichtingen die in strijd zijn met het bepaalde bij of krachtens deze wet of die niet passen in het desbetreffende concessiebeleidsplan NLPO of besluit tot aanwijzing als lokale publieke media-instelling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3D47280D" w14:textId="46F066EE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00326C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. In afwijking van artikel 2.177, tweede lid, worden gelden die het Commissariaat terugvordert van een lokale publieke media-instelling mede terugbetaald aan de gemeente, in verhouding tot het aandeel van de gemeentelijke subsidie in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6DD84F9D" w14:textId="60C3AF91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a. de gelden die in strijd met het bepaalde bij of krachtens deze wet zijn gebruikt; of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1E733286" w14:textId="4E334ABB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b. de reserve van de lokale publieke media-instelling in het jaar waarop de terugvordering betrekking heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4465F527" w14:textId="7A554380">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00326C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. In afwijking van artikel 2.170j, vierde lid, tweede volzin, mede in samenhang met artikel 2.170j, zevende en achtste lid, worden gelden die het Commissariaat terugvordert van de instelling in verhouding tot het aandeel van de gemeentelijke subsidie in het terug te betalen bedrag mede terugbetaald aan de gemeente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="167AB508" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="7C7FC1E7" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>QQ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="4C3EBE7E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1E1EC01E" w14:textId="04ED7021">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Na artikel 2.188 worden twee artikelen ingevoegd, die luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4AC914E4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="1CBCF84C" w14:textId="23F3607B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...346 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="058C1CAC" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 2.189</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0E99ECBC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="1DD1397A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. Een lokale publieke media-instelling evalueert in het tweede jaar van de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid, de wijze waarop zij uitvoering geeft aan de publieke mediaopdracht op lokaal niveau. Zij brengt het evaluatierapport uit aan de NLPO, die het aan Onze Minister zendt en openbaar maakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="188E3455" w14:textId="7E96CAA5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. Het eerste lid is niet van toepassing als toepassing is gegeven aan artikel 2.87j, derde lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="7BC4AD65" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="17084163" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...60 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:t>Artikel 2.190</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...271 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="60E91194" w14:textId="425FCE68">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="1CA82398" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1. De NLPO kan, voor zover een evaluatie of evaluaties als bedoeld in artikel 2.189 daarvoor aanleiding geven, een onafhankelijke evaluatie laten verrichten van de uitvoering van de publieke mediaopdracht op lokaal niveau. Deze evaluatie kan ook begrensd zijn tot deelonderwerpen van die uitvoering, de NLPO of een deel van de lokale publieke media-instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="520A490E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2. De onafhankelijke evaluatie gebeurt in het derde jaar van de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="4A6F54C7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...1039 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3. De NLPO stelt voor de duur van de onafhankelijke evaluatie een commissie in die tot taak heeft de evaluatie te verrichten. De commissie bestaat uit ten minste vijf onafhankelijke deskundigen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E64950" w:rsidP="00E64950" w:rsidRDefault="00E64950" w14:paraId="457774F7" w14:textId="0E5E91EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -17912,51 +18186,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4CC0D34A" w14:textId="30E1CDDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In artikel 7.4, onderdeel c, wordt na “de RPO,” ingevoegd “de NLPO,”. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="1C769FBE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -18258,50 +18531,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1BF8EEE8" w14:textId="081805FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In artikel 7.16a, eerste lid, wordt “landelijke of regionale publieke media-instelling” vervangen door “landelijke, regionale of lokale publieke media-instelling of de NLPO”.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="37F20788" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -18727,269 +19001,269 @@
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="377C7ED7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Artikel 9.14j</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0F19BEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3E1ADAB8" w14:textId="69B47AF0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In afwijking van artikel 2.87a stelt de NLPO het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bestuursverslag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor het eerst vast over het eerste kalenderjaar na de aanwijzing, bedoeld in artikel 2.75, eerste lid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="27458BCD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="00EE0C4D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 9.14k</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="475AA836" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="7BF3E8F8" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>1. Aanwijzingen als lokale publieke media-instelling op grond van paragraaf 2.3.1a van de Mediawet 2008 zoals die luidde voorafgaand aan de inwerkingtreding van de nieuwe wet die gelden op het moment van de inwerkingtreding van de nieuwe wet blijven van rechtswege gelden tot het begin van de eerste concessie die wordt verleend aan de NLPO op grond van artikel 2.87d, en vervallen daarna van rechtswege.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="573D7717" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>2. Voor de lokale publieke media-instellingen, bedoeld in het eerste lid, blijft de Mediawet 2008 van toepassing zoals deze luidde voorafgaand aan de inwerkingtreding van de nieuwe wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="6C0E9714" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>3. In afwijking van het tweede lid bestaat het college van omroepen van de NLPO tot het begin van de eerste concessie van de NLPO uit het college van omroepen van het overlegorgaan, bedoeld in artikel 2.146, onderdeel l, van de Mediawet 2008 zoals die luidde voorafgaand aan de inwerkingtreding van de nieuwe wet, zoals dat college van omroepen was samengesteld voorafgaand aan de inwerkingtreding van de nieuwe wet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="06C6BF6C" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Artikel 9.14j</w:t>
-[...216 lines deleted...]
-        </w:rPr>
         <w:tab/>
         <w:t>4. Op bezwaar en beroep tegen een besluit over aanwijzing als lokale publieke media-instelling dat is genomen voorafgaand aan de inwerkingtreding van de nieuwe wet blijft de Mediawet 2008 zoals die luidde voorafgaand aan de inwerkingtreding van de nieuwe wet van toepassing.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="11AA4E1B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -19036,904 +19310,912 @@
         </w:rPr>
         <w:tab/>
         <w:t>6. Indien op het moment van de inwerkingtreding van de nieuwe wet in een gemeente geen geldende aanwijzing als lokale publieke media-instelling is op grond van paragraaf 2.3.1a van de Mediawet 2008 zoals die luidde voorafgaand aan de inwerkingtreding van de nieuwe wet, de laatste zodanige aanwijzing is vervallen na 1 juli 2026 en het vijfde lid niet van toepassing is, wordt de laatste zodanig aangewezen lokale publieke media-instelling in die gemeente van rechtswege aangewezen als de betreffende lokale publieke media-instelling met ingang van de inwerkingtreding van de nieuwe wet. Deze aanwijzing geldt tot het begin van de eerste concessie van de NLPO en vervalt daarna van rechtswege.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="3994FA87" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107FC2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:tab/>
+        <w:t>7. Bij toepassing van het vijfde of zesde lid is het tweede lid van overeenkomstige toepassing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="235BDEDE" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>8. Het vijfde en zesde lid zijn niet van toepassing bij inwerkingtreding van de nieuwe wet na april 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00107FC2" w:rsidR="00107FC2" w:rsidP="00107FC2" w:rsidRDefault="00107FC2" w14:paraId="1681AB9D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00107FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>9. In afwijking van artikel 2.170b, eerste lid, van de Mediawet 2008 zoals die luidde voorafgaand aan de inwerkingtreding van de nieuwe wet, dragen de betrokken colleges van burgemeester en wethouders bij toepassing van het zesde lid gedurende de periode vanaf de inwerkingtreding van de nieuwe wet tot het begin van de eerste concessie van de NLPO zorg voor de bekostiging van de lokale publieke media-instelling in hun gemeente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="4F0B9069" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="09AFFA25" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Artikel 9.14l</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0C21F5D4" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3F1C036E" w14:textId="0DE0870F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In afwijking van de artikelen 2.170b, 2.170c en 2.173b geldt voor de periode tussen de aanwijzing als NLPO, bedoeld in artikel 2.75, eerste lid, en het begin van de eerste concessie die wordt verleend aan de NLPO op grond van artikel 2.87d, het volgende:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="30BC7053" w14:textId="46BC2D54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. De NLPO dient zo snel mogelijk na de aanwijzing als NLPO, bedoeld in artikel 2.75, eerste lid, een begroting in voor de uitvoering van haar taken in het resterende deel van het kalenderjaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A4A" w:rsidR="009E3A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien de periode, bedoeld in de aanhef, mede een volgend kalenderjaar omvat, wordt de uiterste datum voor indiening van de begroting van de NLPO voor dat jaar bepaald </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3A4A" w:rsidR="009E3A4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:tab/>
-[...73 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:t>door Onze Minister, met dien verstande dat indiening in elk geval plaatsvindt vóór het begin van dat kalenderjaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="482DE011" w14:textId="0790D504">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. Onze Minister stelt uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rijksmediabijdrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de inkomsten van de Ster aan de NLPO een bijdrage in de kosten ter beschikking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="22F9C3B2" w14:textId="5A48BFE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c. Onze Minister kan aan een besluit tot het ter beschikking stellen van de bijdrage voorschriften verbinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="62D53D22" w14:textId="33F73618">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Onze Minister kan een besluit tot het ter beschikking stellen van de bijdrage intrekken of wijzigen als de NLPO de aan het besluit verbonden voorschriften niet naleeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="26CF8365" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="01F07F87" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel 9.14l</w:t>
-[...197 lines deleted...]
-      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:t>Artikel 9.14m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="4F2EF890" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="02591C9D" w14:textId="58027BF6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De begroting, bedoeld in artikel 2.170b, eerste lid, voor het eerste jaar van de duur van de eerste concessie die wordt verleend aan de NLPO op grond van artikel 2.87d, voldoet aan de vereisten van artikel 2.170b, derde en vierde lid, naar de mate waarin de desbetreffende informatie redelijkerwijs beschikbaar is voor de NLPO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="2FAB59DA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00016AFB" w:rsidR="00016AFB" w:rsidP="00016AFB" w:rsidRDefault="00016AFB" w14:paraId="3FC1EF18" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...32 lines deleted...]
-        <w:ind w:right="-2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00016AFB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Artikel 9.14m1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00016AFB" w:rsidR="00016AFB" w:rsidP="00016AFB" w:rsidRDefault="00016AFB" w14:paraId="0DFE5093" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00016AFB" w:rsidP="00016AFB" w:rsidRDefault="00016AFB" w14:paraId="122088ED" w14:textId="42B41FA4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00016AFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In afwijking van artikel 2.170d stelt Onze Minister voorafgaand aan de aanwijzingsperiode, bedoeld in artikel 2.87j, eerste lid, waarvan het begin gelijktijdig is met het begin van de eerste concessie van de NLPO, het totaalbudget dat gedurende die aanwijzingsperiode jaarlijks ten minste beschikbaar is voor de bekostiging van de lokale publieke media-instellingen vast voorafgaand aan de start van het aanvraagtijdvak, bedoeld in artikel 2.87u, tweede lid, dat op die aanwijzingsperiode betrekking heeft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00016AFB" w:rsidP="00D0253F" w:rsidRDefault="00016AFB" w14:paraId="5DE18AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="5BA2CE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Artikel 9.14m</w:t>
-[...67 lines deleted...]
-        </w:tabs>
+        <w:t>Artikel 9.14n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="118B6B5E" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="0FCA2380" w14:textId="2CA2B6DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Artikel 2.173b, tweede lid, is voor de NLPO voor het eerst van toepassing in het tweede kalenderjaar na het begin van de eerste concessie die haar wordt verleend op grond van artikel 2.87d. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="58C0ADBB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="3FABA9BA" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="72D5BCAB" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00016AFB">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...54 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="5BA2CE1D" w14:textId="77777777">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARTIKEL II. WIJZIGING VAN DE WET NORMERING TOPINKOMENS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="0CB3CEE1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="691450CC" w14:textId="379B0D54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>De Wet normering topinkomens wordt als volgt gewijzigd:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="4B6C91C1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1F206551" w14:textId="525B114D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>In Bijlage 1 bij artikel 1.3, eerste lid, onderdeel d, onder het kopje Ministerie van Onderwijs, Cultuur en Wetenschap, komt onderdeel 17 te luiden:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="38DBA3DA" w14:textId="0AB3A33F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>17. De landelijke, regionale en lokale publieke media-instellingen, de NPO, RPO, NLPO en de Ster, bedoeld in artikel 1.1 van de Mediawet 2008.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="5D29AA5A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00E64950" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="6194914A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="22791577" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...115 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="691450CC" w14:textId="379B0D54">
+        <w:t>ARTIKEL III. INWERKINGTREDING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="1A3936BF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="1FF5FFED" w14:textId="1B96A18C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>De Wet normering topinkomens wordt als volgt gewijzigd:</w:t>
-[...9 lines deleted...]
-        <w:ind w:right="-2"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...176 lines deleted...]
-        </w:rPr>
         <w:t>Deze wet treedt in werking op een bij koninklijk besluit te bepalen tijdstip.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="3B67E5F7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="1BEDF76B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -19943,50 +20225,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00E64950" w14:paraId="133990AD" w14:textId="7CC02D48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D0253F" w:rsidR="00D0253F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lasten en bevelen dat deze in het Staatsblad zal worden geplaatst en dat alle ministeries, autoriteiten, colleges en ambtenaren die zulks aangaat, aan de nauwkeurige uitvoering de hand zullen houden.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D0253F" w:rsidR="00D0253F" w:rsidP="00D0253F" w:rsidRDefault="00D0253F" w14:paraId="226FF74B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -20182,72 +20465,72 @@
         <w:ind w:right="1848"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14A323D0" w14:textId="77777777" w:rsidR="00053AC8" w:rsidRDefault="00053AC8">
+    <w:p w14:paraId="504A980D" w14:textId="77777777" w:rsidR="00C32F91" w:rsidRDefault="00C32F91">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EDD911E" w14:textId="77777777" w:rsidR="00053AC8" w:rsidRDefault="00053AC8">
+    <w:p w14:paraId="2A11D1C4" w14:textId="77777777" w:rsidR="00C32F91" w:rsidRDefault="00C32F91">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1F9E96F6" w14:textId="77777777" w:rsidR="00053AC8" w:rsidRDefault="00053AC8">
+    <w:p w14:paraId="59BB4179" w14:textId="77777777" w:rsidR="00C32F91" w:rsidRDefault="00C32F91">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -20374,65 +20657,65 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2CFD6E29" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49AF41FA" w14:textId="77777777" w:rsidR="00053AC8" w:rsidRDefault="00053AC8">
+    <w:p w14:paraId="0A62BAE2" w14:textId="77777777" w:rsidR="00C32F91" w:rsidRDefault="00C32F91">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EE49516" w14:textId="77777777" w:rsidR="00053AC8" w:rsidRDefault="00053AC8">
+    <w:p w14:paraId="36E2457F" w14:textId="77777777" w:rsidR="00C32F91" w:rsidRDefault="00C32F91">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
@@ -20442,79 +20725,86 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F09A4"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="00016AFB"/>
     <w:rsid w:val="00053AC8"/>
     <w:rsid w:val="000865D4"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00107FC2"/>
     <w:rsid w:val="00111ED3"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
+    <w:rsid w:val="00326C07"/>
     <w:rsid w:val="003E3DD8"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="0068546F"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="0078690F"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E3A4A"/>
+    <w:rsid w:val="009E4D80"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="009F09A4"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00A964CB"/>
     <w:rsid w:val="00AE436A"/>
     <w:rsid w:val="00C135B1"/>
+    <w:rsid w:val="00C2108C"/>
+    <w:rsid w:val="00C32F91"/>
+    <w:rsid w:val="00C41B49"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D0253F"/>
     <w:rsid w:val="00D20AFA"/>
     <w:rsid w:val="00D55648"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00E64950"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F23911"/>
     <w:rsid w:val="00F956D4"/>
+    <w:rsid w:val="00FD45C5"/>
+    <w:rsid w:val="00FD6245"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -20861,50 +21151,51 @@
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
@@ -21623,50 +21914,61 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="002168F4"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00D0253F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D0253F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00326C07"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\GriffieSjablonen\wet.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21932,74 +22234,74 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>25</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>46159</ap:Characters>
+  <ap:Pages>26</ap:Pages>
+  <ap:Words>8595</ap:Words>
+  <ap:Characters>47278</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>384</ap:Lines>
-  <ap:Paragraphs>108</ap:Paragraphs>
+  <ap:Lines>393</ap:Lines>
+  <ap:Paragraphs>111</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr>T W E E D E   K A M E R   D E R   S T A T E N - G E N E R A A L                                                        2</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>54443</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>55762</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2009-12-07T14:10:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
     <vt:i4>737000711</vt:i4>