--- v0 (2026-06-03)
+++ v1 (2026-08-10)
@@ -1,4871 +1,1518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...415 lines deleted...]
-      <w:r w:rsidRPr="007914AC" w:rsidR="00ED4479">
+    <w:p w:rsidRPr="0087242E" w:rsidR="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="71D8E21D" w14:textId="2DF1DC38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007914AC" w:rsidR="002B3D73">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00A430D5" w:rsidR="00AB7F74">
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>839</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Tegoeden Tweede Wereldoorlog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="0AA6B025" w14:textId="5F21C791">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>820</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe visie cultuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="0087242E" w:rsidP="00D80872" w:rsidRDefault="0087242E" w14:paraId="15B9DEE8" w14:textId="656141AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="0087242E" w:rsidP="0087242E" w:rsidRDefault="0087242E" w14:paraId="7A6E4F65" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="0087242E" w:rsidRDefault="0087242E" w14:paraId="29DABD7B" w14:textId="5845DDE2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="000B5A0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Ruim tachtig jaar na het einde van de Tweede Wereldoorlog is de zoektocht naar de oorspronkelijke eigenaren van tijdens de oorlog geroofde cultuurgoederen nog niet afgelopen. In een Kamerbrief van 25 juni 2021 is een intensivering van het restitutiebeleid aangekondigd met als doel zo veel mogelijk restituties aan rechthebbenden te realiseren. Daarnaast zijn in deze Kamerbrief uitgangspunten opgenomen voor de omgang met roofkunst in bezit van de Staat, die oorspronkelijk aan Joodse eigenaren toebehoorde en waarvan geen rechthebbenden meer kunnen worden gevonden. Deze objecten behoren op morele gronden toe aan de Joodse gemeenschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="000B5A0F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007914AC" w:rsidR="00AB7F74" w:rsidP="00457C19" w:rsidRDefault="00AB7F74" w14:paraId="69610DD6" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="47A3D799" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="7392E018" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 april ontving ik van het Centraal Joods Overleg (CJO) en een commissie onder voorzitterschap van de heer Lodewijk Asscher het advies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verweesde Joodse roofkunst in de NK-collectie</w:t>
       </w:r>
-      <w:r w:rsidRPr="007914AC" w:rsidR="00BF37A8">
-[...51 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Ik wil het CJO en de commissie hartelijk danken voor dit advies, dat mij duidelijke kaders geeft voor de overdracht van verweesde Joodse roofkunst. In deze brief reageer ik op de aanbevelingen uit het advies en geef ik verdere invulling aan de toekomst van de NK-collectie. Conform het advies stel ik middelen beschikbaar voor programmering met de collectie verweesde Joodse roofkunst en herkomstonderzoek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="64ABFEEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="355F3D23" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Onderzoek naar de NK-Collectie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A430D5" w:rsidR="00865E6D">
-        <w:rPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007914AC" w:rsidR="00865E6D">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NK-collectie is een bijzondere deelcollectie binnen de Rijkscollectie. Het omvat kunst en gebruiksvoorwerpen die na de Tweede Wereldoorlog door de geallieerden uit Duitsland zijn gerecupereerd en aan Nederland zijn teruggegeven. Een aanzienlijk deel van deze collectie bestaat uit objecten die in de context van de Holocaust zijn geroofd van, of onder dwang zijn verkocht door, Joodse Nederlanders en andere vervolgde bevolkingsgroepen. In 2026 bevinden zich nog ruim 3300 objecten in de NK-collectie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="21B9314C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="007914AC" w:rsidR="003F7114">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="58A4F252" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de periode 2022–2025 heeft de RCE het Programma Intensivering Restitutiebeleid WOII uitgevoerd en daarbij de volledige NK-collectie onderzocht. Dit onderzoek heeft bij sommige objecten nieuwe informatie opgeleverd die ertoe heeft geleid dat de RCE nabestaanden van oorspronkelijke eigenaren heeft kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">heeft </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A430D5" w:rsidR="003F7114">
+        <w:t>benaderen ten behoeve van teruggave. Ook kon voor een deel van de objecten worden vastgesteld dat geen sprake is van een transactie onder dwang. De resultaten van dit programma zijn neergelegd in drie voortgangsrapportages van de RCE, die online zijn gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="0060049C">
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Gedurende het onderzoek heeft een externe commissie de kwaliteit van het onderzoek gevolgd. Zij concludeerde dat het onderzoek goed is uitgevoerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007914AC" w:rsidR="003F7114" w:rsidP="00457C19" w:rsidRDefault="003F7114" w14:paraId="5BAFA96A" w14:textId="77777777"/>
-[...91 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="4AF11917" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="1E5C7760" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor meer dan de helft van deze objecten kon de herkomstgeschiedenis onvoldoende sluitend worden vastgesteld. Daardoor is ook niet eenduidig te bepalen of de oorspronkelijk eigenaar Joods was. Naar deze groep zal de RCE in 2026 en 2027 nader onderzoek uitvoeren. Daarbij wordt gebruikgemaakt van nieuwe mogelijkheden, waaronder inmiddels digitaal toegankelijke archieven en beeldherkenning. Na afronding van dit onderzoek zal duidelijker zijn welk deel van de NK-collectie als verweesde Joodse roofkunst te beschouwen is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5C5C668E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5FD736C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Besluitvorming verweesde Joodse roofkunst</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007914AC" w:rsidR="00F56ED4" w:rsidP="00457C19" w:rsidRDefault="00F56ED4" w14:paraId="35816F28" w14:textId="7DFD27DA">
-[...127 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5E5CED98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om tot gedragen besluitvorming over de omgang met verweesde Joodse roofkunst te komen, is het CJO in 2024 gevraagd naar haar zienswijze op dit onderwerp. Voor de beantwoording hiervan heeft het CJO een commissie ingesteld onder voorzitterschap van Lodewijk Asscher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="2E13CBBE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="487C049A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In 2025 heeft mijn ambtsvoorganger, minister Moes, in overleg met de commissie besloten een ruime definitie van verweesde Joodse roofkunst te hanteren. Dit besluit is in lijn met het verruimde restitutiebeleid en met oog voor de historische context van de Holocaust. Het betekent dat bij bezitsverlies van Joodse particulieren gedurende het naziregime roof wordt verondersteld, overeenkomstig het beoordelingskader van de Restitutiecommissie. Indien geheel niets bekend is over de herkomst van een object in de NK-collectie, wordt– gelet op de systematische en grootschalige roof van Joodse Nederlanders als onderdeel van de vervolging – verondersteld dat het Joodse roofkunst betreft. Objecten die na afronding van het hierboven vermelde nadere herkomstonderzoek door de RCE zijn gecategoriseerd als Joodse roofkunst en op dat moment geen onderdeel zijn van een procedure bij de Restitutiecommissie, komen in aanmerking voor overdracht aan de Joodse gemeenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="58C953D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="3EA285BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>De commissie heeft mij geadviseerd over de vormgeving en het doel van deze overdracht. De adviezen van de commissie Asscher kunnen worden ondergebracht in drie hoofdthema’s: de overdracht zelf, de zichtbaarheid van de collectie, en herkomstonderzoek. Ik zal langs deze lijnen ingaan op de aanbevelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="7BF1C906" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="05B9E6D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Overdracht van de collectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie adviseert dat verweesde Joodse roofkunst in de NK-collectie wordt overgedragen aan de Joodse gemeenschap, conform de eerdere toezegging. De objecten moeten daarbij beschikbaar blijven voor eventuele restitutieverzoeken van individuele rechthebbenden. De commissie stelt verder een verdeling van verantwoordelijkheden voor. De commissie adviseert het fysieke beheer onder verantwoordelijkheid van de minister te laten. Zeggenschap over de wijze waarop de collectie kan worden ingezet, hoort echter bij de Joodse gemeenschap te liggen. De commissie adviseert daartoe overdracht van houderschap van de collectie aan een daartoe opgerichte stichting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="47D88850" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="58F23B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik onderschrijf de uitgangspunten van de commissie over de overdracht en ben bereid om het fysieke beheer uit te blijven voeren zoals dit nu ook al gebeurt. Ik wacht het aanvullende herkomstonderzoek van de RCE naar de NK-collectie af om te bepalen welke objecten in aanmerking komen voor overdracht. In de tussentijd verken ik de (juridische) stappen die nodig zijn om de overdracht te realiseren. Ik blijf hierover in gesprek met het CJO, zodat de uitvoering aansluit bij en recht doet aan het advies van de commissie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5FD71BED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5A57369A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zichtbaarheid van de collectie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...148 lines deleted...]
-        <w:rPr>
+        <w:t>De commissie onderstreept dat de overdracht als doel heeft dat “iemand zich ontfermt over de verweesde objecten en deze naar buiten brengt. De collectie is immers van groot belang omdat zij de overlevering in zich draagt van mensen van wie de identiteit en daarmee hun levensverhaal niet meer bekend is.” De collectie kan daarmee een belangrijke rol spelen in het vertellen van de geschiedenis van de Holocaust. De commissie adviseert daartoe een actieve programmering rond de collectie te realiseren en schetst een helder beeld over de wijze waarop dit gerealiseerd kan worden. Daarnaast stelt de commissie voor het gebruik van tekstbordjes die de bezoeker wijzen op de herkomst van de objecten, als voorwaarde in bruikleenleenoverkomsten op te nemen. Ik omarm deze adviezen en ben bereid structureel €400.000 ter beschikking te stellen ten behoeve van programmering met deze collectie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="5ED6942D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="68FF6134" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Onderzoek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007914AC" w:rsidR="00865E6D">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="007914AC" w:rsidR="00B559E3">
-[...53 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De commissie wijst verder op het belang van herkomstonderzoek in de gehele museale sector en adviseert dit te ondersteunen. Herkomstonderzoek is een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">kerntaak van musea, zoals neergelegd in de Ethische Code voor Musea en de Museumnorm. Ik roep de museale sector dan ook op de herkomst van de collecties kritisch tegen het licht te houden en eventuele lacunes te onderzoeken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="28410672" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="61A1153C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om musea te ondersteunen bij deze taak is in 2022 een informatiepunt bij de RCE ingesteld. Hier kunnen collectiebeheerders, onderzoekers en ook mogelijke rechthebbenden terecht voor vragen over restitutiebeleid, verzoekprocedures en herkomstonderzoek. Deze doelgroepen weten RCE goed te vinden; in 2024 handelde de RCE 400 informatieverzoeken af. De RCE deelt daarnaast informatie via bijeenkomsten, workshops, nieuwsbrieven en publicaties. Ook via subsidie aan enkele cursussen van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...132 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ErfgoedAcademie</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...221 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagt de RCE bij aan vaardigheden van herkomstonderzoekers en andere museummedewerkers. De RCE kan aan de informatiebehoefte uit het veld voldoen, dus ik zie op dit moment geen aanleiding de inzet van de RCE verder op te schalen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="7BB8861F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="70FE3F9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Net als de commissie zie ik dat het uitvoeren van herkomstonderzoek voor musea een tijdrovende en daarmee kostbare taak is. Kennis over de herkomst van objecten is noodzakelijk voor een rechtvaardige omgang met onze museumcollecties. Daarmee is herkomstonderzoek een voorwaarde voor de effectiviteit van zowel het restitutiebeleid Tweede Wereldoorlog als de omgang met koloniale collecties. Ik zal de sector hierbij door middel van een subsidieregeling bij het Mondriaan Fonds, tijdelijk extra ondersteunen. Deze regeling heeft als doel herkomstonderzoek van musea naar koloniale collecties en naar roofkunst uit de Tweede Wereldoorlog te stimuleren. Hiermee krijgen we ook beter zicht op verweesde Joodse roofkunst in de gehele Collectie Nederland. Ik ga met het Mondriaan Fonds in gesprek over de vormgeving van deze regeling en zal voortbouwen op de ervaringen van de RCE en het consortium koloniale collecties. Voor dit doel stel ik in de periode 2027-2031 één miljoen euro per jaar beschikbaar, met een aanloop van 0,5 miljoen in 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="64DB1052" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="430E1319" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007914AC" w:rsidR="00356BA3" w:rsidP="00457C19" w:rsidRDefault="00356BA3" w14:paraId="1631FF61" w14:textId="0C070C69">
-[...9 lines deleted...]
-      <w:r w:rsidR="00477ABD">
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="0DFF82D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De geschiedenis van de Holocaust en de grootschalige roof van cultuurgoederen is een Europese geschiedenis. Collecties zijn verspreid geraakt over meerdere landen. Ik hecht dan ook aan Europese samenwerking op dit onderwerp en zal de dialoog met andere landen hierover proactief voortzetten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="1E4B6D5D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED4479">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="007914AC">
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="000B5A0F" w:rsidRDefault="000B5A0F" w14:paraId="4EAF5AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze objecten zijn de laatste zichtbare sporen van levens die zijn vernietigd. Ze verdienen een bestemming die recht doet aan die geschiedenis en aan de Joodse gemeenschap. Het immense onrecht dat de Joden tijdens de Tweede Wereldoorlog is aangedaan, kunnen we niet herstellen. Maar we kunnen wel een stap zetten naar een waardige bestemming voor wat van hen was. Ook als we de oorspronkelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eigenaren of hun erven niet meer kunnen vinden. Ik zal uw Kamer na afronding van de juridische verkenning nader informeren over de implementatie van dit advies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="383F531E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="706481C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007914AC" w:rsidR="000F521E" w:rsidP="00E0314D" w:rsidRDefault="000F521E" w14:paraId="2E352714" w14:textId="77777777">
-[...57 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="0122C3DB" w14:textId="33355E9B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E" w:rsidR="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Letschert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidP="0087242E" w:rsidRDefault="000B5A0F" w14:paraId="2DC061A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0087242E" w:rsidR="000B5A0F" w:rsidSect="00A0158C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="615E59A1" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00865E6D">
+    <w:p w14:paraId="7AA9EC2B" w14:textId="77777777" w:rsidR="00752AAF" w:rsidRDefault="00752AAF" w:rsidP="000B5A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA15B3D" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50749E84" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00865E6D">
+    <w:p w14:paraId="2C2FB7D0" w14:textId="77777777" w:rsidR="00752AAF" w:rsidRDefault="00752AAF" w:rsidP="000B5A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F2186E" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Verdana-Bold">
+    <w:altName w:val="Verdana"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...34 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F545618" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="3508A101" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="521A308B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7D09B5BA" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="3D3BDDDA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="479F42B6" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="544E77D3" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00865E6D">
+    <w:p w14:paraId="3FC40190" w14:textId="77777777" w:rsidR="00752AAF" w:rsidRDefault="00752AAF" w:rsidP="000B5A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6157CA6B" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3618DF8F" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00865E6D">
+    <w:p w14:paraId="1795E853" w14:textId="77777777" w:rsidR="00752AAF" w:rsidRDefault="00752AAF" w:rsidP="000B5A0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73455460" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="621269F4" w14:textId="77777777" w:rsidR="00AB7F74" w:rsidRDefault="00AB7F74" w:rsidP="00AB7F74">
+    <w:p w14:paraId="188B04C5" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="0087242E" w:rsidRDefault="000B5A0F" w:rsidP="0087242E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2020/21, 25839, nr. 49.</w:t>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2020/21, 25839, nr. 49.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="601CC4F6" w14:textId="75D78B15" w:rsidR="003F7114" w:rsidRPr="00FA44D3" w:rsidRDefault="003F7114">
+    <w:p w14:paraId="2842C2A0" w14:textId="38CD28B7" w:rsidR="000B5A0F" w:rsidRPr="0087242E" w:rsidRDefault="000B5A0F" w:rsidP="0087242E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00110D52">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0087242E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="12"/>
-          <w:szCs w:val="12"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00110D52">
-[...2 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00091D4A" w:rsidRPr="00110D52">
-[...9 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="0087242E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.cultureelerfgoed.nl/documenten/2023/01/01/onderzoek-naar-de-nk-collectie-voortgangsrapportage-1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="006C707A" w:rsidRPr="006C707A">
-[...9 lines deleted...]
-          <w:szCs w:val="12"/>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="0087242E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.cultureelerfgoed.nl/documenten/2025/01/01/onderzoek-naar-de-nk-collectie---voortgangsrapportage-2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00110D52" w:rsidRPr="00110D52">
-[...4 lines deleted...]
-        <w:t>https://www.cultureelerfgoed.nl/documenten/2026/01/01/onderzoek-naar-de-nk-collectie-voortgangsrapportage-3</w:t>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="0087242E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.cultureelerfgoed.nl/documenten/2026/01/01/onderzoek-naar-de-nk-collectie-voortgangsrapportage-3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0087242E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70225DFC" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="7E1B3329" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="6BD5F752" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="6D069284" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
-      <w:rPr>
-[...67 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="00DA9AED" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="69022445" w14:textId="77777777" w:rsidR="000B5A0F" w:rsidRPr="000B5A0F" w:rsidRDefault="000B5A0F" w:rsidP="000B5A0F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1128 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1017 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="000B5A0F"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rsid w:val="00102928"/>
+    <w:rsid w:val="00195CA8"/>
+    <w:rsid w:val="003B0C97"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00752AAF"/>
+    <w:rsid w:val="0087242E"/>
+    <w:rsid w:val="009768E5"/>
+    <w:rsid w:val="00A0158C"/>
+    <w:rsid w:val="00B87623"/>
+    <w:rsid w:val="00C353B0"/>
+    <w:rsid w:val="00EF5618"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45A2F2CC"/>
-  <w15:docId w15:val="{7B6D16BB-DE0F-4A1F-A8FE-D3AF039B8DED}"/>
+  <w14:docId w14:val="2CA07F68"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CB9863EA-1C37-4F80-A6ED-8D0936772DE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5014,1324 +1661,1171 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="000B5A0F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...287 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00865E6D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00865E6D"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00865E6D"/>
-[...75 lines deleted...]
-      <w:sz w:val="24"/>
+    <w:rsid w:val="000B5A0F"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C1AB2"/>
+    <w:rsid w:val="000B5A0F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0087242E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultureelerfgoed.nl/documenten/2026/01/01/onderzoek-naar-de-nk-collectie-voortgangsrapportage-3" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultureelerfgoed.nl/documenten/2025/01/01/onderzoek-naar-de-nk-collectie---voortgangsrapportage-2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultureelerfgoed.nl/documenten/2023/01/01/onderzoek-naar-de-nk-collectie-voortgangsrapportage-1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>4</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8608</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1544</ap:Words>
+  <ap:Characters>8497</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>71</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10152</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10021</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O229HAR</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O229HAR</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>