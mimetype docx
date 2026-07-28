--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -1,2620 +1,758 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00737953" w:rsidRDefault="00A97BB8" w14:paraId="5E6074FA" w14:textId="77777777">
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8" w:rsidRDefault="00604D88" w14:paraId="0B878FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31765</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kwaliteit van zorg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8" w:rsidP="00BC3ED8" w:rsidRDefault="00BC3ED8" w14:paraId="6A9D4E42" w14:textId="1A4F4553">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00A97BB8" w:rsidP="00737953" w:rsidRDefault="00A97BB8" w14:paraId="35747256" w14:textId="77777777">
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>983</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="00BC3ED8" w14:paraId="3ECA27F0" w14:textId="5EBD39BF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="Retouradres"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="00BC3ED8" w14:paraId="42974122" w14:textId="51EA5333">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00604D88" w:rsidP="0091116F" w:rsidRDefault="00604D88" w14:paraId="4D4CD440" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:autoSpaceDN w:val="0"/>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="00ED2842" w:rsidR="00ED2842" w:rsidP="00737953" w:rsidRDefault="00943459" w14:paraId="4405E633" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="55E1550C" w14:textId="629A1CB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
-          <w:rFonts w:eastAsia="SimSun" w:cs="Lohit Hindi"/>
-[...19 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij reageer ik conform uw verzoek op de brieven en aanvullende stukken die door de heer B. aan u zijn toegezonden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="6F1EEAF8" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst wil ik stilstaan bij het persoonlijk verlies dat is geleden. Uit de stukken spreekt hoeveel impact het overlijden en de gebeurtenissen daaromheen op de heer B. en zijn naasten hebben gehad. Het is invoelbaar dat de omstandigheden rond de verleende zorg en de ervaringen in de periode daarna hebben geleid tot verdriet, vragen en gevoelens van onmacht. Ook komt duidelijk naar voren dat de heer B. zich langdurig inspant om aandacht te vragen voor wat hij als ernstige tekortkomingen en misstanden ervaart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>der Staten-Generaal</w:t>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="3FF1E633" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de correspondentie wordt indringend aandacht gevraagd voor zowel de omstandigheden rond het overlijden als voor bredere knelpunten in het zorgstelsel, waaronder het functioneren van toezicht, klachtenafhandeling en het declaratiesysteem. Tevens wordt beschreven dat er sprake is van een sterk gevoel onvoldoende gehoord en geholpen te zijn door betrokken instanties en dat procedures naar het oordeel van betrokkene onvoldoende voortgang kennen. Ik begrijp dat dit het vertrouwen in een zorgvuldige afhandeling onder druk kan zetten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>Postbus 20018</w:t>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="31C3E0F1" w14:textId="46AB97F8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De ernst van deze signalen, waaronder mogelijke medische tekortkomingen en onregelmatigheden komen duidelijk naar voren in de correspondentie. De beoordeling van individuele casuïstiek, evenals mogelijke aansprakelijkheid of strafrechtelijke aspecten, is voorbehouden aan de daarvoor bevoegde instanties, zoals de Inspectie Gezondheidszorg en Jeugd (IGJ), de Nederlandse Zorgautoriteit (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NZa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) en – waar van toepassing – de rechterlijke macht. Het is van belang dat deze procedures zorgvuldig en onafhankelijk kunnen plaatsvinden. De zienswijzen van deze instanties zijn als bijlagen toegevoegd aan deze brief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>2500 EA  DEN HAAG</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="007539FC" w:rsidR="00A97BB8" w:rsidP="00737953" w:rsidRDefault="00A97BB8" w14:paraId="634577F6" w14:textId="77777777">
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="42995D76" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bredere zorgen over het functioneren van het declaratiestelsel, het gebruik van AGB-registraties en de rol van verschillende betrokken partijen zijn eveneens helder. Deze signalen raken aan de inrichting en werking van het zorgstelsel en worden betrokken bij het doorlopend verbeteren van toezicht en controlemechanismen. De inbreng wordt in dat kader gedeeld met de relevante toezichthouders en uitvoeringsorganisaties. Voor zover de opmerkingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="10A35588" w14:textId="77777777">
+      <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:outlineLvl w:val="0"/>
-[...227 lines deleted...]
-      <w:r w:rsidRPr="00651A7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>betrekking hebben op de Kamer van Koophandel en mogelijke economische delicten, worden deze tevens onder de aandacht gebracht van het ministerie van Economische Zaken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737953" w:rsidP="00737953" w:rsidRDefault="00737953" w14:paraId="3D8C21C1" w14:textId="77777777">
+    <w:p w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="6C03BD8D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00651A7B" w:rsidR="00651A7B" w:rsidP="00737953" w:rsidRDefault="00943459" w14:paraId="57CA5EBF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de stukken blijkt dat er behoefte bestaat aan erkenning en aan concrete opvolging van de meldingen. Tegelijkertijd is het gegeven de verantwoordelijkheidsverdeling in het stelsel niet mogelijk om vanuit mijn positie in te grijpen in individuele gevallen of lopende procedures.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="3D96367A" w14:textId="589BCC91">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ten aanzien van het verzoek om een persoonlijk gesprek merk ik op dat, gelet op de aard van het verzoek en de lopende procedures, een dergelijk gesprek op dit moment niet passend wordt geacht. Ik vertrouw erop dat de signalen via de daarvoor bestemde instanties en procedures zorgvuldig worden beoordeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00942FCA" w:rsidP="00737953" w:rsidRDefault="00943459" w14:paraId="09A1A107" w14:textId="77777777">
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="46B4BE5C" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00942FCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik waardeer het dat uw commissie deze signalen en zorgen nadrukkelijk onder mijn aandacht heeft gebracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00737953" w:rsidP="00737953" w:rsidRDefault="00737953" w14:paraId="5EDC15FA" w14:textId="77777777">
+    <w:p w:rsidR="00BC3ED8" w:rsidP="0091116F" w:rsidRDefault="00BC3ED8" w14:paraId="62545843" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00737953" w:rsidR="00737953" w:rsidP="00737953" w:rsidRDefault="00737953" w14:paraId="0F8CDB18" w14:textId="4D9B6E1C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="00BC3ED8" w14:paraId="4B17B148" w14:textId="183F35CA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00737953" w:rsidR="00737953" w:rsidP="00737953" w:rsidRDefault="00737953" w14:paraId="29BDD68D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="0091116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="0091116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jeugd en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="00BC3ED8" w14:paraId="7F731083" w14:textId="01486436">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:kern w:val="2"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00737953" w:rsidR="00737953" w:rsidP="00737953" w:rsidRDefault="00737953" w14:paraId="72DCA6DA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3ED8" w:rsidR="0091116F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="0091116F" w:rsidP="0091116F" w:rsidRDefault="0091116F" w14:paraId="7C4D6294" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...111 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3ED8" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="3FCBC4AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BC3ED8" w:rsidR="00FE0FA3" w:rsidSect="0091116F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DBF260A" w14:textId="77777777" w:rsidR="006E5AB3" w:rsidRDefault="006E5AB3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="307B77EE" w14:textId="77777777" w:rsidR="00FB107F" w:rsidRDefault="00FB107F" w:rsidP="0091116F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C84846F" w14:textId="77777777" w:rsidR="006E5AB3" w:rsidRDefault="006E5AB3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2BAF319A" w14:textId="77777777" w:rsidR="00FB107F" w:rsidRDefault="00FB107F" w:rsidP="0091116F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...56 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34A9AEBE" w14:textId="77777777" w:rsidR="0091116F" w:rsidRPr="0091116F" w:rsidRDefault="0091116F" w:rsidP="0091116F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CE10E64" w14:textId="77777777" w:rsidR="0091116F" w:rsidRPr="0091116F" w:rsidRDefault="0091116F" w:rsidP="0091116F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="202F4CAE" w14:textId="77777777" w:rsidR="0091116F" w:rsidRPr="0091116F" w:rsidRDefault="0091116F" w:rsidP="0091116F">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BD9F72D" w14:textId="77777777" w:rsidR="006E5AB3" w:rsidRDefault="006E5AB3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1D51B4A7" w14:textId="77777777" w:rsidR="00FB107F" w:rsidRDefault="00FB107F" w:rsidP="0091116F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B0F77D2" w14:textId="77777777" w:rsidR="006E5AB3" w:rsidRDefault="006E5AB3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3610F03C" w14:textId="77777777" w:rsidR="00FB107F" w:rsidRDefault="00FB107F" w:rsidP="0091116F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2262E320" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00943459">
+  <w:p w14:paraId="58DF0AAD" w14:textId="77777777" w:rsidR="0091116F" w:rsidRPr="0091116F" w:rsidRDefault="0091116F" w:rsidP="0091116F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...74 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="693F1775" w14:textId="77777777" w:rsidR="00830438" w:rsidRDefault="00943459" w:rsidP="00536636">
+  <w:p w14:paraId="218F34B2" w14:textId="77777777" w:rsidR="00A9686D" w:rsidRPr="0091116F" w:rsidRDefault="00A9686D" w:rsidP="0091116F">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...317 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4677BEEC" w14:textId="77777777" w:rsidR="00A9686D" w:rsidRPr="0091116F" w:rsidRDefault="00A9686D" w:rsidP="0091116F">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...30 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...276 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="0091116F"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002E584A"/>
+    <w:rsid w:val="00604D88"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A9686D"/>
+    <w:rsid w:val="00BC3ED8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E06B9B"/>
+    <w:rsid w:val="00FB107F"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3079"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EE8AA35"/>
+  <w14:docId w14:val="763D624C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FF778DD8-DCDE-4FFB-84E0-5E1438B9A071}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2636,74 +774,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2852,1348 +991,1006 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0091116F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0091116F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="0091116F"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...513 lines deleted...]
-      <w:i/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="0091116F"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="0091116F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0091116F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="0091116F"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-TabelTitel">
-    <w:name w:val="Huisstijl-TabelTitel"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...65 lines deleted...]
-    </w:rPr>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0091116F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0091116F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>507</ap:Words>
-  <ap:Characters>2993</ap:Characters>
+  <ap:Words>513</ap:Words>
+  <ap:Characters>2826</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>24</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3494</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3333</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>