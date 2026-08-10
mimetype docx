--- v0 (2026-06-03)
+++ v1 (2026-08-10)
@@ -1,6678 +1,3267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CE78E9" w:rsidP="0048468F" w:rsidRDefault="0029351B" w14:paraId="31E5E1EB" w14:textId="77777777">
-[...67 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00257181" w:rsidRDefault="00810CDA" w14:paraId="195C6204" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>21 501-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2" w:rsidR="00257181">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...8 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2" w:rsidR="00257181">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Milieuraad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="53B1D437" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Nr. 1032</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Verslag van een schriftelijk overleg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="68272F26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
-[...22 lines deleted...]
-          <w:szCs w:val="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...96 lines deleted...]
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="22B959F2" w14:textId="77777777">
+        <w:t>Vastgesteld 3 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4248B798" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7AB8268B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="05ABAB05" w14:textId="77777777">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vaste commissie voor Europese Zaken heeft een aantal vragen en opmerkingen voorgelegd aan de minister van Economische Zaken en Klimaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Geannoteerde agenda informele Raad Algemene Zaken Cohesie d.d. 4 en 5 juni 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 21501-08, nr. 1031</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief van de minister van Economische Zaken en Klimaat d.d. 23 maart 2026 inzake </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het Verslag Raad Algemene Zaken - Cohesie 26 februari 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Kamerstuk 21501-08, nr. 1029</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="25CC907F" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="33D01C06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De vragen en opmerkingen zijn op 28 mei 2026 aan de minister van Economische Zaken en Klimaat voorgelegd. Bij brief van 3 juni 2026 zijn de vragen beantwoord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="51CFDB62" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2E202A33" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="22FFBA13" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Meetelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="479232AF" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4EAF3DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Moonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5657EEC9" w14:textId="2CE40B0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-        </w:rPr>
+        </w:rPr>
+        <w:br/>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA75AE" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="167D9E02" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="067073E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="7FCCEB96" w14:textId="386BB14D">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00CD23A2" w:rsidRDefault="00810CDA" w14:paraId="231A56EE" w14:textId="0C8CED5E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="705" w:hanging="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E6421B">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:t>Vragen en opmerkingen vanuit de fracties en reactie van de bewindspersoon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4485BA48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5948437B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="34273F9A" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4451B208" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de VVD-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="60BFD61A" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="0D27A969" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de PVV-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="3A859783" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="459AE614" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de BBB-fractie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E6421B" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="32123DEE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="62796B4D" w14:textId="157AEE3E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
-        <w:t>II</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6716413C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5BD199F3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="130BE27C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="49FC7567" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7530DFC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4E233050" w14:textId="395AA370">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
-[...151 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en opmerkingen vanuit de fracties en reactie van de bewindspersoon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3B47FE87" w14:textId="74D9446E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264A4F">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:br/>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de D66-fractie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="17FF2854" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="53FC4680" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="4D096A4D" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="102984F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="5FA5DD1E" w14:textId="0EEA4944">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="23DE4010" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Kan de minister specifiek toelichten wat haar inzet zal zijn als het gaat om de toegang van het Caribisch deel van ons koninkrijk tot Europese Unie (EU)-financiering (zowel Bonaire, Sint-Eustatius en Saba als Curaçao, Aruba en Sint-Maarten)?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="7920BB5C" w14:textId="6B3EF00F">
-      <w:pPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="204C5ADD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:t>De toegang van de Caribische delen van het Koninkrijk tot EU-financiering en het instrument voor de Landen en Gebieden Overzee heeft de nadrukkelijke aandacht van het kabinet. In april 2023 is de speciaal gezant voor Bonaire, Sint Eustatius en Saba aangesteld om de eilanden te ondersteunen bij het aantrekken van EU-financiering. Aruba, Curaçao en Sint Maarten kunnen middels een brief het ministerie van Binnenlandse Zaken en Koninkrijksrelaties (BZK) officieel verzoeken om het gezantschap in te zetten voor hun land. Tot op heden heeft BZK geen officiële verzoeken ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2C469AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2BAEF9AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Daarnaast is in het beoordeling nieuwe commissievoorstellen (BNC)-fiche</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> over het landen en gebieden overzee (LGO)-besluit voorstel, als onderdeel van het aankomende Meerjarig Financieel Kader (MFK) 2028-2034, de kabinetsinzet ten aanzien van het verbeteren tot toegang tot EU-financiering uiteengezet. Alle geoormerkte middelen voor de LGO zijn geregeld via dit besluit. Het kabinet zal zich in om de procedures t.a.v. deze middelen verder te vereenvoudigen en pleit ook voor op de LGO toegesneden formats voor het indienen van voorstellen en rapportage verplichtingen. Ook heeft de toegang van de Caribische delen van het Koninkrijk tot de mondiale pijler van Global Europe de nadrukkelijke aandacht van het kabinet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="2D38A42B" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="72AD5E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="0007A4DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="44E631B6" w14:textId="516430CA">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="404C738C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Wat is de Nederlandse inzet voor wat ze terug willen zien over het Caribisch deel van ons Koninkrijk in de nieuwe strategie voor eilanden?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="010A2163" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4FF9A3B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="370A9380" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="17A268BC" w14:textId="77777777">
-[...21 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2BC95E2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is voor Nederland van belang dat er in de strategie ook aandacht is voor de LGO en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ultraperifere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gebieden (UPG) van de EU. De LGO zijn, samen met de UPG, strategische buitenposten van de EU. Onder andere de nabijheid van de Verenigde Staten en de geografische ligging van Venezuela maakt het Caribisch gebied in dat opzicht uiterst relevant. Ook dient er aandacht te zijn voor de gevolgen van klimaatverandering en de economische ontwikkeling van de eilanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="672EEBE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="0E1C7A39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264A4F">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de VVD-fractie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="4E01F7A6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7589A1DD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="2237B98C" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3C138E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="163E360E" w14:textId="3064B31A">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="516C9D61" w14:textId="3EC5EF1C">
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5544131F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de VVD-fractie constateren dat het tijdens bovenstaande Raad onder andere zal gaan over de leefbaarheid van Europese regio’s op de termijn. Uiteraard ondersteunen deze leden het uitgangspunt van de ‘Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>’ strategie dat beleid zo goed mogelijk aan moet sluiten bij de specifieke behoeften van regio’s. Denkt de minister in het kader hiervan dat de uitgangspunten van deze strategie het beste op nationaal, of op Europees niveau uitgewerkt kunnen worden? En wat kan Nederland in het verlengde hiervan doen om ervoor te zorgen dat nationaal en Europees beleid om regio’s te ondersteunen niet onnodig overlapt, maar juist elkaar versterkt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2F9E741D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6CD94CEE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="4EDE72F8" w14:textId="77777777">
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="676942D7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="46ED810A" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie zal de “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” strategie naar verwachting in Q4 van 2026 publiceren. Het kabinet zal de strategie na publicatie beoordelen en toetsen op het subsidiariteitsbeginsel. Uw Kamer zal hier t.z.t. via de gebruikelijke procedures over worden geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4C362006" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="207C3A85" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="537771ED" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Het kabinet wil dat in de toekomst de plaatsgebonden aanpak van het cohesiebeleid wordt vormgegeven door te kijken naar bredere regionale plannen en transitieplannen, waarin de kansen en uitdagingen op de drie transities (groen, digitaal, arbeidsmarkt) in de verschillende regio’s geïdentificeerd worden.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00264A4F">
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij kan worden voortgebouwd op de huidige regionale slimme specialisatie strategieën (RIS3) die een Europees kader bieden voor regionale investeringen. Het kabinet zet zich daarom bij de MFK-onderhandelingen ervoor in dat deze strategieën een centrale rol krijgen in de opzet van de Nationale en Regionale Partnerschapsplannen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NRPP's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="58DDCAA5" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="285A7295" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="30EA7DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="4FB3FCF9" w14:textId="2160A984">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2EE3E429" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Is de minister daarnaast van plan om gebruik te maken van Europese wetgeving die het mogelijk maakt om de regeldruk in bepaalde regio’s te verminderen om economische groei aan te jagen?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="4E8B7B7F" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="77B4C6F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6D41FC45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D67AE0" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="2D2B5BF9" w14:textId="16DF418A">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1777DDBA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet staat positief tegenover het benutten van ruimte in Europese regelgeving om onnodige regeldruk te verminderen, ook wanneer dit regionale economische groei kan ondersteunen. Daarbij blijft uitgangspunt dat regels publieke doelen dienen, maar werkbaar, proportioneel en zo eenvoudig mogelijk moeten zijn voor ondernemers en medeoverheden. Ook in de MFK-onderhandelingen, waaronder die over de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NRPP's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, heeft het kabinet aandacht voor het beperken van administratieve lasten en zet het zich actief in voor de uitvoerbaarheid voor begunstigden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6C81E962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4EE33303" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7D28CED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoe kijkt de minister in dit kader naar de mogelijkheid die artikel 25 (en verder) van de Industrial Accelerator Act bieden om bepaalde regio’s als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>national</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...49 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>industrial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manufacturing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>acceleration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aan te wijzen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2193ABEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="39378854" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="64C897C1" w14:textId="77777777">
-[...52 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2275C134" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet ziet potentieel grote samenhang tussen de clusteraanpak in Nederland en het aanwijzen en stimuleren van de transitie via versnellingsgebieden onder de Industrial Accelerator Act (IAA). De IAA poogt zowel de ombouw van bestaande industrie naar schone productieprocessen te stimuleren als nieuwe schone productieprocessen te versnellen. Hoe de basisvergunning uit de IAA juridisch geduid moet worden is nog onbekend, aangezien een dergelijke vergunning in Nederland niet bestaat. De basisvergunning zal in ieder geval moeten gelden voor meerdere industriële activiteiten in een bepaald versnellingsgebied (cluster) en daar zullen activiteiten in de nieuwe industrie ook onder moeten vallen. Zo kunnen ook nieuwe activiteiten sneller een vergunning krijgen en sneller opschalen. Daarbij is de vergunningsverlening bij de opschaling van nieuwe industrie een belangrijk knelpunt, maar ook financiering, beschikbare ruimte, aansluiting op het net, marktcreatie en lange termijn beleidszekerheid spelen een cruciale rol. Het is bovendien positief dat het voorstel ook oog heeft voor andere strategische industrieën binnen dezelfde gebieden zodat synergievoordelen kunnen worden benut. Voor de nadere inzet van het kabinet in de onderhandelingen over de IAA verwijs ik u naar het BNC-fiche</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat daarover recent met uw Kamer is gedeeld. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1A81B4B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7CFDCB1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2F65BEB9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tot slot vragen deze leden welke gevolgen de strategie heeft voor de onderhandeling in het kader van het volgende Meerjarig Financieel Kader (MFK) van de EU?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6D52990B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="14C63309" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft uw Kamer op 22 mei jl. middels een brief geïnformeerd over de voortgang van de onderhandelingen van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MFK.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De verwachting is niet dat de aangekondigde “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C5B49">
-[...80 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” strategie grote gevolgen gaat hebben voor deze onderhandelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="12A09373" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="35455894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4063E947" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De leden van de VVD-fractie constateren voorts dat er tijdens de Raad stil zal worden gestaan bij de opkomende strategieën voor eilanden en kustgemeenschappen. Welke impact zullen deze strategieën hebben op Caribisch Nederland en op de Waddeneilanden? Hoe zorgt de minister dat deze eilanden maximaal baat hebben bij eventuele initiatieven die voortvloeien uit de strategieën, zonder dat daarbij afgeweken wordt van de onderhandelingspositie van Nederland in het kader van het MFK?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="53F91585" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="15BB6929" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="51BDF534" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>De EU Strategie voor Eilanden is nog niet gepubliceerd. Het is daarmee te vroeg in het proces om te kunnen beoordelen welke impact de EU Strategie voor Eilanden zal hebben op Caribisch Nederland en de Waddeneilanden. Zoals hierboven aangegeven is het voor Nederland wel van belang dat er ook voldoende aandacht is voor uitdagingen en economische ontwikkeling van Caribisch Nederland en de Waddeneilanden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7F74A547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="38F58962" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3EA4405B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Een aantal burgemeesters van grote steden hebben er bij de voorzitter van de Europese Raad op aangedrongen om meer beleid op Europees niveau te creëren om de tekorten op de woningmarkt tegen te gaan. Hoe kijkt de minister aan tegen deze oproep? Is de minister het met deze leden eens dat woningbouw primair een nationale bevoegdheid dient te blijven en dat te allen tijde voorkomen dient te worden dat dit soort initiatieven leiden tot extra regeldruk, waardoor het juist lastiger wordt om aan de woningbouwopgave te voldoen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3E45AF09" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1258CD28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="59896573" w14:textId="77777777">
-[...170 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="73C325AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Woonbeleid is een nationale bevoegdheid en dat moet zo blijven. Nieuwe voorstellen vanuit de Europese Commissie zal het kabinet daarop beoordelen. De Europese Commissie bevestigt in het </w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...31 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Affordable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Housing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>dat zij dit ook zo ziet en ook andere lidstaten delen dit standpunt. Daarbij bieden de voorgestelde initiatieven van de Europese Commissie ook kansen. Zo zal de Europese Commissie in 2027 een Europees vereenvoudigingspakket voor woningbouw presenteren. Ook kan een Europees schaalniveau innovatie en efficiëntie bevorderen. Dergelijke initiatieven kunnen onze woningbouw sneller, goedkoper en duurzamer maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2089A695" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5BC86D48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00264A4F">
-        <w:rPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de PVV-fractie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="22F0E1C4" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3315441D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="0761C9C1" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="51E2E806" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="569DFC6D" w14:textId="295A46FB">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="08EBFFB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie lezen dat de Europese Commissie (EC) werkt aan een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”-strategie terwijl in het kader van het nieuwe MFK juist wordt gesproken over het onderbrengen van cohesiefondsen en andere fondsen in één Nationaal en Regionaal Partnerschapsplan (NRPP) per lidstaat. Deze leden vragen de minister hoe deze strategie zich verhoudt tot de voorgenomen herinrichting van het cohesiebeleid onder het nieuwe MFK. Zij vragen de minister hoe de aangekondigde “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”-strategie concreet zal worden ingepast binnen de Nationale en Regionale Partnerschapsplannen en of de lidstaten hierdoor verplicht kunnen worden om nationale of regionale middelen in te zetten voor door de Europese Commissie geformuleerde doelstellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="60BD67D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5D459FEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="71A3568C" w14:textId="5F6F0480">
-[...13 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="53158531" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanstaande “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” strategie van de Europese Commissie is een mededeling die zich naar verwachting richt op het bieden van kansen aan mensen om in hun eigen regio een toekomst op te bouwen en staat in principe los van de Nationale en Regionale Partnerschapsplannen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NRPP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Een specifieke doelstelling in het NRPP raakt aan het concept van “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, daar lidstaten aandacht moeten hebben voor het bevorderen van de aantrekkelijkheid van gebieden ter ondersteuning van het recht op verblijf. Het is aan de lidstaten zelf om te bepalen in welke mate zij deze doelstelling in hun NRPP willen opnemen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7BA37BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="49D20B05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="223C36F7" w14:textId="5706E3EF">
-[...35 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="19FD8FAB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de PVV-fractie vragen de minister of Nederland straks verplicht kan zijn om een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”-agenda nationaal vorm te geven enkel omdat de Europese Commissie of een Eurocommissaris deze beleidslijn wenselijk acht. Deze leden vragen hoe wordt voorkomen dat “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” in de praktijk leidt tot extra Brusselse sturing op waar mensen zouden moeten wonen, werken of blijven en wanneer volgens de minister een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” dreigt te veranderen in een feitelijke “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Obligation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2F7D4639" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="73FBCDE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="007D755F" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1E16DE8D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” strategie betreft naar verwachting een mededeling en zal daarom geen verplichtend karakter hebben. De Commissie zal de “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” strategie naar verwachting in Q4 van 2026 publiceren. Het kabinet zal de strategie na publicatie beoordelen. Uw Kamer zal hier t.z.t. via de gebruikelijke procedures over worden geïnformeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6E649392" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="237E4BC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="680C7D46" w14:textId="659820BD">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3F2D5E44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de PVV-fractie vragen of de minister erkent dat dure Brusselse regels op het gebied van klimaat, energie, landbouw, bouwen en ondernemen de betaalbaarheid en leefbaarheid van regio’s onder druk zetten en hoe dit zich verhoudt tot de ambitie dat mensen in hun eigen regio moeten kunnen blijven wonen en werken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D77F04" w:rsidP="0048468F" w:rsidRDefault="00D77F04" w14:paraId="70C3FD1B" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4A863C28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1ABEA220" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="19E2EE0E" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1E5E6611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Het kabinet herkent dat regelgeving, ook Europese regelgeving, gevolgen kan hebben voor ondernemers, inwoners en medeoverheden in regio’s. Daarom zet het kabinet zich nationaal en Europees in voor betere regelgeving: regels moeten noodzakelijke publieke doelen dienen, maar tegelijkertijd uitvoerbaar, proportioneel en zo lastenluw mogelijk zijn. Het kabinet zet zich er daarom voor in dat bij nieuwe EU-voorstellen de effecten op regeldruk, mkb en uitvoerbaarheid goed in beeld worden gebracht, en dat bestaande regelgeving waar mogelijk wordt vereenvoudigd zonder afbreuk te doen aan belangrijke beleidsdoelen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="7B39E951" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="267E55BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="57AC435F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="31D34602" w14:textId="1A794DEE">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="06A17C31" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden verzoeken daarnaast of de minister bereid is zich in de onderhandelingen over het nieuwe MFK en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>NRPP’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te verzetten tegen iedere poging om de “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”-strategie te gebruiken als nieuwe grondslag voor hogere Nederlandse afdrachten, extra EU-fondsen of aanvullende Europese voorwaarden aan nationale beleidskeuzes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7C260DC2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5AEAC0E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="36EF26E8" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7AF6B694" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Het kabinet heeft uw Kamer op 22 mei jl. middels een brief</w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> geïnformeerd over de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>inzet van het kabinet ten aanzien van de onderhandelingen over het MFK voor de periode 2028-2034.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarin geeft het kabinet aan dat budgettaire impact van het Commissievoorstel in huidige vorm leidt tot een onacceptabele stijging van de Nederlandse afdrachten aan de Europese Unie. Een verlaging van de EU-begroting dient samen te gaan met behoud van de door de Commissie voorgestelde modernisering. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorgestelde vereenvoudiging van de EU-fondsenstructuur is onderdeel van deze modernisering. De aanstaande mededeling over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” strategie verandert de kabinetsinzet niet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="65C73E1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="27A672D8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de BBB-fractie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="37908490" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="3E3A55B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5EF7194E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze leden vragen de minister hoe zij het “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” precies duidt. Gaat dit volgens de minister alleen over toegang tot banen, voorzieningen en bereikbaarheid, of ook over het behoud van bestaande economische activiteiten, waaronder landbouwbedrijven, familiebedrijven en andere dragers van de regionale economie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="4892BEA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="40A89CB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1F907A49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet interpreteert het “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560CCD">
-[...44 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” als een visie om mensen een reden te geven om te blijven in de regio waar zij vandaan komen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Het kabinet wil dat in de toekomst een plaatsgebonden aanpak voor het cohesiebeleid wordt vormgegeven door te kijken naar bredere regionale plannen en transitieplannen, waarin de kansen en uitdagingen op de drie transities (groen, digitaal, arbeidsmarkt) in de verschillende regio’s geïdentificeerd worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Verdana" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00264A4F">
-[...82 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Daarbij moeten regio’s in staat gesteld worden om te kunnen investeren in regionale economische activiteiten die bijdragen aan lange termijn groei en het verbeteren van de concurrentiekracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="04B014A5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7214B469" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="1F5A225F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen de minister daarnaast om bij dit agendapunt expliciet in te brengen welke impact Natura 2000-gebieden en de daarmee samenhangende beperkingen kunnen hebben op het “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”. Erkent de minister dat inwoners en ondernemers in en rond deze gebieden soms juist worden beperkt in hun mogelijkheden om te blijven wonen, werken, bouwen of boeren in hun eigen streek? Is de minister bereid om in Europees verband te benadrukken dat natuurbeleid niet mag leiden tot een sluipende verdringing van mensen en bedrijven uit het landelijk gebied?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5FE564A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7E53928A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="22140F6A" w14:textId="77777777">
-[...101 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6729AE98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Het kabinet herkent dat maatregelen die voortvloeien uit Natura 2000-verplichtingen in sommige gevallen ingrijpende gevolgen kunnen hebben voor inwoners en ondernemers in en rond Natura 2000-gebieden. Het kabinet vindt het van belang dat mensen perspectief houden om te wonen, werken en ondernemen in hun eigen regio. Het kabinet zet zich er dan ook voor in dat de uitvoering van de natuurverplichtingen zo goed mogelijk samengaat met een leefbaar en economisch vitaal landelijk gebied. Daartoe wordt zowel in de monitoring als in de aanpak voor landbouw, natuur en stikstof uitdrukkelijk aandacht besteed aan mogelijke sociaaleconomische effecten en ingezet op behoud en versterking van de vitaliteit van het platteland. Het kabinet zal bij de verdere Europese gesprekken over natuur- en plattelandsbeleid aandacht blijven vragen voor een evenwichtige benadering, waarbij zowel natuurdoelen als sociaaleconomische belangen en de leefbaarheid van het landelijk gebied zorgvuldig worden meegewogen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="0D2DA45C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="451BDDCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="5918E07B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="58845633" w14:textId="58CD3B56">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="2A68B4D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de BBB-fractie vragen tot slot hoe de minister kijkt naar het principe van een “Right </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Farm”, zoals dat in Frankrijk steviger juridisch is verankerd. Acht de minister het wenselijk om ook in Nederland te onderzoeken hoe bestaande agrarische activiteiten beter kunnen worden beschermd tegen klachten, procedures en beperkingen die ontstaan doordat nieuwe bewoners of nieuwe functies zich vestigen in een gebied waar al generaties lang wordt geboerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="0DED5925" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D77F04" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="5BA8BCAB" w14:textId="419D6C62">
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6581A227" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Antwoord </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="735AE31B" w14:textId="77777777">
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="39369779" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voor de beantwoording van deze vraag verwijs ik u naar de minister van Landbouw, Visserij, Voedselzekerheid en Natuur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00264A4F" w:rsidR="00D67AE0" w:rsidP="0048468F" w:rsidRDefault="00D67AE0" w14:paraId="00C76DBC" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="7E5DC69C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="6E993DB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="00810CDA" w:rsidP="00810CDA" w:rsidRDefault="00810CDA" w14:paraId="07E176D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CD23A2" w:rsidR="004E5D09" w:rsidP="00810CDA" w:rsidRDefault="004E5D09" w14:paraId="6F97E19A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00CD23A2" w:rsidR="004E5D09" w:rsidSect="00810CDA">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="394E9792" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430">
+    <w:p w14:paraId="6E6C378D" w14:textId="77777777" w:rsidR="009C0221" w:rsidRDefault="009C0221" w:rsidP="00810CDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1719A132" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FF9CD07" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430">
+    <w:p w14:paraId="28C76A3D" w14:textId="77777777" w:rsidR="009C0221" w:rsidRDefault="009C0221" w:rsidP="00810CDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3B3F9D" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B9E9220" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3EA76C30" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="277E855F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4B95DBF0" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3BCF6462" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00893B77" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01064485" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430">
+    <w:p w14:paraId="57B5E894" w14:textId="77777777" w:rsidR="009C0221" w:rsidRDefault="009C0221" w:rsidP="00810CDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687F5604" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="286E1166" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430">
+    <w:p w14:paraId="6D6D05B0" w14:textId="77777777" w:rsidR="009C0221" w:rsidRDefault="009C0221" w:rsidP="00810CDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219E3D77" w14:textId="77777777" w:rsidR="00E32430" w:rsidRDefault="00E32430"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="36560827" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="5C6BF680" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4187</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1D839E81" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="34DC7B18" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 21501-08 nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5D6488A3" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="096B2575" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4144</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="74DAC3E2" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="6E88B5E5" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4306</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="079999CF" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="0DB6FB78" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4357</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2AAE5279" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="3FD9E603" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 4357</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7C9EAF3D" w14:textId="77777777" w:rsidR="00D67AE0" w:rsidRPr="00D77F04" w:rsidRDefault="00D67AE0" w:rsidP="00D67AE0">
+    <w:p w14:paraId="2559DC81" w14:textId="12E4D475" w:rsidR="00810CDA" w:rsidRPr="00CD23A2" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D77F04">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD23A2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D77F04">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstuk 21501-08 nr. 963</w:t>
+      <w:r w:rsidRPr="00CD23A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21501-08, nr. 963</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...166 lines deleted...]
-  <w:p w14:paraId="720D81B1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2E239ED0" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...554 lines deleted...]
-  <w:p w14:paraId="587747D0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="698C4A90" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1037 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C780F16" w14:textId="77777777" w:rsidR="00810CDA" w:rsidRPr="00810CDA" w:rsidRDefault="00810CDA" w:rsidP="00810CDA">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...1911 lines deleted...]
-    <w:rsid w:val="00ED7804"/>
+    <w:rsidRoot w:val="00810CDA"/>
+    <w:rsid w:val="00257181"/>
+    <w:rsid w:val="002B00A9"/>
+    <w:rsid w:val="002E1FC6"/>
+    <w:rsid w:val="004312BB"/>
+    <w:rsid w:val="004E5D09"/>
+    <w:rsid w:val="005B53BC"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rsid w:val="008C6E31"/>
+    <w:rsid w:val="008D1838"/>
+    <w:rsid w:val="009C0221"/>
+    <w:rsid w:val="00A55393"/>
+    <w:rsid w:val="00CC5BEA"/>
+    <w:rsid w:val="00CD23A2"/>
+    <w:rsid w:val="00EC46D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0FCAA505"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F22516BA-8D98-4501-BCF9-7DDB8B9CEA15}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6970,397 +3559,1186 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A22FC5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A22FC5"/>
+    <w:rsid w:val="00810CDA"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00810CDA"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00810CDA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>9</ap:Pages>
-  <ap:Words>2699</ap:Words>
-  <ap:Characters>14848</ap:Characters>
+  <ap:Words>2669</ap:Words>
+  <ap:Characters>14681</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>123</ap:Lines>
-  <ap:Paragraphs>35</ap:Paragraphs>
+  <ap:Lines>122</ap:Lines>
+  <ap:Paragraphs>34</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>17512</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>17316</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>