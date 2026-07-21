--- v0 (2026-06-03)
+++ v1 (2026-07-21)
@@ -1,3387 +1,799 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00CB4C86" w:rsidP="00626AD0" w:rsidRDefault="00CB4C86" w14:paraId="088E691C" w14:textId="77777777">
-[...27 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00504739" w:rsidR="00504739" w:rsidRDefault="00B34A19" w14:paraId="3D45FE09" w14:textId="45700433">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739" w:rsidR="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>924</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739" w:rsidR="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00504739" w:rsidR="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pachtbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00504739" w14:paraId="4E62E825" w14:textId="09BEB87C">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739" w:rsidR="00B34A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>103</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00504739" w:rsidP="00B34A19" w:rsidRDefault="00504739" w14:paraId="5887D20C" w14:textId="2ED19151">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00504739" w:rsidP="00B34A19" w:rsidRDefault="00504739" w14:paraId="4FB022A3" w14:textId="60089CB0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="56BCBD6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="142AAC29" w14:textId="4370BAD8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Met deze brief informeer ik uw Kamer over de nieuwe pachtnormen die op 1 juli 2026 van kracht worden. Jaarlijks worden per 1 juli de hoogst toelaatbare pachtprijzen voor akkerbouw- en grasland, tuinland, agrarische gebouwen en agrarische woningen vastgesteld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4C86" w:rsidP="00626AD0" w:rsidRDefault="00CB4C86" w14:paraId="2DE8F037" w14:textId="77777777">
-[...178 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="441B5F16" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="691B9FB0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De nieuwe pachtnormen vindt uw Kamer in de bijlage. De hoogst toelaatbare pachtprijzen voor 2026 zijn door Wageningen Social &amp; Economic Research (WSER) berekend conform de uitgangspunten van het Pachtprijzenbesluit 2007. De pachtnormen voor 2026 voor los bouw- en grasland zijn op basis van de grondbeloning van middelgrote en grote akkerbouw- en melkveebedrijven in de periode 2020-2024 berekend. De pachtnormen voor 2025, die vorig jaar zijn vastgesteld, waren gebaseerd op de bedrijfsresultaten uit de jaren 2019-2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="63CA14D4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="5A8DE673" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de bijlage is per pachtprijsgebied de nieuwe regionorm, de oude regionorm en het veranderpercentage voor los bouw- en grasland vermeld. De pachtnormen 2026 van los bouw- en grasland zijn in dertien van de veertien pachtprijsgebieden gestegen ten opzichte van 2025. Dit varieert van een stijging van 2% in de Zuidelijk veehouderijgebied, tot 23% in Westelijk Holland. In de pachtregio Zuidwestelijk akkerbouwgebied is de pachtnorm met 3% gedaald. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="10CEB707" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="65503493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk135063659" w:id="0"/>
       <w:bookmarkStart w:name="_Hlk71216235" w:id="1"/>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De pachtnormen per pachtprijsgebied worden afgeleid van het inkomen van het land, de grondbeloning, met een correctie voor het vereiste directe rendement van verpachters. Dit inkomen is afgeleid van het gemiddelde bedrijfsresultaat van akkerbouw- en melkveebedrijven in het gebied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk102329913" w:id="2"/>
-      <w:r w:rsidRPr="00CE618E">
-        <w:rPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Achter</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00CE618E">
-        <w:rPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> deze gemiddelden gaan regionale verschillen schuil </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00CE618E">
-        <w:rPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">die onder meer samenhangen met productieomstandigheden </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">(grond, klimaat: nat/droog, beschikbaarheid water), bouwplan (samenstelling/intensiteit), bedrijfsgroottestructuur en marktomstandigheden. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB4C86" w:rsidP="00626AD0" w:rsidRDefault="00CB4C86" w14:paraId="3C3FF9E2" w14:textId="77777777"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="50FDCB9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="33790234" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor tuinland worden twee gebieden onderscheiden, Westelijk Holland en de rest van Nederland. De regionorm is in Westelijk Holland uitgekomen op 9.238 euro per hectare, een stijging van 13%. In de rest van Nederland is de regionorm met 2% toegenomen naar 6.185 euro per hectare.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="44565943" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="3FAB270C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De hoogst toelaatbare pachtprijzen voor zowel bestaande als nieuwe pachtovereenkomsten van agrarische bedrijfsgebouwen stijgen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met 5,22%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="2405CAAF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="0D3D4E74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De maximale pachtverhoging voor agrarische woningen met pachtovereenkomsten van vóór 1 september 2007 bedraagt 4,1%. De hoogst toelaatbare pachtprijs voor agrarische woningen met pachtovereenkomsten daterend van 1 september 2007 of daarna volgt het puntenstelsel uit de Uitvoeringswet huurprijzen woonruimte, met een correctie voor agrarisch gebruik (artikel 14). Deze prijs wordt jaarlijks met het inflatiepercentage geïndexeerd, net als bij zelfstandige woningen. Hieruit komt een stijging voort van 3.65% ten opzichte van 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="03F7786F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="47D3E7F5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De nieuwe pachtnormen laat een duidelijke stijging zien ten opzichte van vorig jaar. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit komt doordat het gemiddelde inkomen in de melkveehouderij in 2024 aanzienlijk hoger is dan in 2019. Hetzelfde geldt voor de akkerbouw, waar het gemiddelde inkomen in 2024 ongeveer twee keer zo hoog is als in 2019. Tegelijkertijd is de spreiding in inkomens tussen akkerbouwbedrijven in 2024 duidelijk groter. Deze spreiding hangt deels samen met de extreme weersomstandigheden van 2024, die per regio sterk verschilden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="27766D3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00B34A19" w:rsidRDefault="00B34A19" w14:paraId="0549585D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afgelopen jaren hebben de jaarlijkse aanpassingen van de pachtnormen geleid tot aanzienlijke schommelingen in de regionormen. Deze ontwikkelingen kunnen voor zowel pachters als verpachters onzekerheid met zich meebrengen. In de herziening van de pachtprijzensystematiek wordt daarom onderzocht hoe de voorspelbaarheid en stabiliteit van de pachtprijzen kunnen worden verbeterd en hoe extreme jaarlijkse fluctuaties kunnen worden beperkt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="69CF98C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00504739" w:rsidP="00504739" w:rsidRDefault="00504739" w14:paraId="23C4AA7A" w14:textId="4DD852E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00B34A19" w:rsidP="00504739" w:rsidRDefault="00B34A19" w14:paraId="5F61DCB1" w14:textId="6566A4A3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00504739" w:rsidR="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...310 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00504739">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.A. Erkens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00504739" w:rsidR="00FE0FA3" w:rsidP="00504739" w:rsidRDefault="00FE0FA3" w14:paraId="19A7FE52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00504739" w:rsidR="00FE0FA3" w:rsidSect="00926681">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="744BF7E1" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0">
+    <w:p w14:paraId="6FD695C0" w14:textId="77777777" w:rsidR="00293DA1" w:rsidRDefault="00293DA1" w:rsidP="00B34A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21716D79" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E8446D1" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0">
+    <w:p w14:paraId="13C7486D" w14:textId="77777777" w:rsidR="00293DA1" w:rsidRDefault="00293DA1" w:rsidP="00B34A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139DB74A" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11E92F6C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7EEFFA92" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="6F2E1AC1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="00560100" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="56C54104" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03B8A5DB" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3338208F" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0">
+    <w:p w14:paraId="17119FB1" w14:textId="77777777" w:rsidR="00293DA1" w:rsidRDefault="00293DA1" w:rsidP="00B34A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B45D97B" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6704AB5B" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0">
+    <w:p w14:paraId="0CFEFA1D" w14:textId="77777777" w:rsidR="00293DA1" w:rsidRDefault="00293DA1" w:rsidP="00B34A19">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392EBBD1" w14:textId="77777777" w:rsidR="00FC09C0" w:rsidRDefault="00FC09C0"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...108 lines deleted...]
-  <w:p w14:paraId="24F5D021" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="5E3414E8" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...541 lines deleted...]
-  <w:p w14:paraId="104E404D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="6328E90B" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53807F42" w14:textId="77777777" w:rsidR="00B34A19" w:rsidRPr="00B34A19" w:rsidRDefault="00B34A19" w:rsidP="00B34A19">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...588 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00B34A19"/>
+    <w:rsid w:val="000C3B86"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="00284DCF"/>
+    <w:rsid w:val="00293DA1"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00504739"/>
+    <w:rsid w:val="008F17A0"/>
+    <w:rsid w:val="00926681"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="111E91C4"/>
+  <w14:docId w14:val="7EEE79DC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7E84C12F-AAEA-4665-A432-BB8687BA8A6B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3403,74 +815,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3619,1094 +1032,1139 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B34A19"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B34A19"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B34A19"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00B34A19"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B34A19"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00B34A19"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...24 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504739"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3223</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>609</ap:Words>
+  <ap:Characters>3353</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>26</ap:Lines>
+  <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3802</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3955</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>