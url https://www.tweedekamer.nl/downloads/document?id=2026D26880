--- v0 (2026-06-03)
+++ v1 (2026-07-26)
@@ -1,5113 +1,990 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004C0CBD" w:rsidP="001B05A6" w:rsidRDefault="005D2797" w14:paraId="41D268A7" w14:textId="40EE6A96">
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00BC3237" w:rsidRDefault="00AE73F2" w14:paraId="4E1B171C" w14:textId="4E48C504">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237" w:rsidR="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>933</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237" w:rsidR="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237" w:rsidR="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Noodpakket energie, mobiliteit en economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00BC3237" w:rsidP="004474D9" w:rsidRDefault="00BC3237" w14:paraId="0442A8D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237" w:rsidR="00AE73F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00BC3237" w14:paraId="22BD1298" w14:textId="5E846A6C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00BC3237" w:rsidP="00AE73F2" w:rsidRDefault="00BC3237" w14:paraId="53F15524" w14:textId="38EF4577">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="08F78EE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="316B20BA" w14:textId="4A7F1939">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als gevolg van de energieschok is er vanuit de Kamer aandacht voor de robuustheid van mobiliteit. De gestegen brandstof- en energiekosten kunnen de betaalbaarheid van mobiliteit onder druk zetten, waardoor het niet meer vanzelfsprekend is dat iedereen op een toegankelijke manier naar werk, onderwijs, familie, vrienden of voorzieningen kan reizen. Dit heeft er onder andere toe geleid dat de motie-Klaver c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> door de Kamer is aangenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="75D36086" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="492AF688" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet heeft in de afgelopen periode samen met vervoerders en medeoverheden een uitwerking gemaakt van een abonnement van € 49 per maand voor onbeperkt reizen met de trein in de daluren komende zomer.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230861233" w:id="0"/>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beide Kamers zijn op 22 mei jl. gevraagd om in te stemmen met een beroep op artikel 2.27 van de Comptabiliteitswet, zodat voorafgaand aan autorisatie van de eerste suppletoire begroting van IenW en bijbehorende Nota van Wijziging de noodzakelijke verplichtingen aangegaan kunnen worden naar de vervoerders.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230861242" w:id="1"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...60 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005C73F6">
-[...11 lines deleted...]
-      <w:bookmarkStart w:name="_Hlk230861242" w:id="2"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="005C73F6">
-[...67 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inmiddels hebben beide Kamers met deze procedure ingestemd. Ook zijn in het Bestuurlijk Overleg van het Nationaal Openbaar Vervoer Beraad van 2 juni jl. afspraken met vervoerders en overheden over de uitvoering hiervan gemaakt. Daarmee kan nu het startsein worden gegeven voor de invoering van dit abonnement van € 49, onder de naam Nederland Dal Vrij Trein. Met deze brief ontvangt de Kamer een nadere uitwerking van het abonnement en de afspraken die hierover zijn gemaakt met de sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="10409102" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="1807A5CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E1215">
-        <w:rPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Vormgeving van het </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Vormgeving van het abonnement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="786FE25D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met Nederland Dal Vrij Trein kunnen alle reizigers in de periode van maandag 15 juni tot en met vrijdag 31 augustus 2026 voor € 49 per maand in de daluren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onbeperkt vrij reizen bij alle treinvervoerders in Nederland die onder een concessie rijden. Dit betekent dat het product tot en met 31 juli 2026 te koop is. Het gaat om een product voor de tweede klas; de eerste klas valt niet onder de scope van deze propositie. Het invoeren van Nederland Dal Vrij Trein kon op deze korte termijn (alleen) mogelijk worden gemaakt door zoveel mogelijk aan te sluiten bij de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>technische productdetails van een bestaand product, het huidige NS Flex Dal Vrij-abonnement. Dat betekent concreet dat voor bestaande abonnementhouders van NS Flex Dal Vrij (via een simpele handeling) tijdelijk een lagere prijs zal gelden. Nieuwe gebruikers van Nederland Dal Vrij Trein kunnen dit abonnement vanaf maandag 15 juni 2026 aanschaffen via de NS-webshop (op basis van ‘reizen-op-rekening’) en via de NS-kaartautomaten op de stations (op basis van ‘reizen-op-saldo’ met een persoonsgebonden OV-chipkaart).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="774BFB86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="38FD39B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland Dal Vrij Trein is een tijdelijke maatregel, uitdrukkelijk bedoeld voor de zomerperiode. Het is om meerdere redenen niet mogelijk om deze propositie na 31 augustus 2026 door te laten lopen. De maand september is de drukste maand van het jaar voor vervoerders en het kabinet wil voorkomen dat de treinen in die drukke periode te vol worden. Daar komt bij dat Nederland Dal Vrij Trein alleen verkrijgbaar is op de OV-chipkaart. De ov-sector maakt momenteel echter de transitie naar OVpay, waarbij de OV-chipkaart wordt uitgefaseerd. In het komende najaar staan als onderdeel van deze transitie zeer grote migratiestappen op de planning. Het kabinet wil niet dat dit proces in gevaar wordt gebracht, vanwege de grote gevolgen die dat zou kunnen hebben voor dagelijks miljoenen reizigers in het hele ov.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="659B186F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="0A055210" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>abonnement</w:t>
-[...175 lines deleted...]
-          <w:color w:val="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Budget, financiële afspraken en opdrachtverlening aan NS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="0929ED55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals op 22 mei jl. aan de Kamer reeds gemeld, is voor Nederland Dal Vrij Trein een taakstellend budget van in totaal € 118 miljoen beschikbaar. Een deel van dit bedrag zal worden gereserveerd voor monitorings- en evaluatiedoeleinden en voor onvoorziene kosten. Gedurende de actieperiode zal goed worden gemonitord hoeveel abonnementen er worden verkocht, waarbij het taakstellende budget niet overschreden mag worden. Als er overschrijding van het budget dreigt, wordt de verkoop van nieuwe abonnementen voor het gereduceerde tarief stopgezet. Het is nog niet te zeggen hoeveel mensen gebruik zullen gaan maken van dit product. Het gaat immers om een unieke maatregel, iets wat in Nederland nog niet eerder aangeboden werd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="28828E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="33971153" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor Nederland Dal Vrij Trein ontvangen de Nederlandse spoorvervoerders die concessietreinen rijden een vergoeding van het Rijk. Deze vergoeding zal worden berekend door het verschil tussen de reguliere consumentenprijs en het tijdelijk gereduceerde tarief te vermenigvuldigen met het aantal verkochte abonnementen per maand (inclusief de huidige gebruikers van NS Flex Dal Vrij voor wie in de actieperiode het gereduceerde tarief van € 49 geldt). Het Rijk zal deze vergoeding aan NS verstrekken. NS draagt zorg voor de naar rato verdeling van de vergoeding tussen de andere Nederlandse spoorvervoerders die concessietreinen rijden. Dit sluit aan bij de huidige praktijk van NS Flex Dal Vrij.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="45807737" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="6C6A5F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zal NS opdracht geven om Nederland Dal Vrij Trein samen met de andere Nederlandse spoorvervoerders in te voeren. De juridische basis voor de invoering van Nederland Dal Vrij Trein en de bijbehorende vergoeding is de Concessie voor het Hoofdrailnet 2025-2033.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het verstrekken van compensatie voor een nieuw reisproduct is verenigbaar met de Europese wet- en regelgeving rondom staatssteun, mits er geen overcompensatie plaatsvindt. Om overcompensatie en ongeoorloofde staatssteun te voorkomen verstrekt het kabinet (alleen) een vergoeding na afloop van de actieperiode op basis van het aantal daadwerkelijk verkochte abonnementen (inclusief de huidige gebruikers van NS Flex Dal Vrij voor wie in de actieperiode het gereduceerde tarief van € 49 geldt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="47E0BDFA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="13E4EF2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Omgang met prestatie-indicatoren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="50B82C2C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als gevolg van Nederland Dal Vrij Trein kan het zo zijn dat in de actieperiode een grotere vervoersvraag zal zijn dan vooraf is voorzien. Met de vervoerders is afgesproken dat zij hun vervoersconcessies bedienen conform de reeds geplande (zomer)dienstregeling, en met een passende materieelinzet. Het ministerie van IenW en de decentrale overheden realiseren zich dat de normale sturing op prestatie-indicatoren rondom zitplaatskans, en mogelijk ook rondom punctualiteit en klantoordeel, voor zover sprake is van een significante afwijking als gevolg van Nederland Dal Vrij Trein, in deze abnormale situatie niet gevergd kan worden van spoorvervoerders. De concessieverleners vrijwaren hun concessiehouders daarom van malussen en boetes op deze prestatie-indicatoren gedurende de actieperiode, tenzij deze aantoonbaar niet samenhangen met extra reizigers als gevolg van Nederland Dal Vrij Trein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="44836EDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="01414785" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Monitoring van effecten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="40615903" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het doel van Nederland Dal Vrij Trein is om komende zomer meer mensen gebruik te laten maken met de trein, bijvoorbeeld om kennis te maken met het reizen per trein of als alternatief voor de auto. Om te monitoren of dit doel wordt gehaald, zal het kabinet de effecten van Nederland Dal Vrij Trein in kaart brengen. Naast het aantal verkochte abonnementen wil het kabinet ook inzicht in de overige effecten, zoals brandstofbesparing en betaalbaarheid. Het kabinet wil daarvoor bijvoorbeeld inzicht krijgen in de typen reizigers die gebruik maken van het abonnement, in hoeverre reizigers door deze maatregel hun reisgedrag aanpassen (zoals vaker of verder reizen, of in plaats van een andere vervoersvorm) en wat het reismotief van gebruikers is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="71A09B8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="397CAF97" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de hand van deze monitoring is er na afloop van de actieperiode een evaluatie van Nederland Dal Vrij Trein. Het kabinet zal deze inzichten betrekken bij de verkenning naar een landelijke propositie, waartoe de motie-Klaver c.s. ook oproept. De Kamer zal vanzelfsprekend over de uitkomsten worden geïnformeerd. Het kabinet benadrukt dat een dergelijke landelijke propositie, of soortgelijke maatregelen om de doelstellingen van de motie te realiseren, niet gelijk per 1 september 2026 beschikbaar zullen zijn. Omwille van een snelle invoering van Nederland Dal Vrij Trein is nu voor deze maatregel gekozen, maar een landelijke propositie vergt nog veel gesprekken en nadere uitwerking. Er is bijvoorbeeld niet in alle concessies sprake van daluren om een product voor te ontwikkelen, waardoor deze landelijke propositie niet in alle concessies geldig kan zijn. Ook is de (structurele) financiële dekking hiervan een belangrijk aandachtspunt. Op dit moment zijn hiervoor geen middelen beschikbaar. Het kabinet gaat de komende tijd in samenwerking met het NOVB aan de slag met passende vervolgmaatregelen voor het hele ov in Nederland, conform de motie-Klaver c.s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="7F690A65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="2C208498" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="768B86F8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...616 lines deleted...]
-    <w:sectPr w:rsidR="004C0CBD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met Nederland Dal Vrij Trein wordt het reizen met de trein aantrekkelijker. Dit tijdelijke reisproduct past daarmee in het streven van het kabinet naar betaalbaar openbaar vervoer. Hopelijk gaan veel mensen van Nederland Dal Vrij Trein gebruik maken. Het kabinet is zeer benieuwd naar de resultaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="61C5CA6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00AE73F2" w:rsidRDefault="00AE73F2" w14:paraId="7BF3E55A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op het gebied van betaalbaar openbaar vervoer werkt het kabinet verder aan een verkenning naar een landelijke propositie. Ook wordt op dit moment een onderzoek van ABDTOPConsult over de betaalbaarheid van het openbaar vervoer afgerond. Het kabinet verwacht de Kamer nog voor de zomer van 2026 nader over beide thema’s te informeren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00BC3237" w:rsidRDefault="00AE73F2" w14:paraId="56B2B683" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00BC3237" w:rsidP="00BC3237" w:rsidRDefault="00BC3237" w14:paraId="5E3EC633" w14:textId="24CA5D7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00AE73F2" w:rsidP="00BC3237" w:rsidRDefault="00AE73F2" w14:paraId="0DF4C6AC" w14:textId="575CF907">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237" w:rsidR="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3237" w:rsidR="00FE0FA3" w:rsidP="00BC3237" w:rsidRDefault="00FE0FA3" w14:paraId="02767441" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BC3237" w:rsidR="00FE0FA3" w:rsidSect="00D63A14">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360FF8BC" w14:textId="77777777" w:rsidR="00CE47C2" w:rsidRDefault="00CE47C2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1B93C555" w14:textId="77777777" w:rsidR="00EC28AA" w:rsidRDefault="00EC28AA" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52570F37" w14:textId="77777777" w:rsidR="00CE47C2" w:rsidRDefault="00CE47C2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="761B1E75" w14:textId="77777777" w:rsidR="00EC28AA" w:rsidRDefault="00EC28AA" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575B4250" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A42898F" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="164E6716" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="194FD91D" w14:textId="77777777" w:rsidR="00CE47C2" w:rsidRDefault="00CE47C2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="424CAEE5" w14:textId="77777777" w:rsidR="00EC28AA" w:rsidRDefault="00EC28AA" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="357958E5" w14:textId="77777777" w:rsidR="00CE47C2" w:rsidRDefault="00CE47C2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7A42AA4C" w14:textId="77777777" w:rsidR="00EC28AA" w:rsidRDefault="00EC28AA" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="068CFDBE" w14:textId="77777777" w:rsidR="007F34F8" w:rsidRDefault="007F34F8" w:rsidP="007F34F8">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4C65E493" w14:textId="77777777" w:rsidR="00AE73F2" w:rsidRPr="00BC3237" w:rsidRDefault="00AE73F2" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstuk 36 933, nr. 8.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="662DCEC2" w14:textId="7FFAF03B" w:rsidR="005C73F6" w:rsidRDefault="005C73F6" w:rsidP="005C73F6">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7BFEB3AA" w14:textId="6995F6A2" w:rsidR="00AE73F2" w:rsidRPr="00BC3237" w:rsidRDefault="00AE73F2" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A6E73">
-[...18 lines deleted...]
-        <w:t>2026Z10698.</w:t>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36933, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="10419526" w14:textId="5A2C72CF" w:rsidR="002A6E73" w:rsidRPr="00461187" w:rsidRDefault="002A6E73">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="753F7FE9" w14:textId="77777777" w:rsidR="00AE73F2" w:rsidRPr="00BC3237" w:rsidRDefault="00AE73F2" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002A6E73">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Doordeweeks tussen 09.00 en 16.00 uur en tussen 18.30 en 06.30 uur; in de weekenden en op feestdagen de hele dag.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="72D32627" w14:textId="3A886ADE" w:rsidR="00461187" w:rsidRDefault="00461187">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="201AF0ED" w14:textId="77777777" w:rsidR="00AE73F2" w:rsidRPr="00BC3237" w:rsidRDefault="00AE73F2" w:rsidP="00AE73F2">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00461187">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BC3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> In het bijzonder artikel 30, zesentwintigste lid, en artikel 76.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62212E75" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...410 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="564DC725" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...1345 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="414C35E6" w14:textId="77777777" w:rsidR="00C610F4" w:rsidRPr="00AE73F2" w:rsidRDefault="00C610F4" w:rsidP="00AE73F2">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1722 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D47A5"/>
-[...222 lines deleted...]
-    <w:rsid w:val="00FF50D3"/>
+    <w:rsidRoot w:val="00AE73F2"/>
+    <w:rsid w:val="00106A24"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rsid w:val="00BC3237"/>
+    <w:rsid w:val="00C610F4"/>
+    <w:rsid w:val="00D63A14"/>
+    <w:rsid w:val="00DD5E5C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00EC28AA"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="325B9B78"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="573041B1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C060615E-95C5-48A6-AF39-C97E606C97EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5116,77 +993,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5211,75 +1088,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5314,55 +1191,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5425,3564 +1302,893 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...77 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="17"/>
-[...85 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
-    </w:pPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AE73F2"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...302 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-    <w:rPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      <w:i/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...2557 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2797"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="005D2797"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2797"/>
+    <w:rsid w:val="00AE73F2"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD4A35"/>
+    <w:rsid w:val="00AE73F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD4A35"/>
+    <w:rsid w:val="00AE73F2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...10 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005479A6"/>
-[...15 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00AE73F2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...105 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(27).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -9039,51 +2245,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -9147,65 +2353,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -9226,186 +2432,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7857</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1446</ap:Words>
+  <ap:Characters>7953</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
+  <ap:Lines>66</ap:Lines>
   <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9217</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9381</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>