--- v0 (2026-06-03)
+++ v1 (2026-07-24)
@@ -1,4523 +1,2400 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00723472" w:rsidR="00D5532A" w:rsidP="00A96235" w14:paraId="0752370A" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00557750" w:rsidRDefault="000621A3" w14:paraId="68B35DCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>34324</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Evaluatie Wet openbare manifestaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00557750" w:rsidP="00557750" w:rsidRDefault="00557750" w14:paraId="28F0A9BD" w14:textId="1019B901">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Binnenlandse Zaken en Koninkrijksrelaties en van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00557750" w:rsidP="00557750" w:rsidRDefault="00557750" w14:paraId="6B7C87F3" w14:textId="7BD66A68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00557750" w:rsidP="00557750" w:rsidRDefault="00557750" w14:paraId="50876DB5" w14:textId="06078590">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 3 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00557750" w:rsidP="00991F0D" w:rsidRDefault="00557750" w14:paraId="0CBEDC84" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="00D5532A" w:rsidP="00A96235" w14:paraId="78162FD4" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7CFDEAF7" w14:textId="3398ECBD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="00D5532A" w:rsidP="00A96235" w14:paraId="0635D6E0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het demonstratierecht is een grondrecht en fundamenteel onderdeel van onze democratie. Het kabinet staat voor een open en vrije samenleving waarin iedereen zich vrij en veilig voelt en dus ook vrij en veilig om samen met anderen een standpunt bij demonstraties kenbaar te maken. De afgelopen tien jaar is het aantal demonstraties meer dan verdrievoudigd. Gelukkig verloopt dit voor het overgrote deel van de demonstraties zonder incidenten. Maar de toename van het aantal demonstraties betekent ook een toename – in absolute aantallen – van demonstraties met incidenten. Zoals aangegeven in het coalitieakkoord slaan demonstraties soms door in een grootschalige verstoring van de openbare orde. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="193704C7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00723472">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die verstoringen van de openbare orde vinden ook de laatste maanden weer plaats bij bezettingen op snelwegen, het spoor, bij universiteiten en bedrijven. Als gevolg hiervan voelt niet iedereen zich meer veilig zich vrijelijk te bewegen, te reizen of te studeren. Daarnaast zijn de afgelopen weken demonstraties tegen asielzoekerscentra volledig ontspoord. Daar waar geweld tegen mensen, lokale politici, hulpverleners of gebouwen en goederen wordt gebruikt, is er vanzelfsprekend geen enkele sprake meer van een demonstratie die door het recht beschermd kan worden. Daar is enkel ferm en ontegenzeggelijk optreden aan de orde. Geweld tegen democratisch genomen en gelegitimeerde besluiten door het kabinet of de gemeenten ondermijnt ook de werking van onze rechtsstaat. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="00D5532A" w:rsidP="00A96235" w14:paraId="5A80F06B" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="2F7DEC5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="1F9416AF" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom zet het kabinet in op het waarborgen van dit fundamentele recht en het beschermen van vreedzame demonstranten. In de eerste plaats door burgemeesters bevoegdheden tot bestuursrechtelijke handhaving en verplaatsing toe te kennen. Ook herzien we de strafbepaling van de Wet openbare manifestaties (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), om zo de strafrechter een handvat te bieden strafbare feiten gepleegd tijdens demonstraties zwaarder te wegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="491F941E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="0F36FAF0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voorafgaand aan het debat met uw Kamer op 10 september a.s. willen wij graag onze eerste voornemens en uitwerkingen naar aanleiding van het coalitieakkoord delen. Deze voornemens sluiten op verschillende punten aan bij de aanbevelingen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">die de onderzoekers van het recente WODC-onderzoek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het recht om te demonstreren in de democratische rechtsstaat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hebben gedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="2761E9AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="1CCB65D8" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief gaan wij achtereenvolgens in op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="724E93B2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="4B850B8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00723472">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bestuurlijke handhaving en verplaatsing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="2E1AAD43" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="4A18EBAD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00723472">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Strafrechtelijk instrumentarium</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="5075AC2B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="39162251" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wetsvoorstel landelijk verbod gezichtsbedekkende kleding bij demonstraties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="212F486E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Praktijk rond abortusklinieken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="2DFA76FC" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="0C84BF79" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7CB35EE9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:rPr>
-          <w:rFonts w:cs="Segoe UI"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00723472">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Segoe UI"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Bestuursrechtelijke handhaving en bestuurlijke verplaatsing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="5BB24A7D" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="084D07C9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Het coalitieakkoord geeft aan dat burgemeesters “bevoegdheden tot bestuursrechtelijke handhaving of verplaatsing” bij demonstraties krijgen en dat hiertoe de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...31 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal worden aangepast. Ter uitvoering van deze opgave willen we twee sporen bewandelen. In de eerste plaats zijn we voornemens voor burgemeesters in de Gemeentewet een grondslag te creëren voor het gedwongen verplaatsen van demonstranten en andere groepen van personen. In de tweede plaats verkennen we de optie om een noodbevoegdheid in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> op te nemen, waarmee burgemeesters bij ernstige verstoringen van de openbare orde door een demonstratie adequater kunnen ingrijpen dan momenteel het geval is op basis van de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> en de Gemeentewet. Beide sporen zullen hieronder kort worden toegelicht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="61E08CD4" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="0E30564E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="7E877EAC" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="6F6BAF39" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Bestuurlijke verplaatsing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="2F138EA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="112E0317" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">In de afgelopen weken is door onze ministeries in samenspraak met een afvaardiging vanuit de praktijk een verkenning uitgevoerd naar de mogelijkheden voor versoepeling van de bestaande regeling voor bestuurlijke </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ophouding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...25 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (artikel 176a jo. artikel 154 Gemeentewet). Uit deze verkenning kwam allereerst naar voren dat er in de lokale praktijk een sterke behoefte is aan een instrument waarmee burgemeesters demonstranten in bepaalde omstandigheden kunnen verplaatsen, bijvoorbeeld met een bus naar een andere plek in de gemeente, zonder vast te zitten aan vereisten die betrekking hebben op de meer verstrekkende situatie dat demonstranten ook enige tijd op een locatie worden opgehouden. Verder volgde uit de verkenning dat de oplossing voor dit probleem misschien niet moet worden gezocht in het versoepelen van de toepassingsvoorwaarden van artikel 176a jo. artikel 154 Gemeentewet, maar in het creëren van een afzonderlijk, lichter instrument dat naast de bestaande procedure van bestuurlijke </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>ophouding</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> komt te bestaan. Wij werken deze variant de komende periode verder uit. Dat doen we uiteraard in afstemming met vertegenwoordigers vanuit de praktijk en op een manier die past binnen de kaders die de Grondwet en het internationale recht aan vrijheidsbeneming stellen. Ook geldt bij deze uitwerking als uitgangspunt dat we inzetten op een instrument dat breed toepasbaar is, en bijvoorbeeld ook kan worden gehanteerd bij </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>voetbalgerelateerde</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> rellen, gewelddadigheden rondom de jaarwisseling of bij ontspoorde feesten en evenementen. Het ligt daarmee voor de hand dat de grondslag voor de bevoegdheid niet in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> maar in de Gemeentewet wordt gecreëerd.           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="1C53CA53" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="2D3933B1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="55859417" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="0680D8D5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="en-US"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Noodbevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="008F0A34" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="180B1A74" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> kent de burgemeesters een reeks van bevoegdheden toe die toegepast kunnen worden voor maatregelen om demonstraties te faciliteren en reguleren. Noodbevoegdheden ontbreken in dit arsenaal. Daarvoor kan de burgemeester – in uitzonderlijke gevallen – terecht bij de Gemeentewet, die met artikel 175 (noodbevel) en artikel 176 (noodverordening) twee instrumenten in het leven heeft geroepen voor noodsituaties. Uit de verkenning die wij de afgelopen weken hebben uitgevoerd blijkt dat burgemeesters en politie in het algemeen goed uit de voeten kunnen met de noodbevoegdheden uit de Gemeentewet. Tegelijkertijd hebben wij ook signalen gekregen dat er aanleiding is om een noodbevoegdheid in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> op te nemen die specifiek is toegesneden op demonstraties. Dit zou kans bieden om de criteria voor de toepassing van noodbevoegdheden bij demonstraties te verduidelijken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="0A872A30" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7D029B05" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="7E6A16E0" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="68020893" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Ook de onderzoekers van het WODC-rapport zijn voorstander van het toevoegen van een noodbevoegdheid aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. Zij stellen dat de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...4 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> een integrale wet behoort te zijn waarin de uitoefening van het demonstratierecht zoveel mogelijk uitputtend wordt geregeld.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wel willen we voorkomen dat het burgemeesters en politie, met een splitsing van noodbevoegdheden in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Gemeentewet, moeilijker wordt gemaakt om adequaat te kunnen optreden in noodsituaties die rondom demonstraties ontstaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...41 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> We zullen daarom bij de uitwerking van een noodbevoegdheid nauwlettend het oog houden op de uitvoerbaarheid en toegevoegde waarde hiervan.   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="46FC97DB" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="310FCFB0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="469F5613" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00723472">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Strafrechtelijk instrumentarium</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="24F3B0EF" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="69B5E726" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00723472">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Met het coalitieakkoord heeft het kabinet zich als opgave gesteld om de strafbepaling in de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Wom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...15 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="33D77CD8" w14:textId="77777777">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te herzien, met als doel: de strafrechter strafbare feiten gepleegd tijdens demonstraties zwaarder te laten wegen. Een belangrijke notie hierbij is dat de rechter uitsluitend handvatten kunnen worden geboden met het nationale én verdragsrechtelijke kader in de hand. Dit kan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="02718B41" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="218"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00723472">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Via wetgeving in combinatie met richtinggevende duiding vanuit de wetgever. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="6CDD30E6" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="58F7E60C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="218"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00723472">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Via jurisprudentievorming en rechtsontwikkeling, vanuit de rechtspraktijk, waarmee meer duidelijkheid wordt gecreëerd over de ruimte die er is binnen het huidige wettelijk kader.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="7CA9DDDD" w14:textId="77777777">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="3941455C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="218"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Via uitbreiding van het bestaande wettelijk strafrechtelijk instrumentarium.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="180EB397" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:hanging="218"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="1BB1604C" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="070C612E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="7EC80492" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Wij zullen verder uitwerken hoe de strafbepaling in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conform het coalitieakkoord zo kan worden aangepast dat daarmee de grotere ruimte die er volgens de onderzoekers van het eerder genoemde WODC-rapport is voor strafrechtelijk optreden expliciet tot uitdrukking zal worden gebracht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de memorie van toelichting bij het wetsvoorstel zal dan een nadere duiding worden gegeven van het beoordelingskader en de zienswijze van het kabinet. De rechtspraktijk kan hier vervolgens gebruik van maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="00F8D378" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="64D54715" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>II. De constatering van de onderzoekers van het WODC-rapport, dat er nu al meer ruimte is voor strafrechtelijk optreden dan de Nederlandse rechter en het Openbaar Ministerie (OM) lijken te zien, is onder de aandacht gebracht bij de rechtspraak en het OM. Het OM heeft aangegeven actief stappen te gaan zetten om meer ruimte te nemen, door waar mogelijk en opportuun vaker in hoger beroep te gaan, vaker cassatie in te stellen, en vaker een principieel standpunt in te nemen. Ook recente uitspraken van het Europees Hof voor de Rechten van de Mens worden hierbij betrokken. Dit zal bijdragen aan de strafrechtelijke handhaving en de rechtsontwikkeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="6514DC13" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="6C4BBC56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>III. Blokkades door actievoerders van wegen en het spoor zijn een groeiende bron van ergernis en kunnen, bijvoorbeeld wanneer zij plaatsvinden op het goederenspoor, vergaande maatschappelijke en financiële consequenties hebben. Vanuit de Kamer is eerder verzocht om wetgeving voor te bereiden met een aparte strafbaarstelling op het blokkeren van vitale infrastructuur.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00723472">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="5A644162" w14:textId="77777777">
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De in de eerste reactie op het WODC-rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aangekondigde verkenning hiernaar heeft echter opgeleverd dat deze er niet voor zouden zorgen dat situaties waarbij bewust de wet wordt overtreden beter kunnen worden bestraft dan nu het geval is. Wij stellen daarom voor om geen nieuwe aparte strafbaarstellingen of strafverzwaringsgronden te introduceren. Dit achten wij niet noodzakelijk, nu onder het huidige wettelijk kader demonstranten die strafbare feiten plegen ten aanzien van vitale infrastructuur, al kunnen en worden vervolgd. Zo bestaan er, verspreid over de Spoorwegwet en het Wetboek van Strafrecht, verschillende strafbepalingen waardoor strafrechtelijk kan worden opgetreden tegen actievoerders die het (goederen)spoor blokkeren of die schade veroorzaken aan een spoorweg. In de praktijk vinden ook daadwerkelijk veroordelingen plaats voor spoorblokkades. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="30851D9D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="532D3F9E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rekenschap nemende van de uit de motie Michon-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Derkzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprekende wens om het blokkeren van de vitale infrastructuur stevig aan te pakken, gaan we graag met uw Kamer in gesprek om te bezien of er alternatieven voor wetgeving denkbaar zijn die aan deze oproep tegemoetkomen. Wat betreft blokkades van het spoor nemen we zelf nu al een eerste initiatief hiervoor, door het opstellen van een handreiking te faciliteren die lokale driehoeken kan helpen met direct optreden tegen blokkadeacties, zodra deze zich aandienen, en die schadelijdende partijen zoals ProRail, de NS en goederenvervoerders kan helpen met het aansprakelijk stellen van demonstranten die schade veroorzaken. Dit doen we samen de staatssecretaris van Infrastructuur en Waterstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7DCDD8F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...43 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="09EE6346" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="5D086546" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="002E5D7F" w:rsidP="00A96235" w14:paraId="196323DD" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="26221276" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...137 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="042AFF27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:cs="Segoe UI"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wetsvoorstel landelijk verbod </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI"/>
+        <w:t>Wetsvoorstel landelijk verbod gezichtsbedekkende kleding bij demonstraties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="008B3D2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De consultatie ten aanzien van het wetsvoorstel waarmee een verbod op gezichtsbedekkende kleding bij demonstraties zou worden geïntroduceerd heeft veel kritische reacties opgeleverd. De kritiek richt zich op het gebrek aan nut en noodzaak, proportionaliteit, uitvoerbaarheid en een mogelijk te verwachten ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>chilling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effect’. Aan dit wetsvoorstel lagen de moties Eerdmans/Stoffer en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ten grondslag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast is eerder dit jaar de motie Teunissen aangenomen die oproept het recht op anonieme deelname aan demonstraties actief te waarborgen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wij gaan dan ook graag met uw Kamer het debat aan over de mogelijke vervolgstappen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="78B6E885" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="1C033C38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat dat betreft heeft de politie bijvoorbeeld als alternatief voorgesteld om te verkennen of het wetsvoorstel hervormd kan worden tot een strafverzwaringsgrond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>gezichtsbedekkende</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>in het Wetboek van Strafrecht. Deze zou dan een ruimer toepassingsbereik kunnen hebben dan bij demonstraties. Wij zullen deze optie serieus onderzoeken met de kanttekening dat het dragen van gezichtsbedekkende kleding bij geweldplegingen nu al kan worden meegewogen in de strafoplegging als de bijzonderheden van het geval daartoe aanleiding geven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="4329DFC6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="387A87F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk228970812" w:id="0"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> kleding bij demonstraties</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="5C15E58F" w14:textId="77777777">
+        <w:t>Praktijk rond abortusklinieken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="4FBE20A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="008870E7" w:rsidP="00A96235" w14:paraId="4F1491AA" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De afdeling bestuursrechtspraak van de Raad van State (de Afdeling) heeft op 3 december 2025 uitspraak gedaan over demonstraties bij abortusklinieken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Afdeling concludeerde dat burgemeesters beperkingen mogen stellen aan demonstraties bij abortusklinieken om wanordelijkheden te voorkomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De kern daarvan is dat burgemeesters demonstraties bij de ingang van een kliniek kunnen verplaatsen naar een andere locatie. De Afdeling oordeelde namelijk dat bij een demonstratie bij een abortuskliniek, vanwege de specifieke locatie en de kwetsbaarheid van de bezoekers, sneller sprake is van wanordelijkheden dan bij andere demonstraties. De demonstraties moeten in beginsel wel binnen zicht- en gehoorafstand kunnen plaatsvinden. Een eerste rondvraag bij gemeenten waarin een abortuskliniek is gevestigd, levert het beeld op dat de uitspraak van de Afdeling voldoende handvatten biedt om indien nodig te kunnen optreden bij demonstraties bij abortusklinieken. Dit is door de Vereniging van Nederlandse Gemeenten bevestigd. Wij zullen de komende maanden de praktijk van demonstraties bij abortusklinieken nauwlettend volgen, ook waar het gaat om de zogeheten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>éénmensprotesten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die niet onder het bereik van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="4BF7D3C0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00723472" w:rsidR="00AB06E0" w:rsidP="00A96235" w14:paraId="6325041E" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7D835D37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Praktijk rond abortusklinieken</w:t>
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>Afsluitend</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="005A43BB" w:rsidP="00A96235" w14:paraId="3F3E6E30" w14:textId="77777777">
-[...44 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="339BF979" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief zetten wij de eerste accenten om het demonstratierecht te borgen en tegelijkertijd de inzet van het bestuurlijk en strafrechtelijk instrumentarium bij de tijd te brengen. Voor het debat met uw Kamer op 10 september a.s. zullen wij de volledige beleidsreactie geven op het WODC-rapport. Daarin nemen wij ook de beleidsreactie mee op het op 26 mei jl. verschenen rapport ‘Sta voor protest!’ van de Nationale ombudsman. Uw Kamer heeft zich de afgelopen jaren aan het onderwerp demonstraties gecommitteerd. Wij gaan ervan uit dat die constructieve samenwerking wordt voortgezet. Wij kijken uit naar een vruchtbare samenwerking en gedachtenwisseling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="01BE5F6B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00991F0D" w:rsidRDefault="00991F0D" w14:paraId="7F5F31C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00557750" w:rsidRDefault="00991F0D" w14:paraId="0205C26B" w14:textId="528A94DD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00723472" w:rsidR="005A43BB" w:rsidP="00A96235" w14:paraId="2373A1B2" w14:textId="77777777"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00723472">
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00557750" w:rsidRDefault="00557750" w14:paraId="007CEEC6" w14:textId="36473275">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00991F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Heerma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00557750" w:rsidRDefault="00991F0D" w14:paraId="53E0DE05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00557750" w:rsidRDefault="00991F0D" w14:paraId="74B25994" w14:textId="5ABD65BB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750" w:rsidR="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00557750" w:rsidR="00991F0D" w:rsidP="00557750" w:rsidRDefault="00991F0D" w14:paraId="7B3A22B6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>D.M. van Weel</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00557750" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="0052995C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00557750" w:rsidR="00FE0FA3" w:rsidSect="00991F0D">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3764" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="54F9B047" w14:textId="77777777" w:rsidR="0011597C" w:rsidRDefault="0011597C" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4F4AA51C" w14:textId="77777777" w:rsidR="0011597C" w:rsidRDefault="0011597C" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...25 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="008C5DEC" w14:paraId="40BFDC75" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FCC521C" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005A43BB" w14:paraId="17CAD720" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="288990DF" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="008C5DEC" w14:paraId="1B9B281A" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74FAF567" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20EE45EE" w14:textId="77777777" w:rsidR="0011597C" w:rsidRDefault="0011597C" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6842629C" w14:textId="77777777" w:rsidR="0011597C" w:rsidRDefault="0011597C" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1A4F61D6" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> N.J.L. Swart e.a., </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Het recht om te demonstreren in de democratische rechtsstaat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (WODC-rapport 3548), Den Haag: WODC 2025.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="726906DC" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WODC-onderzoek, p. 425. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="78C53D33" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="423927FF" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> WODC-onderzoek, p. 425. </w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In dit kader wordt ook gewezen op de beleidsreactie naar aanleiding van de evaluatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit 2015 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kamerstukken II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2016-2017, 34324, nr. 2).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="41C9CF3A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="25C04811" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> WODC-onderzoek, p. 133-138.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="5C997344" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="00812892">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> WODC-onderzoek, p. 133-138.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-2025, 34324, nr. 25.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="0086669D" w:rsidRPr="00F634E7" w:rsidP="0086669D" w14:paraId="3D324962" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="05E7CF4C" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F634E7">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F634E7">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F634E7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2024-2025, 34324, nr. 25.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025-2026, 34324, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="4D360659" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2908570D" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidR="00812892">
-[...25 lines deleted...]
-        <w:t>, 34324, nr. 39.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-2025, 34324, nr. 25.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="005F76BA" w:rsidRPr="007673AC" w:rsidP="005F76BA" w14:paraId="2C9E64B1" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4000494A" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> 2024-2025, 34324, nr. 25.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024-2025, 36600, nr. 34 en Kamerstukken II, 2025-2026, 28684, nr. 798.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="5389A467" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6608853B" w14:textId="065B38A6" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF5228">
-        <w:rPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025-2026, 36800</w:t>
+      </w:r>
+      <w:r w:rsidR="000621A3" w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, nr. 114.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="6274F5E8" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="6FEC111B" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 2025-2026, 36800, nr. 114.</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ter illustratie kan gewezen worden op de volgende overweging uit een vonnis inzake een veroordeling n.a.v. de Malieveldrellen: “De rechtbank acht strafverzwarend dat de verdachte zich bewust heeft voorbereid op de ongeregeldheden en met gezichtsbedekkende kleding richting Den Haag is gegaan.” (ECLI:NL:RBDHA:2026:9214).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="3C0AB41A" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4E592F7F" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Ter illustratie kan gewezen worden op de volgende overweging uit een vonnis inzake een veroordeling n.a.v. de Malieveldrellen: “De rechtbank acht strafverzwarend dat de verdachte zich bewust heeft voorbereid op de ongeregeldheden en met gezichtsbedekkende kleding richting Den Haag is gegaan.” (ECLI:NL:RBDHA:2026:9214).</w:t>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ABRvS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 03 december 2025, ECLI:NL:RVS:2025:5683.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w:rsidR="008870E7" w:rsidRPr="007673AC" w:rsidP="008870E7" w14:paraId="01AC15BA" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="4E7FEA2F" w14:textId="77777777" w:rsidR="00991F0D" w:rsidRPr="00557750" w:rsidRDefault="00991F0D" w:rsidP="00991F0D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007673AC">
-[...28 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00557750">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Het WODC-onderzoek is verschenen voorafgaand aan deze uitspraak, maar gaf mee om af te wachten of de hierboven genoemde uitspraak van de Afdeling Bestuursrechtsspraak voldoende handvatten zou bieden. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="008C5DEC" w14:paraId="2A32B025" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="232A6A8C" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...486 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D6AAEDA" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="005A43BB" w14:paraId="6479C421" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28F0E8B4" w14:textId="77777777" w:rsidR="0070542D" w:rsidRPr="00991F0D" w:rsidRDefault="0070542D" w:rsidP="00991F0D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1138 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...381 lines deleted...]
-  <w:abstractNum w:abstractNumId="4">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E8E69AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D75EC112"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="9D4CFE2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B03A4A1A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4CF845C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0EFAEDE6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="30F8E4FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27DC6920" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8B1653DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6772F05A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6C1A7C6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C933413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1EEEDE9E"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="2E42FB7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C128A866" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="DE0AA8C8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8074737E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1820F8FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="78EA1B00" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5666FAD2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FE74642E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AD4A5F0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660D5D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E00132"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="AEB4A624">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33C68B70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E0687786" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B95C8094" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4DCCFDD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="022A3F9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="C0BA4E84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8026DA0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="C66A563C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="304821135">
+  <w:num w:numId="1" w16cid:durableId="1118138160">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2009554149">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2141725019">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1159493399">
+  <w:num w:numId="3" w16cid:durableId="354383102">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00930A77"/>
-[...106 lines deleted...]
-    <w:rsid w:val="00F77579"/>
+    <w:rsidRoot w:val="00991F0D"/>
+    <w:rsid w:val="000621A3"/>
+    <w:rsid w:val="0011597C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00427717"/>
+    <w:rsid w:val="00542236"/>
+    <w:rsid w:val="00557750"/>
+    <w:rsid w:val="0070542D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rsid w:val="00B166FA"/>
+    <w:rsid w:val="00D63754"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E07DA7"/>
+    <w:rsid w:val="00F36EE0"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="2FA7CE87"/>
-  <w15:docId w15:val="{47660863-0BF8-41CA-983A-ECC2E4528635}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="419F52BB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{32EBCB7B-A173-44F4-B762-5596D267DDB4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4526,77 +2403,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4621,75 +2498,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4724,55 +2601,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4835,811 +2712,812 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...18 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-  </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Artikelstreepje">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:numPr>
-[...23 lines deleted...]
-      <w:spacing w:before="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Comparitienummer">
-[...71 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lidnummer">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
-[...23 lines deleted...]
-        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming">
-[...2 lines deleted...]
-    <w:uiPriority w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pagina-eindeKop1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00991F0D"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenscursief">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensrechtsuitgelijnd">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="4"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...105 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...84 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00930A77"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00930A77"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00930A77"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00930A77"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008870E7"/>
+    <w:rsid w:val="00991F0D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008870E7"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008870E7"/>
+    <w:rsid w:val="00991F0D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="00793938"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00557750"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...5 lines deleted...]
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5696,51 +3574,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5804,65 +3682,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5883,100 +3761,94 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11595</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>2141</ap:Words>
+  <ap:Characters>11781</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>96</ap:Lines>
+  <ap:Lines>98</ap:Lines>
   <ap:Paragraphs>27</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief - Brief demonstratierecht commissiedebat 27 mei</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13676</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13895</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>