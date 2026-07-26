--- v0 (2026-06-02)
+++ v1 (2026-07-26)
@@ -1,3853 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00B6727F" w:rsidP="00292ED9" w:rsidRDefault="00B6727F" w14:paraId="550F93D9" w14:textId="77777777">
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidRDefault="0026662B" w14:paraId="50530422" w14:textId="7442A136">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E" w:rsidR="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>973</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E" w:rsidR="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E" w:rsidR="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toekomst veehouderij</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="049DD71A" w14:textId="3E392729">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E" w:rsidR="0026662B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>299</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport en de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="66C4761B" w14:textId="2BF1F9E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="6DEA64F3" w14:textId="3B6DF812">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="21BF1A7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="3651AE3A" w14:textId="13CCBCAF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00EE6CC1" w:rsidP="00292ED9" w:rsidRDefault="001D7330" w14:paraId="54AC7FC4" w14:textId="727A3351">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij sturen wij u, mede namens de minister van Volkshuisvesting en Ruimtelijke Ordening en de staatssecretaris van Infrastructuur en Waterstaat, de beantwoording van de vragen van de vaste commissie voor Landbouw, Visserij, Voedselzekerheid en Natuur in het kader van het schriftelijk overleg over gezondheidsrisico’s voor omwonenden van geitenhouderijen d.d. 4 mei jl. (Kamerstuk 28973, nr. 300).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="7695C03B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="69FC9D7A" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00EE6CC1" w:rsidP="00292ED9" w:rsidRDefault="00EE6CC1" w14:paraId="78AE5538" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast de beantwoording van de vragen, geven wij hieronder graag een stand van zaken en planning van het beleidstraject omtrent de aanpak van gezondheidsrisico’s rondom geitenhouderijen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="1B324FE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="742F1632" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00EE6CC1" w:rsidP="00292ED9" w:rsidRDefault="00731A5B" w14:paraId="53084F70" w14:textId="0557EDC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impactanalyse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="4D73637D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00EC6839" w:rsidP="00292ED9" w:rsidRDefault="00EC6839" w14:paraId="59A54C0A" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet vindt het van groot belang om de gevolgen, de mogelijkheden en consequenties van maatregelen in samenhang te kunnen bezien en te wegen. Momenteel wordt gewerkt aan een brede impactanalyse, waarbij gevoelige functies en woningbouwplannen in nabijheid van geitenhouderijen en de (economische) gevolgen van potentiële maatregelen in kaart worden gebracht. Deze informatie is met name cruciaal voor de uitwerking van de afstandsnorm en de aanpak prioritaire locaties, beide onderdeel van het voorgenomen maatregelenpakket</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De impactanalyse en de nadere uitwerking van het pakket aan maatregelen wordt, conform toezegging, voor het zomerreces aan de Kamer gestuurd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="5EBC9ED4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="23608003" w14:textId="231331DB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00C13712" w:rsidP="00292ED9" w:rsidRDefault="00C13712" w14:paraId="5D22C144" w14:textId="575BBB03">
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Emissiereducerende maatregelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Over de afgeronde eerste fase van het onderzoek van Wageningen University &amp; Research (WUR) is de Kamer op 18 februari jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geïnformeerd. Uit dit onderzoek kwam geen ideale maatregel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, maar werden wel aangrijpingspunten voor maatregelen geïdentificeerd. Momenteel wordt het vervolgonderzoek met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:lastRenderedPageBreak/>
+        <w:t>meetcampagne en ontwikkelprogramma, zoals omschreven in het WUR-spoedadvies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:t>, vormgegeven. Zo snel mogelijk zal gestart worden met eerste metingen om de effectiviteit van kansrijke maatregelen vast te stellen en/of maatregelen toepasbaar te maken. Het vervolgonderzoek heeft een doorlooptijd van circa 3 jaar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="481BAB23" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-[...39 lines deleted...]
-    <w:p w:rsidRPr="00292ED9" w:rsidR="00F76A71" w:rsidP="00292ED9" w:rsidRDefault="00F76A71" w14:paraId="749C2EE9" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarnaast loopt een gesprek met de sector over de invulling van mogelijke vrijwillige no-regret-maatregelen. Dit zijn maatregelen die emissies van micro-organismen, fijnstof en endotoxinen mogelijk kunnen verminderen, niet ingrijpend of kostbaar zijn en snel zouden kunnen worden toegepast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="68813275" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="3F799D0D" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00292ED9" w:rsidR="007A5BFB" w:rsidP="00292ED9" w:rsidRDefault="007A5BFB" w14:paraId="231ACA87" w14:textId="77777777">
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Monitoring gezondheidseffect</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="378AE0CD" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292ED9">
-        <w:rPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De epidemiologische studies, die eerder zijn uitgevoerd in het kader van het onderzoeksprogramma Veehouderij en Gezondheid Omwonenden (VGO) naar het voorkomen van longontstekingen vastgesteld door huisartsen, zullen opnieuw worden uitgevoerd voor de periode 2023-2025. Dit wordt bezien als een nulmeting en zal worden herhaald nadat het maatregelenpakket is ingevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="65DEF395" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="0026662B" w:rsidRDefault="0026662B" w14:paraId="35339689" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Impactanalyse</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00292ED9" w:rsidR="00AE0F6C">
+        <w:t>Planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230786846" w:id="0"/>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De vormgeving van het maatregelenpakket verloopt in nauwe afstemming met medeoverheden. Op 12 mei jl. hebben wij hierover gesproken met het Interprovinciaal Overleg (IPO) en de Vereniging van Nederlandse Gemeenten (VNG). De planning is erop gericht om vóór het zomerreces te komen met een verdere uitwerking van de diverse componenten van de aanpak.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00292ED9" w:rsidR="00274ED9">
-[...444 lines deleted...]
-      <w:r w:rsidRPr="00292ED9" w:rsidR="007E55F5">
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="5176C14E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="27C3F833" w14:textId="53E89307">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Volksgezondheid, Welzijn en Sport,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="434EB030" w14:textId="64EB5F71">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.T.M. Hermans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="44E3387B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="377A3709" w14:textId="4840DBDB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="0026662B" w:rsidP="00087C3E" w:rsidRDefault="0026662B" w14:paraId="25D99824" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>S.P.A. Erken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00087C3E" w:rsidR="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292ED9" w:rsidR="00731A5B">
-[...80 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="00087C3E" w:rsidP="00087C3E" w:rsidRDefault="00087C3E" w14:paraId="66915B08" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:sectPr w:rsidRPr="00292ED9" w:rsidR="00CA75C1">
-[...58 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00087C3E" w:rsidR="006F53E6" w:rsidP="00087C3E" w:rsidRDefault="006F53E6" w14:paraId="19E34C4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00087C3E" w:rsidR="006F53E6" w:rsidSect="00257C0D">
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="245"/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7006EE03" w14:textId="77777777" w:rsidR="00ED3525" w:rsidRDefault="00ED3525">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3EC865EB" w14:textId="77777777" w:rsidR="00071FF2" w:rsidRDefault="00071FF2" w:rsidP="0026662B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FEF398E" w14:textId="77777777" w:rsidR="00ED3525" w:rsidRDefault="00ED3525">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="361EED1E" w14:textId="77777777" w:rsidR="00071FF2" w:rsidRDefault="00071FF2" w:rsidP="0026662B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...132 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07566FB3" w14:textId="77777777" w:rsidR="00ED3525" w:rsidRDefault="00ED3525">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3FF05E81" w14:textId="77777777" w:rsidR="00071FF2" w:rsidRDefault="00071FF2" w:rsidP="0026662B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3821F334" w14:textId="77777777" w:rsidR="00ED3525" w:rsidRDefault="00ED3525">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="062E61B0" w14:textId="77777777" w:rsidR="00071FF2" w:rsidRDefault="00071FF2" w:rsidP="0026662B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2E75C956" w14:textId="53D169EA" w:rsidR="007A5BFB" w:rsidRPr="00AE0F6C" w:rsidRDefault="007A5BFB">
+    <w:p w14:paraId="601E5593" w14:textId="77777777" w:rsidR="0026662B" w:rsidRPr="00087C3E" w:rsidRDefault="0026662B" w:rsidP="0026662B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE0F6C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AE0F6C">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II 2025/2026, 28 973, nr. 287.</w:t>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 28 973, nr. 287.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="48CE681A" w14:textId="77777777" w:rsidR="00AE0F6C" w:rsidRPr="00AE0F6C" w:rsidRDefault="00AE0F6C" w:rsidP="00AE0F6C">
+    <w:p w14:paraId="06C5DD85" w14:textId="77777777" w:rsidR="0026662B" w:rsidRPr="00087C3E" w:rsidRDefault="0026662B" w:rsidP="0026662B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE0F6C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AE0F6C">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 28 973, nr. 289.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="05D7F962" w14:textId="61BB481D" w:rsidR="00132020" w:rsidRPr="00AE0F6C" w:rsidRDefault="00132020">
+    <w:p w14:paraId="6FCFE71E" w14:textId="77777777" w:rsidR="0026662B" w:rsidRPr="00087C3E" w:rsidRDefault="0026662B" w:rsidP="0026662B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE0F6C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AE0F6C">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> in hoge mate verminderen, breed inpasbaar zijn in huidige bedrijven, geen ongewenste neveneffecten geven of zelfs extra voordelen geven, een grote mate van acceptatie hebben, faalongevoelig zijn en weinig kosten”.</w:t>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een ideale maatregel zou volgens WUR “emissies van bioaerosolen in hoge mate verminderen, breed inpasbaar zijn in huidige bedrijven, geen ongewenste neveneffecten geven of zelfs extra voordelen geven, een grote mate van acceptatie hebben, faalongevoelig zijn en weinig kosten”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4128EFFD" w14:textId="19DA0C31" w:rsidR="00132020" w:rsidRPr="00AE0F6C" w:rsidRDefault="00132020">
+    <w:p w14:paraId="15E265C2" w14:textId="77777777" w:rsidR="0026662B" w:rsidRPr="00087C3E" w:rsidRDefault="0026662B" w:rsidP="0026662B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AE0F6C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00087C3E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AE0F6C">
-[...46 lines deleted...]
-        <w:t>2025, 28 973, nr. 268.</w:t>
+      <w:r w:rsidRPr="00087C3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstukken II 2024/2025, 28 973, nr. 268.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76985D98" w14:textId="77777777" w:rsidR="00EE6CC1" w:rsidRDefault="001D7330">
-[...318 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2BA45892" w14:textId="77777777" w:rsidR="00735BE3" w:rsidRPr="0026662B" w:rsidRDefault="00735BE3" w:rsidP="0026662B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2032 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F4035A"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00305121"/>
+    <w:rsidRoot w:val="0026662B"/>
+    <w:rsid w:val="00071FF2"/>
+    <w:rsid w:val="00087C3E"/>
+    <w:rsid w:val="00257C0D"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rsid w:val="0031216B"/>
     <w:rsid w:val="00335CF2"/>
-    <w:rsid w:val="00350801"/>
-[...138 lines deleted...]
-    <w:rsid w:val="00FF0B3C"/>
+    <w:rsid w:val="003E65D7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00735BE3"/>
+    <w:rsid w:val="00805485"/>
+    <w:rsid w:val="00B31F4A"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="496B6AB0"/>
+  <w14:docId w14:val="3AEB9AD1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2714E91B-EDBE-4F50-A0BB-4BAB3F0DF8B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3856,77 +835,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3951,75 +930,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4054,55 +1033,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4174,1033 +1153,805 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...146 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0026662B"/>
     <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...188 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...1 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F4035A"/>
+    <w:rsid w:val="0026662B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F4035A"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...104 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00191EFF"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00191EFF"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0026662B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00191EFF"/>
+    <w:rsid w:val="0026662B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Onopgelostemelding">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0026662B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...17 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0026662B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA75C1"/>
-[...29 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00087C3E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...161 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5257,51 +2008,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5365,65 +2116,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5444,92 +2195,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2657</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>519</ap:Words>
+  <ap:Characters>2856</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>22</ap:Lines>
+  <ap:Lines>23</ap:Lines>
   <ap:Paragraphs>6</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3133</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3369</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>