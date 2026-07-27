--- v0 (2026-06-02)
+++ v1 (2026-07-27)
@@ -1,5263 +1,1252 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...453 lines deleted...]
-    <w:p w:rsidR="00766F83" w:rsidP="00766F83" w:rsidRDefault="006E1810" w14:paraId="1BDA038E" w14:textId="024689AB">
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00AE506E" w:rsidP="00A43F44" w:rsidRDefault="00011DFB" w14:paraId="272685DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30950</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E" w:rsidR="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E" w:rsidR="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E" w:rsidR="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E" w:rsidR="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Racisme en Discriminatie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00AE506E" w:rsidP="00D80872" w:rsidRDefault="00AE506E" w14:paraId="507ECB55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>547</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00AE506E" w:rsidP="00011DFB" w:rsidRDefault="00AE506E" w14:paraId="55243B02" w14:textId="79707B49">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00AE506E" w:rsidP="00011DFB" w:rsidRDefault="00AE506E" w14:paraId="27A90467" w14:textId="704EFECA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 2 juni 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="46303C7A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="78DD2D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het Wetgevingsoverleg Cultuur van 19 januari 2026 heeft mijn ambtsvoorganger uw Kamer toegezegd een verkenning te doen naar de mogelijkheden om bij de subsidies aan culturele instellingen als voorwaarde of verplichting te stellen dat zij landen niet mogen uitsluiten. Ook heb ik u toegezegd de mogelijkheid te onderzoeken van het korten van subsidie in het geval een land geboycot wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="581678BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="71228781" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met deze brief doe ik voorgaande toezeggingen gestand. Tevens reageer ik met deze brief op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="54B55D71" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="002F1A68">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De motie van het lid Eerdmans over in de subsidievoorwaarden van poppodia opnemen dat antisemitisme niet wordt getolereerd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="006E1810">
-[...1 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00766F83" w:rsidP="006E1810" w:rsidRDefault="00643A9E" w14:paraId="1B5DD6D3" w14:textId="5CC02FE7">
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="4CCEA260" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">e motie van het lid </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De motie van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00766F83" w:rsidR="006E1810">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ellian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00766F83" w:rsidR="006E1810">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> om er zorg voor te dragen dat samenwerkingen niet beëindigd worden op basis van alleen de Joodse achtergrond van de samenwerking</w:t>
       </w:r>
-      <w:r w:rsidR="002E73F6">
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002F1A68">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk223097836" w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="0094797C" w:rsidR="0094797C" w:rsidP="0094797C" w:rsidRDefault="0094797C" w14:paraId="72E1C7A2" w14:textId="53FAA727">
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="2E380D0D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De motie van de leden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ellian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...29 lines deleted...]
-      <w:r w:rsidR="002E73F6">
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Bikker om uit te werken op welke wijze consequenties kunnen worden verbonden aan verstrekte subsidies indien gesubsidieerde organisaties bewust Joodse artiesten geen podium bieden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:kern w:val="2"/>
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="002F1A68">
-[...2 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00766F83" w:rsidR="006E1810" w:rsidP="006E1810" w:rsidRDefault="006E1810" w14:paraId="1AAB0AE9" w14:textId="724482DD">
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="37596CD6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De motie van het lid </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00766F83">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ellian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00766F83">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> die ertoe oproept ervoor te zorgen dat Joodse artiesten kunnen blijven optreden in Nederlandse zalen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="002E73F6">
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00766F83">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C2035F" w:rsidP="006E1810" w:rsidRDefault="00C2035F" w14:paraId="2417F447" w14:textId="77777777">
-[...31 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="7CB121A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="32653B05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Allereerst wil ik benadrukken dat Nederland een lange traditie kent als het gaat om een open cultureel klimaat. Die vrijheid vertaalt zich in een rijk cultureel landschap, waarin we elkaar ontmoeten, met elkaar samenwerken en de rijkdom van cultuur delen. Ik zie de waarde van die traditie en zie de vrijheid van artistieke expressie als absolute kernwaarde in het cultuurbeleid. Echter, artistieke vrijheid kan nooit een vrijbrief zijn voor discriminatie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E" w:rsidDel="001E2A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B6BF8" w:rsidR="006B6BF8">
-[...80 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze dient uitgeoefend te worden binnen de kaders van de wet en met respect voor andere grondrechten. Voor antisemitisme is geen plaats in de culturele sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="7095F492" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="43D4895D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>artistieke</w:t>
-[...147 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Hieronder ga ik achtereenvolgens per paragraaf in op respectievelijk de twee toezeggingen en de drie moties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="4BA6863B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...12 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="4E787048" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Verbod op landenboycot als verplichting bij subsidies voor culturele instellingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="7D7854BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="0C57EE05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het juridisch kader dat bepaalt welke voorwaarden en verplichtingen aan subsidieontvangers kunnen worden opgelegd volgt uit de Algemene wet bestuursrecht (verder: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). In dat kader staat onder meer dat subsidieverplichtingen niet in strijd mogen zijn met geldende wet- en regelgeving. Juist op dit punt is sprake vaneen complicatie. Een verplichting dat landen niet mogen worden geboycot staat op gespannen voet staan met onder meer het grondrecht op vrijheid van meningsuiting en het daaronder vallende recht op artistieke vrijheid. Het dwingend opleggen van samenwerking met partijen uit alle landen miskent het recht voor culturele instellingen en makers om een eigen afweging te kunnen maken in situaties van politieke spanning of conflict. Gezien vorenstaande acht ik het niet alleen zeer onwaarschijnlijk dat het opnemen van een dergelijke vergaande algemene verplichting juridisch is toegestaan, ik vind het ook niet passen bij het recht op artistieke vrijheid, noch bij het adagium van Thorbecke. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="2452E5FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="1B4E399C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit neemt niet weg dat het non-discriminatiebeginsel onverkort dient te worden nageleefd. Keuzes die culturele instellingen maken mogen nimmer gebaseerd zijn op gronden die wettelijk als discriminatie worden aangemerkt. Daar kom ik hieronder op terug.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="2304E493" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="0DC19926" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...455 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Korten van subsidies in het geval een land geboycot wordt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="571CEDB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="0BD7838F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het juridische kader waarbinnen verleende subsidies (gedeeltelijk) kunnen worden ingetrokken wordt in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>casu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bepaald door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Awb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de Wet en Regeling op het specifiek cultuurbeleid (verder: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wsc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rsc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), de Wet overige OCW-subsidies, de Kaderregeling subsidies OCW, SZW, VWS, de Wet bevordering integriteitsbeoordelingen voor het openbaar bestuur (verder: Wet </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bibob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), en in het verlengde daarvan het Wetboek van Strafrecht en de Grondwet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="65DEB9C6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="2C89BCF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hier vloeit onder meer uit voort dat ik subsidies (gedeeltelijk) kan intrekken als sprake is van het niet voldoen aan de subsidieverplichtingen, dan wel indien ernstig gevaar bestaat dat de subsidie mede zal worden gebruikt om strafbare feiten te plegen. Zoals hiervoor besproken is er op dit moment geen subsidieverplichting die ertoe strekt dat landen niet mogen worden geboycot en is een dergelijke verplichting ook niet passend. De vraag of sprake is van een strafbaar feit door een land te boycotten moet per geval worden beoordeeld. Een culturele instellingen mag niet discrimineren. Het is echter aan de rechter hier een uitspraak over te doen, alvorens de subsidie (gedeeltelijk) wordt ingetrokken. Indien rechterlijk is komen vast te staan dat een door mij verleende subsidie wordt aangewend voor het plegen van een strafbaar feit dan kan ik deze (al dan niet gedeeltelijk) intrekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="3B22457D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...384 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Het opleggen als subsidievoorwaarde aan poppodia dat antisemitisme niet wordt getolereerd, het dragen van zorg dat samenwerkingen niet mogen worden beëindigd op basis van de Joodse achtergrond van de samenwerking en mogelijke consequenties aan verstrekte subsidies indien gesubsidieerde organisaties bewust Joodse artiesten geen podium bieden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="5ACBDF54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laat ik vooropstellen dat ik sta voor een culturele sector waarin we elkaar altijd als mens zien en waarin we elkaar ontmoeten, met elkaar samenwerken en de rijkdom van cultuur delen. Het beëindigen van een samenwerking op basis van iemands achtergrond past daar niet in en kan op grond van gelijke behandelingswetgeving als strafbare discriminatie worden aangemerkt. Dit geldt ook voor het beëindigen van samenwerkingen uitsluitend op basis van de Joodse achtergrond van de samenwerkingspartner, of het weren van een Joodse artiest uitsluitend omdat deze Joods is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="68821DAB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals onder de paragraaf hiervoor beschreven kan een subsidie worden ingetrokken als deze wordt gebruikt voor het begaan van strafbare feiten. Opname van de mogelijkheid hiertoe in subsidievoorwaarden is derhalve niet nodig. Handhaving en (subsidie)sanctionering zijn hiermee geborgd binnen het reguliere rechtssysteem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="7225E155" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overigens merk ik op dat specifiek voor de poppodia geldt dat deze niet door mijn ministerie gefinancierd worden, maar primair de verantwoordelijkheid zijn van gemeenten. Dit doet echter niet af aan hetgeen ik hiervoor heb gesteld. Ook zij kunnen hun subsidie intrekken wanneer deze gebruikt worden voor strafbare feiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="3B60A8A8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...198 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Zorgen dat Joodse artiesten kunnen blijven optreden in Nederlandse zalen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="6CA69706" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitgangspunt is dat de culturele sector een openbare plek is en dat moet worden voorkomen dat activiteiten niet kunnen doorgaan omdat mensen aanstoot nemen aan de inhoud of de persoonskenmerken van de uitvoerende(n). Het mag niet zo zijn dat een voorstelling, concert of andere culturele activiteit niet doorgaat vanwege een Joods thema of Joodse achtergrond van de artiest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="6FD3B4FA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De situatie in het Midden-Oosten en de positie van Israël levert ook verhoogde spanning op binnen culturele instellingen. Om die reden is in het kader van de ‘Strategie Bestrijding Antisemitisme’ een subsidieverzoek ingewilligd van Kunsten 92’ in samenwerking met het Verwey-Jonker instituut om de culturele en creatieve sector handvatten te bieden voor het omgaan met maatschappelijke spanningen en polarisatie. Het resultaat daarvan is 20 januari 2026 gepubliceerd in een onderzoeksrapport genaamd ‘Weerbare cultuursector; Omgaan met maatschappelijke spanningen en polarisatie’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met een bijbehorende ‘handreiking weerbare cultuursector’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00E8407D">
-[...485 lines deleted...]
-      <w:r w:rsidR="00BE3B11">
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="27D2C512" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit dit rapport blijkt dat een besluit om iets wel of niet te programmeren - naast de kernwaarden van een culturele instelling - in de praktijk ook afhangt van de risico’s op onveiligheid voor medewerkers, bezoekers en de artiest, maker of kunstenaar, en van het risico op mogelijke schade aan materialen en gebouwen. Daarmee heeft dit probleem ook een financiële component, bijvoorbeeld vanwege te maken beveiligingskosten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="5BDF0CE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="16FE805D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk dat culturele instellingen goed voorbereid zijn op het moment dat er signalen van veiligheidsverstoring zijn. In het gesprek met de cultuursector is geconstateerd dat er verschillen zijn in de mate waarin een culturele organisatie voorbereid is op een dergelijke verstoring. Het is hierbij met name van belang dat een culturele organisatie weet hoe snel verbinding kan worden gelegd met de lokale driehoek van politie, burgemeester en officier van justitie. En dat vervolgens het lokale gezag adequaat optreedt om de orde te handhaven en politie en het Openbaar Ministerie zo nodig ook strafrechtelijke handhaaft. Grotere instellingen zijn in de regel beter voorbereid en hebben reeds contact met de lokale driehoek. Voor kleinere organisaties is dit niet altijd het geval. De hiervoor genoemde handreiking van Kunsten 92’ in samenwerking met het Verwey-Jonker instituut helpt bij het opstellen van gezamenlijke veiligheidsprotocollen zodat culturele organisaties goed voorbereid zijn op verstoringen en de veiligheid van alle betrokken is verzekerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00011DFB" w:rsidRDefault="00011DFB" w14:paraId="5DDAA9E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4F6228"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naar aanleiding van het advies van de Raad voor Cultuur inzake artistieke vrijheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...391 lines deleted...]
-          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt bezien op welke wijze verdere versterking van de bescherming van de culturele en creatieve sector kan worden vormgegeven. In dit kader wordt, als aangekondigd in de voortgang en actualisatie van de Strategie Bestrijding Antisemitisme 2024–2030, beoogd een beschermingspilot specifiek voor de culturele en creatieve sector in te stellen. Naar verwachting zal de pilot eind 2027 worden afgerond. De resultaten van deze pilot zal ik met uw Kamer delen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AE506E" w:rsidP="00AE506E" w:rsidRDefault="00AE506E" w14:paraId="3F26E082" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="00011DFB" w:rsidP="00AE506E" w:rsidRDefault="00011DFB" w14:paraId="7555EA47" w14:textId="21F495E3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De minister van Onderwijs, Cultuur en Wetenschap,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00833D35" w:rsidR="00833D35" w:rsidP="00833D35" w:rsidRDefault="00833D35" w14:paraId="5790EF17" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Rianne </w:t>
+    <w:p w:rsidRPr="00AE506E" w:rsidR="006F53E6" w:rsidP="00AE506E" w:rsidRDefault="00AE506E" w14:paraId="14B34559" w14:textId="3746D762">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00833D35">
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00AE506E" w:rsidR="00011DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Letschert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidRPr="007A4120" w:rsidR="00F01557" w:rsidP="007A4120" w:rsidRDefault="00F01557" w14:paraId="6B81627B" w14:textId="14707714">
-[...12 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00AE506E" w:rsidR="006F53E6" w:rsidSect="00011DFB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D68352B" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6">
+    <w:p w14:paraId="7C5E824F" w14:textId="77777777" w:rsidR="00AF67D9" w:rsidRDefault="00AF67D9" w:rsidP="00011DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CCA4F7" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5922F582" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6">
+    <w:p w14:paraId="0E916F5F" w14:textId="77777777" w:rsidR="00AF67D9" w:rsidRDefault="00AF67D9" w:rsidP="00011DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D316FFE" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E5164EE" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52929BFF" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="2F8F81DF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="487F7284" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56441C5F" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="284C6AC0" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6">
+    <w:p w14:paraId="47D98468" w14:textId="77777777" w:rsidR="00AF67D9" w:rsidRDefault="00AF67D9" w:rsidP="00011DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A8147B" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="612A0491" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6">
+    <w:p w14:paraId="281E88B9" w14:textId="77777777" w:rsidR="00AF67D9" w:rsidRDefault="00AF67D9" w:rsidP="00011DFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FE0811" w14:textId="77777777" w:rsidR="002A64E6" w:rsidRDefault="002A64E6"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="671C07BC" w14:textId="6AF3FFC0" w:rsidR="002F1A68" w:rsidRDefault="002F1A68" w:rsidP="002E73F6">
+    <w:p w14:paraId="1B7B75C7" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>465</w:t>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 465</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2C925EBF" w14:textId="4C8700DC" w:rsidR="002E73F6" w:rsidRDefault="002E73F6" w:rsidP="002E73F6">
+    <w:p w14:paraId="6A6215C1" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>477</w:t>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 477</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="24860EBC" w14:textId="44CD1E14" w:rsidR="002E73F6" w:rsidRPr="008D775F" w:rsidRDefault="002E73F6" w:rsidP="002E73F6">
+    <w:p w14:paraId="4FE96B5F" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D775F">
-[...15 lines deleted...]
-        <w:t>532</w:t>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 532</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4C8613E0" w14:textId="5D25E5B3" w:rsidR="002E73F6" w:rsidRPr="002E73F6" w:rsidRDefault="002E73F6">
+    <w:p w14:paraId="48C908AF" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D775F">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 30950, nr. 476</w:t>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26 30950, nr. 476</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="1BD9D87F" w14:textId="25E0B18B" w:rsidR="00BE3B11" w:rsidRPr="00F81C05" w:rsidRDefault="00BE3B11">
+    <w:p w14:paraId="635EEE00" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F81C05">
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.kunsten92.nl/wp-content/uploads/2026/01/124410_Weerbare-cultuursector.pdf</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="2E332D85" w14:textId="6227D579" w:rsidR="00BE3B11" w:rsidRDefault="00BE3B11">
+    <w:p w14:paraId="4BDD5A54" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.kunsten92.nl/wp-content/uploads/2026/01/124410_Handreiking-weerbare-cultuursector.pdf</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="29030EFB" w14:textId="5169D831" w:rsidR="00B34735" w:rsidRDefault="00B34735">
+    <w:p w14:paraId="05DF2AAD" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00AE506E" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE506E">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AE506E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.raadvoorcultuur.nl/documenten/2026/01/19/advies-artistieke-vrijheid-maken-zonder-druk</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="6F6C5E9B" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="7F78AEDB" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
     <w:pPr>
-      <w:rPr>
-[...76 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...186 lines deleted...]
-  <w:p w14:paraId="12D4EB66" w14:textId="77777777" w:rsidR="006F273B" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="49B222A6" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0D57553D" w14:textId="77777777" w:rsidR="00153BD0" w:rsidRDefault="00153BD0" w:rsidP="00BC4AE3">
-[...14 lines deleted...]
-  <w:p w14:paraId="1471F43A" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60CCC968" w14:textId="77777777" w:rsidR="00011DFB" w:rsidRPr="00011DFB" w:rsidRDefault="00011DFB" w:rsidP="00011DFB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1171 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="634F22FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FE0F632"/>
     <w:lvl w:ilvl="0" w:tplc="D336409A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5325,1264 +1314,319 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="257446737">
-[...26 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1493985116">
+  <w:num w:numId="1" w16cid:durableId="2098477452">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="702706910">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1004 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00011DFB"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rsid w:val="002F4054"/>
+    <w:rsid w:val="00424BC7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007741AD"/>
+    <w:rsid w:val="00AE506E"/>
+    <w:rsid w:val="00AF67D9"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A7F2D3F"/>
-  <w15:docId w15:val="{CFF9E6DD-7F21-4D58-933B-6A120AEC97F3}"/>
+  <w14:docId w14:val="2886A634"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{51473DA6-20A2-496C-9017-74CCE6B29383}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6731,1225 +1775,1123 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00833D35"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00011DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="00011DFB"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="00011DFB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...29 lines deleted...]
-    <w:name w:val="Ballontekst Char"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Ballontekst"/>
-[...197 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="000F55D6"/>
-[...25 lines deleted...]
-      <w:sz w:val="20"/>
+    <w:rsid w:val="00011DFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00BE3B11"/>
+    <w:rsid w:val="00011DFB"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00833D35"/>
+    <w:rsid w:val="00AE506E"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...10 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1492</ap:Words>
-  <ap:Characters>8208</ap:Characters>
+  <ap:Words>1461</ap:Words>
+  <ap:Characters>8038</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>68</ap:Lines>
-  <ap:Paragraphs>19</ap:Paragraphs>
+  <ap:Lines>66</ap:Lines>
+  <ap:Paragraphs>18</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9681</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9481</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-22T07:47:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...48 lines deleted...]
-    <vt:lpwstr>o200rij</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>